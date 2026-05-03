--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -593,1642 +593,1642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions des barrages de correction torrentielle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing protection in torrential mountain watersheds: A new conceptual integrated decision-aiding framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Recking</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Liébault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.32190⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.464-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132860v1</w:t>
+                <w:t xml:space="preserve">emse-01982080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAIA, un modèle de données support de la démarche d'adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communicating (nature-based) flood-mitigation schemes using flood-excess volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jonas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Vidaud-Barral</w:t>
+                <w:t xml:space="preserve">O. Bokhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Piazza-Morel</w:t>
+                <w:t xml:space="preserve">M.A. Kelmanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Arlot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.2.08⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (9), pp.1402-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.3507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383125v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating (nature-based) flood-mitigation schemes using flood-excess volume</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.A. Kelmanson</w:t>
+                <w:t xml:space="preserve">Fonctions des barrages de correction torrentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kent</w:t>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.3507⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.32190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610267v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des ouvrages de correction torrentielle et plages de dépôt : origine, état des lieux, perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Carladous</w:t>
+                <w:t xml:space="preserve">MAIA, un modèle de données support de la démarche d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marco</w:t>
+                <w:t xml:space="preserve">E. Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vidaud-Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+                <w:t xml:space="preserve">D. Piazza-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019008⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.2.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129862v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (Re)Insurance Industry's Roles in the Integration of Nature-Based Solutions for Prevention in Disaster Risk Reduction-Insights from a European Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Marchal</w:t>
+                <w:t xml:space="preserve">Usage des ouvrages de correction torrentielle et plages de dépôt : origine, état des lieux, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. van Der Keur</w:t>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su11226212⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610278v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing protection in torrential mountain watersheds: A new conceptual integrated decision-aiding framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">The (Re)Insurance Industry's Roles in the Integration of Nature-Based Solutions for Prevention in Disaster Risk Reduction-Insights from a European Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lopez-Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">P. Zorrilla-Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dezert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. van Der Keur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 80, pp.464-479. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (22), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.10.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su11226212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01982080v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décider dans le contexte de la GEMAPI : exemple de méthodologie d'une approche intégrée d'aide à la décision et application aux projets d'aménagements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Analysis of a risk prevention document using dependability techniques: a first step towards an effectiveness model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Vassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.09⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.1201-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-18-1201-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926406v1</w:t>
+                <w:t xml:space="preserve">hal-02067490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des altérations de la géomorphologie naturelle d'un cours d'eau : application du Morphological Quality Index (MQI) aux projets d'aménagement du Grand Buëch à La Faurie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Gourhand</w:t>
+                <w:t xml:space="preserve">Gestion patrimoniale des réseaux d'eau potable et d'assainissement, des digues et des ouvrages de protection en montagne : approches sectorielles et réflexion croisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caty Werey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Gat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Tourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.11⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.161-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201812161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927827v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision par l'application de la méthode AHP (Analytic Hierarchy Process) à l'analyse multicritère des stratégies d'aménagement du Grand Büech à la Faurie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Décider dans le contexte de la GEMAPI : exemple de méthodologie d'une approche intégrée d'aide à la décision et application aux projets d'aménagements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gourhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.54-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.10⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 26, pp.48-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927806v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion patrimoniale des réseaux d'eau potable et d'assainissement, des digues et des ouvrages de protection en montagne : approches sectorielles et réflexion croisée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des altérations de la géomorphologie naturelle d'un cours d'eau : application du Morphological Quality Index (MQI) aux projets d'aménagement du Grand Buëch à La Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Gat</w:t>
+                <w:t xml:space="preserve">G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Curt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">A. Gourhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201812161⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.58-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608553v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of critical infrastructures: review and analysis of current approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Aide à la décision par l'application de la méthode AHP (Analytic Hierarchy Process) à l'analyse multicritère des stratégies d'aménagement du Grand Büech à la Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gourhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.54-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/risa.13166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02607701v1</w:t>
+                <w:t xml:space="preserve">hal-01927806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial resilience: from concept to mountain critical infrastructures analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Resilience of critical infrastructures: review and analysis of current approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018047⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.13166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608969v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a risk prevention document using dependability techniques: a first step towards an effectiveness model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorial resilience: from concept to mountain critical infrastructures analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ferrer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (4), pp.1201-1221. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (5-6), pp.20-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-18-1201-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067490v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do we build check dams in Alpine streams? An historical perspective from the French experience</w:t>
               </w:r>
@@ -2240,77 +2240,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (1), pp.91-108. </w:t>
@@ -2342,498 +2342,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecter, formaliser, qualifier et stocker les données pour gérer les patrimoines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risque, vulnérabilité, résilience : quels apports pour la gestion patrimoniale des ouvrages de protection et des réseaux urbains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Royet</w:t>
+                <w:t xml:space="preserve">Cathy Werey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wittner</w:t>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cherqui</w:t>
+                <w:t xml:space="preserve">Amélie Grangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ahmadi</w:t>
+                <w:t xml:space="preserve">Emmanuel Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 20, pp.80-85. </w:t>
+              <w:t xml:space="preserve">, 2016, 20, pp.10-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373116v1</w:t>
+                <w:t xml:space="preserve">hal-01373026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque, vulnérabilité, résilience : quels apports pour la gestion patrimoniale des ouvrages de protection et des réseaux urbains?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combiner les modèles d'aide à la décision pour la gestion patrimoniale des infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Werey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Yves Legat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 20, pp.10-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.03⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 20, pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373026v1</w:t>
+                <w:t xml:space="preserve">hal-01373157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner les modèles d'aide à la décision pour la gestion patrimoniale des infrastructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Curt</w:t>
+                <w:t xml:space="preserve">Collecter, formaliser, qualifier et stocker les données pour gérer les patrimoines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Legat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+                <w:t xml:space="preserve">M. Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 20, pp.90-97. </w:t>
+              <w:t xml:space="preserve">, 2016, 20, pp.80-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373157v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to manage natural risks in mountain areas in a context of imperfect information? New frameworks and paradigms for expert assessments and decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2906,64 +2906,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4-5, pp.78-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2982,252 +2982,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception à la sûreté des barrages de correction torrentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Conception et comportement dynamiques des structures de génie civil : application aux ouvrages paravalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthet Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Liman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 2, p. 164 - p. 175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.20⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 2, p. 46 - p. 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539972v1</w:t>
+                <w:t xml:space="preserve">hal-00528300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et comportement dynamiques des structures de génie civil : application aux ouvrages paravalanches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">De la conception à la sûreté des barrages de correction torrentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 2, p. 46 - p. 57. </w:t>
+              <w:t xml:space="preserve">, 2010, 2, p. 164 - p. 175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528300v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between a snow mantel and a flexible structure: a new method to design avalanche nets</w:t>
               </w:r>
@@ -3239,51 +3239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 34 (2), pp.67-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3636,51 +3636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sols grossiers. Application aux sols de torrents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3718,51 +3718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols grossiers renforcés pour ouvrages en sites instables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3813,51 +3813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrages de correction torrentielle autostables en structures métalliques. Exemple du torrent des Ecorchiers, Isère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3940,51 +3940,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualising Flood Frequency, Flood Volume and Mitigation of Extreme Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bokhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kelmanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4450,64 +4450,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bossé É., Rogova G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Quality in Information Fusion and Decision Making. Information Fusion and Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.329-357, 2019, 978-3-030-03643-0. </w:t>
@@ -4539,291 +4539,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02094823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New ER-MCDA Mapping for Decision-Making Based on Imperfect Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision-Making with Belief Interval Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...53 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belief Functions: Theory and Applications 4th International Conference, BELIEF 2016, Prague, Czech Republic, September 21-23, 2016, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 9861 (5), Springer International Publishing, p. 46-55, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_5⟩</w:t>
+              <w:t xml:space="preserve">, 9861 (7), p. 66-74, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408815v2</w:t>
+                <w:t xml:space="preserve">hal-01408853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Making with Belief Interval Distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A New ER-MCDA Mapping for Decision-Making Based on Imperfect Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Yang</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guillaume Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jiřina Vejnarová, Václav Kratochvíl. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belief Functions: Theory and Applications 4th International Conference, BELIEF 2016, Prague, Czech Republic, September 21-23, 2016, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 9861 (7), p. 66-74, 2016, </w:t>
+              <w:t xml:space="preserve">, 9861 (5), Springer International Publishing, p. 46-55, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408853v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 457. Belief function theory based decision support methods: Application to torrent protection work effectiveness and reliability assessment</w:t>
               </w:r>
@@ -4848,51 +4848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Podofillini, Bruno Sudret, Bozidar Stojadinovic, Enrico Zio, Wolfgang Kröger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4943,77 +4943,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria decision making based on DSmT-AHP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smarandache Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5068,51 +5068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle des données et des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5206,77 +5206,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du fonctionnement et des dysfonctionnements des dispositifs de protection contre les crues torrentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ghariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5312,506 +5312,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de conception des ouvrages de protection contre les risques torrentiels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Expert (knowledge-based) systems for disaster management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Degoutte</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Torrents et Rivières de Montagne: dynamique et aménagement. Recking, A.; Richard, D.; Degoutte, G. (ed.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.267-331, 2013, Savoir faire, 9782759219995</w:t>
+              <w:t xml:space="preserve">Encyclopedia of natural hazards, Bobrowsky, Peter (Ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.7, 2013, Encyclopedia of Earth Sciences Series, 978-90-481-8699-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605935v1</w:t>
+                <w:t xml:space="preserve">hal-02596491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert (knowledge-based) systems for disaster management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Principes de conception des ouvrages de protection contre les risques torrentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Curt</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Degoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Degoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of natural hazards, Bobrowsky, Peter (Ed.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.7, 2013, Encyclopedia of Earth Sciences Series, 978-90-481-8699-0</w:t>
+              <w:t xml:space="preserve">Torrents et Rivières de Montagne: dynamique et aménagement. Recking, A.; Richard, D.; Degoutte, G. (ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.267-331, 2013, Savoir faire, 9782759219995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596491v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information fusion for natural hazards in mountains</w:t>
-[...68 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information, fusion for natural hazards in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florentin Smarandache &amp; Jean Dezert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion - Collected works - Volume 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dezert J. and Smarandache F., pp.565-659, 2009, 978-1-59973-073-8</w:t>
+              <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, America Research Press, ProQuest Information &amp; Learning, pp 5- 1006, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592978v1</w:t>
+                <w:t xml:space="preserve">emse-00410505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information, fusion for natural hazards in mountains</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information fusion for natural hazards in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smarandache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, America Research Press, ProQuest Information &amp; Learning, pp 5- 1006, 2009</w:t>
+              <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion - Collected works - Volume 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dezert J. and Smarandache F., pp.565-659, 2009, 978-1-59973-073-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00410505v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques naturels en montagne : aspects juridiques de l'affichage de l'incertitude dans les expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5879,51 +5879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques naturels en montagne : aspects juridiques de l'affichage de l'incertitude dans les expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5991,304 +5991,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of mountain natural risks analysis: assessment of reach, seasonal expo- sure and presence probabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization, dynamic modeling, and monitoring of the degradation of hydroelectric production infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Lally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL SRA-E 2025 - 35th European Safety and Reliability &amp; 33rd Society for Risk Analysis Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Safety and Reliability Conference; Society of Risk Analysis - Europe, Jun 2025, Stavanger, Norway. pp.766-773, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P8986-cd⟩</w:t>
+              <w:t xml:space="preserve">, European Safety and Reliability Association; Society for Risk Analysis - Europe; University of Stavanger, Jun 2025, Stavanger, Norway. pp.1310-1317, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P4074-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293163v1</w:t>
+                <w:t xml:space="preserve">hal-05279327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, dynamic modeling, and monitoring of the degradation of hydroelectric production infrastructures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of mountain natural risks analysis: assessment of reach, seasonal expo- sure and presence probabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL SRA-E 2025 - 35th European Safety and Reliability &amp; 33rd Society for Risk Analysis Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Safety and Reliability Association; Society for Risk Analysis - Europe; University of Stavanger, Jun 2025, Stavanger, Norway. pp.1310-1317, </w:t>
+              <w:t xml:space="preserve">, European Safety and Reliability Conference; Society of Risk Analysis - Europe, Jun 2025, Stavanger, Norway. pp.766-773, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P4074-cd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P8986-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279327v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Data Exploration for Bayesian Stochastic Petri Net-BasedDegradation Modelling in Hydropower Assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Lally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6792,1484 +6792,1471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Aiding Towards Improved Resilience of a Deteriorating Debris Retention System Subject to Maintenance Strategies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+                <w:t xml:space="preserve">Développement d’un package R pour l’établissement de courbes de fragilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESReDA 2022 - 60th ESReDA Seminar On Advances in Modelling to Improve Network Resilience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11e Journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758724v1</w:t>
+                <w:t xml:space="preserve">hal-04456684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un package R pour l’établissement de courbes de fragilité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+                <w:t xml:space="preserve">Decision-Aiding Towards Improved Resilience of a Deteriorating Debris Retention System Subject to Maintenance Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Chahrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Fiabilité des Matériaux et des Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESReDA 2022 - 60th ESReDA Seminar On Advances in Modelling to Improve Network Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESReDA; Université Grenoble Alpes; University of Nottingham, May 2022, Grenoble, France. pp.81-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2760/503700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456684v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes et outils d'optimisation de la gestion de crise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+                <w:t xml:space="preserve">Physics-informed stochastic Petri nets for the deterioration modeling and maintenance assessment of torrent protection structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Chahrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web'IRISK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">MIMAR 2021 - 11th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Mathematics and its Applications; University of Nottingham, Jun 2021, Online Event, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362344v1</w:t>
+                <w:t xml:space="preserve">hal-03523389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Imperfect Information in the Deterioration Modeling of Torrent Protection Measures for Maintenance and Reliability Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Chahrour</w:t>
+                <w:t xml:space="preserve">Méthodes et outils d'optimisation de la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Web'IRISK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450061v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascade Effect Analysis in Torrential Context for Prioritizing Check Dams Maintenance Strategies</w:t>
+                <w:t xml:space="preserve">Integrating Imperfect Information in the Deterioration Modeling of Torrent Protection Measures for Maintenance and Reliability Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMS 2021 - Annual Reliability and Maintenability Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RAMS48097.2021.9605705⟩</w:t>
+              <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2630-2637, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_670-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262677v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed stochastic Petri nets for the deterioration modeling and maintenance assessment of torrent protection structures</w:t>
+                <w:t xml:space="preserve">Cascade Effect Analysis in Torrential Context for Prioritizing Check Dams Maintenance Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIMAR 2021 - 11th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAMS 2021 - Annual Reliability and Maintenability Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Orlando, FL, United States. pp.02E1-047, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RAMS48097.2021.9605705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523389v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la Décision pour la Maintenance Préventive des Ouvrages de Protection Contre les Risques Naturels en Montagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Chahrour</w:t>
+                <w:t xml:space="preserve">The SPOTIS Rank Reversal Free Method for Multi-Criteria Decision-Making Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Folleau</w:t>
+                <w:t xml:space="preserve">Albena Tchamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lambda Mu 22 (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 23rd International Conference on Information Fusion (FUSION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Sun City, South Africa. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/FUSION45008.2020.9190347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462749v1</w:t>
+                <w:t xml:space="preserve">hal-03007675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la Décision pour la Maintenance Préventive des Ouvrages de Protection Contre les Risques Naturels en Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Folleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vinuesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lambda Mu 22 (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut pour la Maîtrise des Risques, Oct 2020, Le Havre (e-congrès), France. pp.490-499</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029180v1</w:t>
+                <w:t xml:space="preserve">hal-03462749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPOTIS Rank Reversal Free Method for Multi-Criteria Decision-Making Support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Dezert</w:t>
+                <w:t xml:space="preserve">Aide à la Décision pour la Maintenance Préventive des Ouvrages de Protection Contre les Risques Naturels en Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Chahrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Folleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albena Tchamova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">Céline Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 23rd International Conference on Information Fusion (FUSION)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lambda Mu 22 (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour la Maîtrise des Risques, Oct 2020, Le Havre (e-congrès), France. pp.490-499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/FUSION45008.2020.9190347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03007675v1</w:t>
+                <w:t xml:space="preserve">hal-03029180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Analysis and Preventive Maintenance Modelling and Assessment for Improved Resilience of Critical Infrastructures - Application to Torrent Checkdams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+                <w:t xml:space="preserve">Modélisation UML des systèmes d'information pour la traçabilité des jeux sérieux: application à l'aide à la décision pour les risques d'avalanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vidaud-Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESReDA 2019 - 56th ESReDA Seminar On Critical Services continuity, Resilience and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Decision Support System Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Madeira, Portugal. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320794v1</w:t>
+                <w:t xml:space="preserve">hal-02609252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Management and Resilience Assessment of Protection Works against Natural Hazards in Mountains</w:t>
+                <w:t xml:space="preserve">Degradation Analysis and Preventive Maintenance Modelling and Assessment for Improved Resilience of Critical Infrastructures - Application to Torrent Checkdams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sleiman Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRiM 2019 - 10th conference of the international society for Integrated Disaster Risk Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESReDA 2019 - 56th ESReDA Seminar On Critical Services continuity, Resilience and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Safety and Reliability Data Association, May 2019, Linz, Austria. pp.144-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2760/23760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321266v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a debris retention basin enabling sediment continuity for small events: the Combe de Lancey case study (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk Management and Resilience Assessment of Protection Works against Natural Hazards in Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Chahrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Golden, United States. pp.1019-1026</w:t>
+              <w:t xml:space="preserve">IDRiM 2019 - 10th conference of the international society for Integrated Disaster Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Integrated Disaster Risk Management, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923118v1</w:t>
+                <w:t xml:space="preserve">hal-02321266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplification of Multi-Criteria Decision-Making Using Inter-Criteria Analysis and Belief Functions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of a debris retention basin enabling sediment continuity for small events: the Combe de Lancey case study (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Golden, United States. pp.1019-1026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355524v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modeling Framework for Efficacy Assessment and Preventive Maintenance of Torrential Protection Works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleiman Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8323,545 +8310,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation UML des systèmes d'information pour la traçabilité des jeux sérieux: application à l'aide à la décision pour les risques d'avalanche</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">Simplification of Multi-Criteria Decision-Making Using Inter-Criteria Analysis and Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tchamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Decision Support System Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Madeira, Portugal. pp.6</w:t>
+              <w:t xml:space="preserve">FUSION 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609252v1</w:t>
+                <w:t xml:space="preserve">hal-02355524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of debris flow trapping in the Claret open check dam on June 2017</w:t>
+                <w:t xml:space="preserve">An attempt to classify malfunctions of steep channel flows justifying building of open check dams or other torrent control works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IAHR Europe Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-11-2731-1_230-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983210v1</w:t>
+                <w:t xml:space="preserve">hal-01982588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can (serious) gaming help to trace and improve snow avalanche expertise process? An innovative methodology and application to roads risk management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Pinet</w:t>
+                <w:t xml:space="preserve">Direct observation of debris flow trapping in the Claret open check dam on June 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Pasquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Escande</w:t>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSW 2018 International Snow Science Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.10659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074320v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to classify malfunctions of steep channel flows justifying building of open check dams or other torrent control works</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How can (serious) gaming help to trace and improve snow avalanche expertise process? An innovative methodology and application to roads risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vidaud-Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IAHR Europe Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISSW 2018 International Snow Science Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982588v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing forest influences on torrential hazards and risks: IRSTEA mission within the European H2020 project NAIAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8897,3021 +8897,3021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing forest influences on torrential hazards and risks: IRSTEA mission within the European H2020 project NAIAD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New MCDM methods under uncertainty applied to integrated natural risks management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA), 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983223v1</w:t>
+                <w:t xml:space="preserve">emse-01586720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New MCDM methods under uncertainty applied to integrated natural risks management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing forest influences on torrential hazards and risks: IRSTEA mission within the European H2020 project NAIAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA), 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienna, Austria. pp.2017 - 12155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01586720v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la traçabilité et qualité de l'information dans les processus d'expertise des risques naturels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Pinet</w:t>
+                <w:t xml:space="preserve">Approche quantitative pour élaborer une échelle d’évaluation floue d’un indicateur de stabilité structurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffray Di Ciocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lambda-Mu 20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.5</w:t>
+              <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605960v1</w:t>
+                <w:t xml:space="preserve">emse-01311705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying ER-MCDA and BF-TOPSIS to Decide on Effectiveness of Torrent Protection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Les flux d'information dans la prise de décision : application à la gestion des risques torrentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Belief Functions (BELIEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Congress INTERPRAEVENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lucerne, Suisse. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01364864v1</w:t>
+                <w:t xml:space="preserve">hal-01550550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Efficiency of Torrential Protective Structures With New BF-TOPSIS Methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Méthode d’aide à la décision basée sur un raisonnement évidentiel pour évaluer l’efficacité d’un ouvrage torrentiel de stabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Information Fusion (FUSION 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp.2267-2274</w:t>
+              <w:t xml:space="preserve">9èmes Journées Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01353475v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des infrastructures critiques : point de vue sur les approches actuelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Curt</w:t>
+                <w:t xml:space="preserve">Protection against natural hazards in French mountains: historical analysis of actions and decision contexts in public forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Simon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quefféléan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Mar 2016, Nancy, France. pp.7</w:t>
+              <w:t xml:space="preserve">3 rd European Conference on Flood Risk Management Innovation Implementation Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293697v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01320527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des infrastructures critiques : point de vue sur les approches actuelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Simon</w:t>
+                <w:t xml:space="preserve">Un homme averti en vaut-il toujours deux ? Efficacité de l'information préventive relative aux risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, $\lambda\mu 20$</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">20e Congrès de maîtrise des risques et de sûreté de fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419882v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling information quality and traceability in risk management and decision process: application to mountain natural hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vidaud-Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems ESREL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche quantitative pour laborer une echelle d'evaluation experte d'un indicateur de stabilite structurale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Résilience des infrastructures critiques : point de vue sur les approches actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
+              <w:t xml:space="preserve">20e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, $\lambda\mu 20$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605953v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account protective works in land-use planning for mountain torrential floods: state of the art of the present French practices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">Résilience des infrastructures critiques : point de vue sur les approches actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bouvet</w:t>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODrisk 2016 - 3rd European Conference on Flood Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.12</w:t>
+              <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Mar 2016, Nancy, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605959v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BF-TOPSIS Approach for Solving Non-classical MCDM Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Efficiency of Torrential Protective Structures With New BF-TOPSIS Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yin Hanlin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference, BELIEF 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Conference on Information Fusion (FUSION 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp.2267-2274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01364911v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01353475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection against natural hazards in French mountains: historical analysis of actions and decision contexts in public forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marco</w:t>
+                <w:t xml:space="preserve">Modéliser la traçabilité et qualité de l'information dans les processus d'expertise des risques naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vidaud-Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 rd European Conference on Flood Risk Management Innovation Implementation Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. 6p</w:t>
+              <w:t xml:space="preserve">Lambda-Mu 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01320527v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un homme averti en vaut-il toujours deux ? Efficacité de l'information préventive relative aux risques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+                <w:t xml:space="preserve">Applying ER-MCDA and BF-TOPSIS to Decide on Effectiveness of Torrent Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès de maîtrise des risques et de sûreté de fonctionnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Belief Functions (BELIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.56-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541712v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01364864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining spatial and thematic uncertainty and sensitivity analysis for mountain natural hazard assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Approche quantitative pour laborer une echelle d'evaluation experte d'un indicateur de stabilite structurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Di Ciocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Accuracy 2016 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.3</w:t>
+              <w:t xml:space="preserve">9èmes Journées Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605958v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagating spatial and thematic uncertainties in mountain natural hazard assessment process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Taking into account protective works in land-use planning for mountain torrential floods: state of the art of the present French practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems ESREL 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FLOODrisk 2016 - 3rd European Conference on Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605957v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the restoration of French mountainous areas to their global management: historical overview of the Water and Forestry Administration actions in public forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The BF-TOPSIS Approach for Solving Non-classical MCDM Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hanlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th INTERPRAEVENT Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference, BELIEF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.75-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385441v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01364911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection structures against natural hazards: from failure analysis to effectiveness assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Combining spatial and thematic uncertainty and sensitivity analysis for mountain natural hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Congress INTERPRAEVENT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lucerne, France. pp.9</w:t>
+              <w:t xml:space="preserve">Spatial Accuracy 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605948v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the today French torrents management policy through a historical perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Richard</w:t>
+                <w:t xml:space="preserve">Propagating spatial and thematic uncertainties in mountain natural hazard assessment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 rd European Conference on Flood Risk Management Innovation Implementation Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160712011⟩</w:t>
+              <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems ESREL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.261-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315374987-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01320514v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'aide à la décision basée sur un raisonnement évidentiel pour évaluer l'efficacité d'un ouvrage torrentiel de stabilisation</w:t>
+                <w:t xml:space="preserve">From the restoration of French mountainous areas to their global management: historical overview of the Water and Forestry Administration actions in public forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Nepote-Vesino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nancy, France. 7p</w:t>
+              <w:t xml:space="preserve">13th INTERPRAEVENT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01311696v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account protective works in land-use planning for mountain torrential floods: state of the art of French practices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouvet</w:t>
+                <w:t xml:space="preserve">Protection structures against natural hazards: from failure analysis to effectiveness assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 rd European Conference on Flood Risk Management Innovation Implementation Integration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th Congress INTERPRAEVENT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lucerne, France. pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01317396v1</w:t>
+                <w:t xml:space="preserve">hal-02605948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’aide à la décision basée sur un raisonnement évidentiel pour évaluer l’efficacité d’un ouvrage torrentiel de stabilisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Méthode d'aide à la décision basée sur un raisonnement évidentiel pour évaluer l'efficacité d'un ouvrage torrentiel de stabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
+              <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605949v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01311696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche quantitative pour élaborer une échelle d’évaluation floue d’un indicateur de stabilité structurale</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of the today French torrents management policy through a historical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3 rd European Conference on Flood Risk Management Innovation Implementation Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. 12p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160712011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01311705v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01320514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les flux d'information dans la prise de décision : application à la gestion des risques torrentiels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">Taking into account protective works in land-use planning for mountain torrential floods: state of the art of French practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Congress INTERPRAEVENT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3 rd European Conference on Flood Risk Management Innovation Implementation Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160712003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550550v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01317396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Bellot</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Chambery, France. 5 p</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271773v1</w:t>
+                <w:t xml:space="preserve">emse-01320562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Bel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Firmin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bellot</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Chambery, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01320562v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty propagation for rockfall hazard modelling: comparison of Monte-Carlo propagation method and Hybrid approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems ESREL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.2805-2812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11936,90 +11936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief function theory based decision support methods: application to torrent protection work effectiveness and reliability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems ESREL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.3643-3652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12038,2343 +12038,2343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of risk mitigation measures effectiveness: application to natural risks in mountains</w:t>
+                <w:t xml:space="preserve">Vers une analyse intégrée de l’efficacité des ouvrages de protection contre les risques naturels en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRA 2014 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Denver,, United States</w:t>
+              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01320628v1</w:t>
+                <w:t xml:space="preserve">emse-01086019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust subjective logic for information fusion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Salamanque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une analyse intégrée de l’efficacité des ouvrages de protection contre les risques naturels en montagne: Évaluation économique en complément des volets structurels et fonctionnels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Assessment of risk mitigation measures effectiveness: application to natural risks in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.61-73</w:t>
+              <w:t xml:space="preserve">SRA 2014 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Denver,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605943v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01320628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment of the efficiency of protection systems against natural hazards in mountains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Vers une analyse intégrée de l’efficacité des ouvrages de protection contre les risques naturels en montagne: Évaluation économique en complément des volets structurels et fonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Lambda Mu 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.61-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01086023v1</w:t>
+                <w:t xml:space="preserve">hal-02605943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion du risque torrentiel : quelles données pour quels acteurs ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">Integrated assessment of the efficiency of protection systems against natural hazards in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Lambda Mu de l'IMdR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Lambda Mu 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 10p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500573v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01086023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une analyse intégrée de l’efficacité des ouvrages de protection contre les risques naturels en montagne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Gestion du risque torrentiel : quelles données pour quels acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès Lambda Mu de l'IMdR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01086019v1</w:t>
+                <w:t xml:space="preserve">hal-01500573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'analyse de l'efficacité des ouvrages de protection Application aux risques naturels en montagne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marco</w:t>
+                <w:t xml:space="preserve">Comment décider et gérer les risques naturels sans tout savoir ? Formaliser pour décider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales sur les Risques Naturels 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée Fédération de Recherche Eccorev «Risques naturels et industriels»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00923984v1</w:t>
+                <w:t xml:space="preserve">hal-02599525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approaches for mountains risks integrated management : application to debris-flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A decision support system based on GIS, multi-criteria decision making methods and structural properties analysis for transport network vulnerability and resilience assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Curt</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chojnacki</w:t>
+                <w:t xml:space="preserve">Ekaterina Zadonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Conference of the International Society for Integrated Disaster Risk Management (IDRiM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Newcastle, United Kingdom. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605937v1</w:t>
+                <w:t xml:space="preserve">hal-02605939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road network management in the context of natural hazards: a decision-aiding process based on multi-criteria decision making methods and network structural properties analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie d'analyse de l'efficacité des ouvrages de protection Application aux risques naturels en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Snow Science Workshop (ISSW 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Grenoble, France. pp.95-106</w:t>
+              <w:t xml:space="preserve">Assises Nationales sur les Risques Naturels 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605938v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00923984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced decision-aiding methods for natural risk management in a context of imperfect information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">New approaches for mountains risks integrated management : application to debris-flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Conference of the International Society for Integrated Disaster Risk Management (IDRiM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Newcastle, United Kingdom. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605936v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Dempster's fusion rule is not a generalization of Bayes fusion rule</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Road network management in the context of natural hazards: a decision-aiding process based on multi-criteria decision making methods and network structural properties analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Zadonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Deschâtres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey. pp.8</w:t>
+              <w:t xml:space="preserve">International Snow Science Workshop (ISSW 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605934v1</w:t>
+                <w:t xml:space="preserve">hal-02605938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Dempster’s rule doesn’t behave as Bayes rule with informative priors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced decision-aiding methods for natural risk management in a context of imperfect information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Symposium on Innovations in Intelligent Systems and Applications (INISTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Albena, Bulgaria. pp.5</w:t>
+              <w:t xml:space="preserve">4th Conference of the International Society for Integrated Disaster Risk Management (IDRiM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Newcastle, United Kingdom. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605933v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support system based on GIS, multi-criteria decision making methods and structural properties analysis for transport network vulnerability and resilience assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Why Dempster's fusion rule is not a generalization of Bayes fusion rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference of the International Society for Integrated Disaster Risk Management (IDRiM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Newcastle, United Kingdom. pp.95-106</w:t>
+              <w:t xml:space="preserve">16th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605939v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment décider et gérer les risques naturels sans tout savoir ? Formaliser pour décider</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Why Dempster’s rule doesn’t behave as Bayes rule with informative priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération de Recherche Eccorev «Risques naturels et industriels»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">2013 IEEE International Symposium on Innovations in Intelligent Systems and Applications (INISTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Albena, Bulgaria. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599525v1</w:t>
+                <w:t xml:space="preserve">hal-02605933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of importance of road networks exposed to natural hazards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">New belief function based methods for multi-criteria decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Somsakun Maneerat</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE'2012 International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.370-375</w:t>
+              <w:t xml:space="preserve">Euro Working Group Workshops, EWG-DSS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.103-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605932v1</w:t>
+                <w:t xml:space="preserve">hal-02605930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy-Cautious OWA Approach with Evidential Reasoning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chongzhao Han</w:t>
+                <w:t xml:space="preserve">Sigmoidal model for belief function-based electre tri method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.401-408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29461-7_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720424v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft ELECTRE TRI outranking method based on belief functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Proportional Redistribution Principle for Uncertainty Reduction and BBA Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion 2012 - 15th International conference on Information Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCICA 2012 - World Congress on Intelligent Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Beijing, China. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCICA.2012.6357962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720404v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Proportional Redistribution Principle for Uncertainty Reduction and BBA Approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A Fuzzy-Cautious OWA Approach with Evidential Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Deqiang Han</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">Chongzhao Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCICA 2012 - World Congress on Intelligent Control and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. pp.278-285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720453v1</w:t>
+                <w:t xml:space="preserve">hal-00720424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty assessment and integrated approach for risk management in mountains: application to debris-flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Chojnacki</w:t>
+                <w:t xml:space="preserve">Soft ELECTRE TRI outranking method based on belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Lambda Mu conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">Fusion 2012 - 15th International conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605931v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New belief function based methods for multi-criteria decision-making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Analysis of importance of road networks exposed to natural hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Dezert</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsakun Maneerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Working Group Workshops, EWG-DSS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.103-120</w:t>
+              <w:t xml:space="preserve">AGILE'2012 International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.370-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605930v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigmoidal model for belief function-based electre tri method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Uncertainty assessment and integrated approach for risk management in mountains: application to debris-flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kaiber da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Belief Functions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th Lambda Mu conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605920v1</w:t>
+                <w:t xml:space="preserve">hal-02605931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision support tools for natural hazards management under uncertainty: new approaches based on multicriteria decision analysis and evidential reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international conference Interpraevent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.597-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14393,537 +14393,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency assessment for torrent protection works: an approach based on safety and reliability analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Uncertainty in natural hazards numerical modeling: application of an hybrid approach to debris-flows simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Richard</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international conference Interpraevent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.821-831</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605929v1</w:t>
+                <w:t xml:space="preserve">hal-02605925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty in natural hazards numerical modeling: application of an hybrid approach to debris-flows simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Efficiency assessment for torrent protection works: an approach based on safety and reliability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Chojnacki</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international conference Interpraevent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.95-106</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.821-831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605925v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical proportional redistribution for bba approximation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">Hierarchical DSmP transformation for decision-making under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Belief Functions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. pp.294-301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605963v1</w:t>
+                <w:t xml:space="preserve">hal-00720442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical DSmP transformation for decision-making under uncertainty</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">Hierarchical proportional redistribution for bba approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.275-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29461-7_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720442v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'information à la décision dans les processus d'expertise des risques naturels en montagne : nécessité et nouvelles modalités de prise en compte de l'incertitude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Information, decisions and experts: the case of natural hazards in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum EMICT 2011 - 1er Forum européen du numérique pour les élus de la Montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Seynod, France</w:t>
+              <w:t xml:space="preserve">Mid-term conference interReg IV program, Paramount and Interreg projects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bolzano, Italy. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596539v1</w:t>
+                <w:t xml:space="preserve">hal-02596540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des ouvrages de correction torrentielle : indicateurs basés sur la sûreté de fonctionnement</w:t>
               </w:r>
@@ -14935,64 +14935,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tlemcen, Algérie. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15011,1832 +15011,1832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing new uncertainty theories into decision-aid methods: application to expert assessment of natural risks in mountains and hydraulic dams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">De l'information à la décision dans les processus d'expertise des risques naturels en montagne : nécessité et nouvelles modalités de prise en compte de l'incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. 2 p</w:t>
+              <w:t xml:space="preserve">Forum EMICT 2011 - 1er Forum européen du numérique pour les élus de la Montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Seynod, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726716v1</w:t>
+                <w:t xml:space="preserve">hal-02596539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cautious OWA and Evidential Reasoning for decision under uncertainty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Dezert</w:t>
+                <w:t xml:space="preserve">Introducing new uncertainty theories into decision-aid methods: application to expert assessment of natural risks in mountains and hydraulic dams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Chicago, United States. 8 p</w:t>
+              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647164v1</w:t>
+                <w:t xml:space="preserve">hal-00726716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New belief functions based methods for multicriteria decision making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Cautious OWA and Evidential Reasoning for decision under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Working Group – Decision Support Systems Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. 14 p</w:t>
+              <w:t xml:space="preserve">14th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Chicago, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655752v1</w:t>
+                <w:t xml:space="preserve">hal-00647164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AHP and uncertainty theories for decision making using the ER-MCDA methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">New belief functions based methods for multicriteria decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Analytic Hierarchy / Network Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Sorrente, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">Euro Working Group – Decision Support Systems Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655751v1</w:t>
+                <w:t xml:space="preserve">hal-00655752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Reasoning for Multi-Criteria Analysis based on DSmT-AHP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AHP and uncertainty theories for decision making using the ER-MCDA methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Analytic Hierarchy/Network Process</w:t>
+              <w:t xml:space="preserve">International Symposium on Analytic Hierarchy / Network Process</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Sorrente, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655814v1</w:t>
+                <w:t xml:space="preserve">hal-00655751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis : application to debris flow hazard quantification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Evidential Reasoning for Multi-Criteria Analysis based on DSmT-AHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.2</w:t>
+              <w:t xml:space="preserve">International Symposium on Analytic Hierarchy/Network Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Sorrente, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596385v1</w:t>
+                <w:t xml:space="preserve">hal-00655814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information, decisions and experts: the case of natural hazards in mountains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Uncertainty analysis : application to debris flow hazard quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-term conference interReg IV program, Paramount and Interreg projects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bolzano, Italy. pp.19</w:t>
+              <w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596540v1</w:t>
+                <w:t xml:space="preserve">hal-02596385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-step fusion process for multi-criteria decision applied to natural hazards in mountains</w:t>
+                <w:t xml:space="preserve">EXPERTISE, DECISION et INCERTITUDE. Jusqu'où une approche interdisciplinaire est-elle possible dans le cadre de la gestion intégrée des risques naturels en montagne?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 125</w:t>
+              <w:t xml:space="preserve">Colloque OPDE 2010 INRA Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471876v1</w:t>
+                <w:t xml:space="preserve">hal-01819314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of sources of evidence with different importances and reliabilities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Improving the interoperability and user-friendliness of the French Snow Avalanche Information systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vidaud-Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Deschâtres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Bonnefoy-Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIEF 2010: Workshop on the Theory of Belief Functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Edimbourg, United Kingdom. 8 p</w:t>
+              <w:t xml:space="preserve">Internationational snow science workshop 2010 (ISSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Squaw Valley, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559233v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying new uncertainty related theories and multicriteria decision analysis methods to snow avalanche risk management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Expertise, décision et incertitude : jusqu'où une approche interdisciplinaire est-elle possible dans le cadre de la gestion intégrée des risques naturels en montagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationational snow science workshop 2010 (ISSW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Squaw Valley, United States. 8 p</w:t>
+              <w:t xml:space="preserve">Conférence Outils Pour Décider Ensemble 2010 (OPDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558291v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision et fusion d'information pour l'expertise des risques naturels : analyse de l'efficacité des ouvrages de protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Applying new uncertainty related theories and multicriteria decision analysis methods to snow avalanche risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées de la fiabilité des matériaux et des structures (JFMS'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. 21 p</w:t>
+              <w:t xml:space="preserve">Internationational snow science workshop 2010 (ISSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Squaw Valley, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558278v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria decision making based on DSmT-AHP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florentin Smarandache</w:t>
+                <w:t xml:space="preserve">Fusion of sources of evidence with different importances and reliabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smarandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 132</w:t>
+              <w:t xml:space="preserve">BELIEF 2010: Workshop on the Theory of Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Edimbourg, United Kingdom. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471855v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the interoperability and user-friendliness of the French Snow Avalanche Information systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Richard</w:t>
+                <w:t xml:space="preserve">A two-step fusion process for multi-criteria decision applied to natural hazards in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationational snow science workshop 2010 (ISSW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Squaw Valley, United States. 8 p</w:t>
+              <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558288v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise, décision et incertitude : jusqu'où une approche interdisciplinaire est-elle possible dans le cadre de la gestion intégrée des risques naturels en montagne ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Multi-criteria decision making based on DSmT-AHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Outils Pour Décider Ensemble 2010 (OPDE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Montpellier, France. 18 p</w:t>
+              <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558875v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritères et fusion d'information pour l'expertise et la gestion intégrée des risques naturels en montagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Aide à la décision et fusion d'information pour l'expertise des risques naturels : analyse de l'efficacité des ouvrages de protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LambdaMu 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, La Rochelle, France. 10 p</w:t>
+              <w:t xml:space="preserve">6èmes journées de la fiabilité des matériaux et des structures (JFMS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558284v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial information fusion: application to expert assessment and management of natural risks in mountains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Analyse multicritères et fusion d'information pour l'expertise et la gestion intégrée des risques naturels en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Rosalie</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Travaglini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Information Fusion SAGEO'10 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.6</w:t>
+              <w:t xml:space="preserve">Colloque LambdaMu 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, La Rochelle, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594304v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise, décision et incertitude dans le cadre de la gestion intégrée des risques naturels en montagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">Spatial information fusion: application to expert assessment and management of natural risks in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rosalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie November</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">E. Travaglini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPDE 2010 Aide à la décision et gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Spatial Information Fusion SAGEO'10 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00673543v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERTISE, DECISION et INCERTITUDE. Jusqu'où une approche interdisciplinaire est-elle possible dans le cadre de la gestion intégrée des risques naturels en montagne?</w:t>
+                <w:t xml:space="preserve">Expertise, décision et incertitude dans le cadre de la gestion intégrée des risques naturels en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie November</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque OPDE 2010 INRA Montpellier</w:t>
+              <w:t xml:space="preserve">OPDE 2010 Aide à la décision et gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819314v1</w:t>
+                <w:t xml:space="preserve">emse-00673543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d’application aux phénomènes naturels en montagne : risques torrentiels et d’avalanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Les nouvelles théories de l’incertain pour la maîtrise des risques industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Cachan, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16874,51 +16874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d'application aux phénomènes naturels en montagne : risques torrentiels et d'avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles Théories de l'Incertain pour la Maîtrise des Risques Industriels Logique Floue, approches possibilistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16956,90 +16956,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of snow avalanche post-event field investigations : tools, difficulties and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, (États-Unis), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17159,77 +17159,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of snow avalanches post-event field investigations: tools, difficulties and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Telluride - Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17254,51 +17254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il abandonner les plaines inondables en France ? (Un des volets de la) prévention : bâtir et occuper l'espace en fonction des risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFPCN Tempêtes et inondations en Europe du Nord, Paris, 22- 23 septembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17427,51 +17427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul global des barrages de correction torrentielle : prise en compte des interactions sol-structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17522,51 +17522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures des caractéristiques géotechniques des sols grossiers - application aux sols de torrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17643,51 +17643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols grossiers renforcés pour ouvrages en sites instables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17783,51 +17783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et calcul de barrages de correction torrentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mathys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17884,738 +17884,738 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module X : Etapes administratives, techniques et suivi de la démarche globale STePRiM</w:t>
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 4 : Synthèse territoriale des risques et stratégies de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.54</w:t>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538131v1</w:t>
+                <w:t xml:space="preserve">hal-05538079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 5 : Analyse des mesures de protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 0 : Glossaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.61</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538096v1</w:t>
+                <w:t xml:space="preserve">hal-05537987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 1 : Analyse des risques directs matériels et humains</w:t>
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 6 : Analyse des mesures de prévention. Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.69</w:t>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538008v1</w:t>
+                <w:t xml:space="preserve">hal-05543912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 2 : Analyse des risques indirects et distants</w:t>
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 5 : Analyse des mesures de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.29</w:t>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538045v1</w:t>
+                <w:t xml:space="preserve">hal-05538096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 3 : Analyse des risques saisonniers</w:t>
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 1 : Analyse des risques directs matériels et humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.38</w:t>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538063v1</w:t>
+                <w:t xml:space="preserve">hal-05538008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 6 : Analyse des mesures de prévention. Rapport de recherche</w:t>
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module X : Etapes administratives, techniques et suivi de la démarche globale STePRiM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.31</w:t>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543912v1</w:t>
+                <w:t xml:space="preserve">hal-05538131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 8 : Méthodes d’aide à la décision</w:t>
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 2 : Analyse des risques indirects et distants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.102</w:t>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538121v1</w:t>
+                <w:t xml:space="preserve">hal-05538045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 4 : Synthèse territoriale des risques et stratégies de gestion</w:t>
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 3 : Analyse des risques saisonniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.67</w:t>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538079v1</w:t>
+                <w:t xml:space="preserve">hal-05538063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 0 : Glossaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 8 : Méthodes d’aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.26</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537987v1</w:t>
+                <w:t xml:space="preserve">hal-05538121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la vulnérabilité et fragilité des enjeux exposés aux phénomènes naturels : application au bâti dans le contexte torrentiel ; Rapport de Recherche, programme MTE (DGPR/SRNH)2023, pp. 110.</w:t>
               </w:r>
@@ -18867,346 +18867,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des méthodes dites « multicritère » dans le contexte torrentiel. Rapport de phase 1 : Caractérisation des phénomènes torrentiels</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Commissariat général au développement durable (CGDD); IRSTEA. 2018, pp.46</w:t>
+                <w:t xml:space="preserve">RAPPORT FINAL DU PROJET ADAMONT IMPACTS DU CHANGEMENT CLIMATIQUE ET ADAPTATION EN TERRITOIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé Alphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132339v1</w:t>
+                <w:t xml:space="preserve">hal-02957945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement du Büech à La Faurie et à Aspremont: caractérisation des variantes d’aménagement vis à vis de la géomorphologie - Approche par le morphological quality index (MQI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA - Institut national de recherche en sciences et technologies pour l'environnement et l'agriculture, 2 Rue de la Papeterie, 38402 Saint-Martin-d'Hères; Syndicat Mixte de Gestion Intercommunale du Buëch et de ses Affluents (SMIGIBA). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAPPORT FINAL DU PROJET ADAMONT IMPACTS DU CHANGEMENT CLIMATIQUE ET ADAPTATION EN TERRITOIRE</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse comparative des méthodes dites « multicritère » dans le contexte torrentiel. Rapport de phase 1 : Caractérisation des phénomènes torrentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Commissariat général au développement durable (CGDD); IRSTEA. 2018, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bray</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02957945v1</w:t>
+                <w:t xml:space="preserve">hal-02132339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on protection works databases used at the Alpine Space level: analysis of contents and state of the art related to protection works effectiveness assessment</w:t>
               </w:r>
@@ -19218,51 +19218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Delvienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19297,64 +19297,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de validation de systèmes aide à la décision en contexte incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19464,51 +19464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision support guidelines: methods, procedures and tools developed in PARAmount (WP 7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19530,51 +19530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de conception d'un outil d'aide à la décision pour la détermination des Sites Sensibles Torrentiels (S.S.T.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -19635,64 +19635,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthet‐rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cemagref; Université de Savoie; Insa Lyon; Tonello I.C. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19718,51 +19718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention and Information related to Flood Risk Management: Elements of comparison between systems in France, England and Wales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19780,51 +19780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Egravats, Commune du Mont-Dore (63). Evaluation de l'aléa relatif aux coulées de boue, glissements de terrain et éboulements rocheux - Définition et chiffrage de solutions de mise en sécurité pour le lotissement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19892,285 +19892,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions écoulements torrentiels - ouvrages terminaux de plages de dépôt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eléments d'aide à la programmation des investissements de protection contre les risques naturels et à l'élaboration de plans de prévention des risques (P.P.R.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Frey</w:t>
+                <w:t xml:space="preserve">M. Bouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tannou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Sylvie Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1999, pp.90</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1999, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579304v1</w:t>
+                <w:t xml:space="preserve">hal-02581191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments d'aide à la programmation des investissements de protection contre les risques naturels et à l'élaboration de plans de prévention des risques (P.P.R.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions écoulements torrentiels - ouvrages terminaux de plages de dépôt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouzit</w:t>
+                <w:t xml:space="preserve">P. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Brochot</w:t>
+                <w:t xml:space="preserve">S. Tannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gerard</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1999, pp.16</w:t>
+                <w:t xml:space="preserve">V. Koulinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1999, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581191v1</w:t>
+                <w:t xml:space="preserve">hal-02579304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'ouvrages de correction torrentielle soumis à des poussées de berges - rapport 2ème phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1996, pp.174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20188,51 +20188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'ouvrages de correction torrentielle soumis à des poussées de berges - rapport 1ère phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1994, pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20353,51 +20353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l'incertitude dans l'expertise des risques naturels en montagne par analyse multicritères et fusion d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences et Genie de l'Environnement Ecole des Mines de Saint-Etienne, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20577,90 +20577,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion préventive des risques naturels : Evaluation de l’efficacité de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20809,51 +20809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appendix to the paper entitled: Soft ELECTRE TRI outranking method based on belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21053,51 +21053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chahrour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109875" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nasr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107524" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidaud-Barral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISMD.2020040101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Bokhove" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kelmanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030652" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132860v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32190" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383125v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jonas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza-Morel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Arlot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.08" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bokhove" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kelmanson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Gunn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zorrilla-Miras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Der Keur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11226212" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01982080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.10.040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourhand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.09" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.11" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608553v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tourment" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201812161" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13166" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forestier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018047" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067490v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-1201-2018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tacnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3967" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grangeat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lap&#233;bie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.03" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00995011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9501-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet Rambaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.06" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-232X(01)00052-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6RDNWF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flavigny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2001.9692713" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Aboura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581572v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deymier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelmanson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48683-8_5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Basco-Carrera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van Cauwenbergh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskedar T Gebremedhin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gnonlonfin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02094823v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_15" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408815v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupouy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Han" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dezert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b19094" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-479" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01122751v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smarandache Florentin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.gallup.unm.edu/eBooks-otherformats.htm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601162v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghariani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batton-Hubert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smarandache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410505v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590485v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacroix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410653v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293163v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P8986-cd" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279327v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lally" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gigot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P4074-cd" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292899v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.65" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/2808748" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245183v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767911v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S21-05-576-cd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456723v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ousset" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laouiti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Tacnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758724v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/503700" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456684v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tacnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03362344v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450061v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_670-cd" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262677v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605705" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462749v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Folleau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vinuesa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029180v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tchamova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION45008.2020.9190347" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320794v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleiman Hariri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/23760" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923118v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355524v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318144v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0327-cd" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609252v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983210v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074320v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pasquier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escande" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982588v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_230-cd" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606331v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01586720v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995325" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605960v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364864v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353475v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419882v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605961v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605953v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Ciocco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouvet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364911v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hanlin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320527v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541712v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605958v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupouy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605957v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315374987-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385441v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nepote-Vesino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605948v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320514v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160712011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311696v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01317396v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160712003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605949v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311705v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Di Ciocco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550550v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605945v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605944v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320628v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01070401v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchamova" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Han" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605943v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56108" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500573v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086019v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00923984v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605937v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chojnacki" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605938v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zadonina" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humbert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605936v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605934v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605933v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605939v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599525v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605932v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsakun Maneerat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720424v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongzhao Han" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720404v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720453v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun-Ga Liu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2012.6357962" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605931v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiber da Silva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605930v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605920v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_47" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605928v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605925v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605963v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_32" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720442v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596539v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596433v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726716v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647164v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655752v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655751v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655814v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596385v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596540v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471876v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559233v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558291v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558278v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471855v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Smarandache" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558288v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558875v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. November" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558284v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594304v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Travaglini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673543v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819314v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596538v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358581v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411268v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burnett" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411259v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409767v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escande" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584056v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580950v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Flavigny" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2001095055" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579306v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cheruy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579309v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathieu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578955v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576324v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deymier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538131v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538096v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538008v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538045v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538063v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543912v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538121v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538079v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537987v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682619v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985981v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132546v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132339v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395987v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605941v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Michaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Delvienne" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915126v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639896v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605927v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596394v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809538v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Tacnet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet&#8208;rambaud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584054v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584073v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depinois" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579304v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tannou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koulinski" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581191v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzit" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brochot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577026v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577027v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00771692v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009EMSE0038" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02592979v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983244v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokhove" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kelmanson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kent" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605453v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866215v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778159v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chahrour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109875" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nasr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107524" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidaud-Barral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISMD.2020040101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Bokhove" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kelmanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030652" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01982080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.10.040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bokhove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kelmanson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3507" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383125v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jonas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza-Morel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Arlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.08" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Gunn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zorrilla-Miras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Der Keur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11226212" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-1201-2018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608553v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tourment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201812161" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourhand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.09" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927827v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927806v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13166" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forestier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tacnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3967" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373026v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grangeat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lap&#233;bie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.03" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00995011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9501-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet Rambaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.06" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.20" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-232X(01)00052-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6RDNWF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flavigny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2001.9692713" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Aboura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581572v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deymier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelmanson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48683-8_5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Basco-Carrera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van Cauwenbergh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskedar T Gebremedhin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gnonlonfin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02094823v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_15" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408853v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Han" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408815v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupouy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dezert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b19094" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-479" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01122751v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smarandache Florentin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.gallup.unm.edu/eBooks-otherformats.htm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601162v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghariani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596491v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410505v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batton-Hubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smarandache" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590485v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacroix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410653v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lally" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gigot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P4074-cd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293163v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P8986-cd" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292899v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.65" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/2808748" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245183v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767911v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S21-05-576-cd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456723v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ousset" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laouiti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Tacnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456684v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tacnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758724v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/503700" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523389v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03362344v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450061v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_670-cd" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262677v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605705" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007675v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tchamova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION45008.2020.9190347" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462749v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Folleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vinuesa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029180v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609252v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320794v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleiman Hariri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/23760" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321266v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923118v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318144v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0327-cd" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982588v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_230-cd" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983210v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074320v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pasquier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escande" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606331v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01586720v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995325" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311705v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Di Ciocco" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550550v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320527v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419882v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293697v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353475v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605960v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364864v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605953v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Ciocco" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605959v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouvet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364911v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hanlin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupouy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605957v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315374987-9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385441v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nepote-Vesino" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605948v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311696v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320514v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160712011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01317396v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160712003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605945v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605944v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086019v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01070401v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchamova" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Han" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320628v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605943v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086023v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56108" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500573v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599525v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605939v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zadonina" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00923984v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605937v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chojnacki" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605938v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humbert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605936v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605934v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605933v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605930v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605920v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_47" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun-Ga Liu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2012.6357962" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720424v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongzhao Han" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720404v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605932v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsakun Maneerat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605931v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiber da Silva" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605928v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605925v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605929v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720442v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605963v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_32" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596540v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596433v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596539v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726716v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647164v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655752v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655751v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655814v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596385v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819314v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558288v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558875v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. November" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558291v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559233v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471876v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471855v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Smarandache" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558278v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558284v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594304v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Travaglini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673543v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596538v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358581v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411268v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burnett" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411259v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409767v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escande" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584056v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580950v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Flavigny" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2001095055" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579306v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cheruy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579309v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathieu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578955v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576324v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deymier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538079v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537987v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543912v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538096v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538008v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538131v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538045v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538063v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538121v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682619v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985981v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132546v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395987v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132339v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605941v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Michaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Delvienne" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915126v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639896v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605927v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596394v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809538v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Tacnet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet&#8208;rambaud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584054v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584073v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depinois" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581191v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzit" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brochot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579304v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tannou" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koulinski" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577026v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577027v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00771692v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009EMSE0038" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02592979v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983244v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokhove" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kelmanson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kent" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605453v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866215v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778159v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>