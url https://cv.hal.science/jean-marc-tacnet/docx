--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -593,1724 +593,1724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing protection in torrential mountain watersheds: A new conceptual integrated decision-aiding framework</w:t>
+                <w:t xml:space="preserve">Communicating (nature-based) flood-mitigation schemes using flood-excess volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Carladous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">O. Bokhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">M.A. Kelmanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dezert</w:t>
+                <w:t xml:space="preserve">T. Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marco</w:t>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.10.040⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (9), pp.1402-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.3507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01982080v1</w:t>
+                <w:t xml:space="preserve">hal-02610267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating (nature-based) flood-mitigation schemes using flood-excess volume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Bokhove</w:t>
+                <w:t xml:space="preserve">Fonctions des barrages de correction torrentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Kelmanson</w:t>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kent</w:t>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.3507⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.32190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610267v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions des barrages de correction torrentielle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Carladous</w:t>
+                <w:t xml:space="preserve">MAIA, un modèle de données support de la démarche d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Recking</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">E. Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vidaud-Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+                <w:t xml:space="preserve">D. Piazza-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.32190⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.2.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132860v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAIA, un modèle de données support de la démarche d'adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Philippe</w:t>
+                <w:t xml:space="preserve">Usage des ouvrages de correction torrentielle et plages de dépôt : origine, état des lieux, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jonas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Vidaud-Barral</w:t>
+                <w:t xml:space="preserve">Olivier Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Piazza-Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.P. Arlot</w:t>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.2.08⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383125v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des ouvrages de correction torrentielle et plages de dépôt : origine, état des lieux, perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Carladous</w:t>
+                <w:t xml:space="preserve">The (Re)Insurance Industry's Roles in the Integration of Nature-Based Solutions for Prevention in Disaster Risk Reduction-Insights from a European Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marco</w:t>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+                <w:t xml:space="preserve">E. Lopez-Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zorrilla-Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Der Keur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019008⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (22), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su11226212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129862v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (Re)Insurance Industry's Roles in the Integration of Nature-Based Solutions for Prevention in Disaster Risk Reduction-Insights from a European Survey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Lopez-Gunn</w:t>
+                <w:t xml:space="preserve">Managing protection in torrential mountain watersheds: A new conceptual integrated decision-aiding framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Zorrilla-Miras</w:t>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. van Der Keur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (22), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.464-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su11226212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610278v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01982080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a risk prevention document using dependability techniques: a first step towards an effectiveness model</w:t>
+                <w:t xml:space="preserve">Gestion patrimoniale des réseaux d'eau potable et d'assainissement, des digues et des ouvrages de protection en montagne : approches sectorielles et réflexion croisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ferrer</w:t>
+                <w:t xml:space="preserve">Caty Werey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Curt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">Yves Le Gat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Tourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-18-1201-2018⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.161-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201812161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067490v1</w:t>
+                <w:t xml:space="preserve">hal-02608553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion patrimoniale des réseaux d'eau potable et d'assainissement, des digues et des ouvrages de protection en montagne : approches sectorielles et réflexion croisée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Gat</w:t>
+                <w:t xml:space="preserve">Décider dans le contexte de la GEMAPI : exemple de méthodologie d'une approche intégrée d'aide à la décision et application aux projets d'aménagements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Curt</w:t>
+                <w:t xml:space="preserve">G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Tourment</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">A. Gourhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201812161⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.48-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608553v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décider dans le contexte de la GEMAPI : exemple de méthodologie d'une approche intégrée d'aide à la décision et application aux projets d'aménagements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des altérations de la géomorphologie naturelle d'un cours d'eau : application du Morphological Quality Index (MQI) aux projets d'aménagement du Grand Buëch à La Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gourhand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Vassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.48-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.09⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 26, pp.58-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926406v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des altérations de la géomorphologie naturelle d'un cours d'eau : application du Morphological Quality Index (MQI) aux projets d'aménagement du Grand Buëch à La Faurie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Aide à la décision par l'application de la méthode AHP (Analytic Hierarchy Process) à l'analyse multicritère des stratégies d'aménagement du Grand Büech à la Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gourhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.58-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.11⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 26, pp.54-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927827v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision par l'application de la méthode AHP (Analytic Hierarchy Process) à l'analyse multicritère des stratégies d'aménagement du Grand Büech à la Faurie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Resilience of critical infrastructures: review and analysis of current approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gourhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.10⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.13166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927806v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of critical infrastructures: review and analysis of current approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Territorial resilience: from concept to mountain critical infrastructures analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/risa.13166⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (5-6), pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607701v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial resilience: from concept to mountain critical infrastructures analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analysis of a risk prevention document using dependability techniques: a first step towards an effectiveness model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (5-6), pp.20-28. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.1201-1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-18-1201-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608969v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do we build check dams in Alpine streams? An historical perspective from the French experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (1), pp.91-108. </w:t>
@@ -2342,325 +2342,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque, vulnérabilité, résilience : quels apports pour la gestion patrimoniale des ouvrages de protection et des réseaux urbains?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combiner les modèles d'aide à la décision pour la gestion patrimoniale des infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Werey</w:t>
+                <w:t xml:space="preserve">Yves Legat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 20, pp.10-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.03⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 20, pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373026v1</w:t>
+                <w:t xml:space="preserve">hal-01373157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner les modèles d'aide à la décision pour la gestion patrimoniale des infrastructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Risque, vulnérabilité, résilience : quels apports pour la gestion patrimoniale des ouvrages de protection et des réseaux urbains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Werey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Curt</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Grangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Legat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+                <w:t xml:space="preserve">Emmanuel Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 20, pp.90-97. </w:t>
+              <w:t xml:space="preserve">, 2016, 20, pp.10-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373157v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecter, formaliser, qualifier et stocker les données pour gérer les patrimoines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2763,77 +2763,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to manage natural risks in mountain areas in a context of imperfect information? New frameworks and paradigms for expert assessments and decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2906,64 +2906,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4-5, pp.78-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2988,51 +2988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et comportement dynamiques des structures de génie civil : application aux ouvrages paravalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3122,51 +3122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conception à la sûreté des barrages de correction torrentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3239,51 +3239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 34 (2), pp.67-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3636,51 +3636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sols grossiers. Application aux sols de torrents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3718,51 +3718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols grossiers renforcés pour ouvrages en sites instables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3813,51 +3813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrages de correction torrentielle autostables en structures métalliques. Exemple du torrent des Ecorchiers, Isère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3940,51 +3940,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualising Flood Frequency, Flood Volume and Mitigation of Extreme Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bokhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kelmanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4424,90 +4424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-Aid Methods Based on Belief Function Theory with Application to Torrent Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bossé É., Rogova G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Quality in Information Fusion and Decision Making. Information Fusion and Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.329-357, 2019, 978-3-030-03643-0. </w:t>
@@ -4545,90 +4545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-Making with Belief Interval Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4675,103 +4675,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New ER-MCDA Mapping for Decision-Making Based on Imperfect Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jiřina Vejnarová, Václav Kratochvíl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belief Functions: Theory and Applications 4th International Conference, BELIEF 2016, Prague, Czech Republic, September 21-23, 2016, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9861 (5), Springer International Publishing, p. 46-55, 2016, </w:t>
@@ -4809,90 +4809,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 457. Belief function theory based decision support methods: Application to torrent protection work effectiveness and reliability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Podofillini, Bruno Sudret, Bozidar Stojadinovic, Enrico Zio, Wolfgang Kröger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4943,77 +4943,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria decision making based on DSmT-AHP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smarandache Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5068,51 +5068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle des données et des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5206,77 +5206,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du fonctionnement et des dysfonctionnements des dispositifs de protection contre les crues torrentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ghariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5318,64 +5318,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert (knowledge-based) systems for disaster management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of natural hazards, Bobrowsky, Peter (Ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.7, 2013, Encyclopedia of Earth Sciences Series, 978-90-481-8699-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5400,90 +5400,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes de conception des ouvrages de protection contre les risques torrentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Degoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Degoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5515,303 +5515,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information, fusion for natural hazards in mountains</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information fusion for natural hazards in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smarandache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, America Research Press, ProQuest Information &amp; Learning, pp 5- 1006, 2009</w:t>
+              <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion - Collected works - Volume 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dezert J. and Smarandache F., pp.565-659, 2009, 978-1-59973-073-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00410505v1</w:t>
+                <w:t xml:space="preserve">hal-02592978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information fusion for natural hazards in mountains</w:t>
-[...68 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information, fusion for natural hazards in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florentin Smarandache &amp; Jean Dezert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion - Collected works - Volume 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dezert J. and Smarandache F., pp.565-659, 2009, 978-1-59973-073-8</w:t>
+              <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, America Research Press, ProQuest Information &amp; Learning, pp 5- 1006, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592978v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00410505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques naturels en montagne : aspects juridiques de l'affichage de l'incertitude dans les expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5879,51 +5879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques naturels en montagne : aspects juridiques de l'affichage de l'incertitude dans les expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6127,64 +6127,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of mountain natural risks analysis: assessment of reach, seasonal expo- sure and presence probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6387,51 +6387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESReDA 2024 - 63rd Seminar on resilience assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EU Joint Research Centre; ESReDA, Oct 2023, Ispra, Italy. pp.107-109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6792,1471 +6792,1484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un package R pour l’établissement de courbes de fragilité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+                <w:t xml:space="preserve">Decision-Aiding Towards Improved Resilience of a Deteriorating Debris Retention System Subject to Maintenance Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Chahrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Fiabilité des Matériaux et des Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESReDA 2022 - 60th ESReDA Seminar On Advances in Modelling to Improve Network Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESReDA; Université Grenoble Alpes; University of Nottingham, May 2022, Grenoble, France. pp.81-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2760/503700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456684v1</w:t>
+                <w:t xml:space="preserve">hal-03758724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Aiding Towards Improved Resilience of a Deteriorating Debris Retention System Subject to Maintenance Strategies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+                <w:t xml:space="preserve">Développement d’un package R pour l’établissement de courbes de fragilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESReDA 2022 - 60th ESReDA Seminar On Advances in Modelling to Improve Network Resilience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11e Journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758724v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed stochastic Petri nets for the deterioration modeling and maintenance assessment of torrent protection structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+                <w:t xml:space="preserve">Méthodes et outils d'optimisation de la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIMAR 2021 - 11th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Mathematics and its Applications; University of Nottingham, Jun 2021, Online Event, United Kingdom</w:t>
+              <w:t xml:space="preserve">Web'IRISK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523389v1</w:t>
+                <w:t xml:space="preserve">hal-03362344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes et outils d'optimisation de la gestion de crise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+                <w:t xml:space="preserve">Integrating Imperfect Information in the Deterioration Modeling of Torrent Protection Measures for Maintenance and Reliability Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web'IRISK</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2630-2637, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_670-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362344v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Imperfect Information in the Deterioration Modeling of Torrent Protection Measures for Maintenance and Reliability Assessment</w:t>
+                <w:t xml:space="preserve">Cascade Effect Analysis in Torrential Context for Prioritizing Check Dams Maintenance Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAMS 2021 - Annual Reliability and Maintenability Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Orlando, FL, United States. pp.02E1-047, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RAMS48097.2021.9605705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_670-cd⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03450061v1</w:t>
+                <w:t xml:space="preserve">hal-03262677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascade Effect Analysis in Torrential Context for Prioritizing Check Dams Maintenance Strategies</w:t>
+                <w:t xml:space="preserve">Physics-informed stochastic Petri nets for the deterioration modeling and maintenance assessment of torrent protection structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMS 2021 - Annual Reliability and Maintenability Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIMAR 2021 - 11th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Mathematics and its Applications; University of Nottingham, Jun 2021, Online Event, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RAMS48097.2021.9605705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03262677v1</w:t>
+                <w:t xml:space="preserve">hal-03523389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPOTIS Rank Reversal Free Method for Multi-Criteria Decision-Making Support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Dezert</w:t>
+                <w:t xml:space="preserve">Aide à la Décision pour la Maintenance Préventive des Ouvrages de Protection Contre les Risques Naturels en Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albena Tchamova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deqiang Han</w:t>
+                <w:t xml:space="preserve">Cyrille Folleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vinuesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 23rd International Conference on Information Fusion (FUSION)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lambda Mu 22 (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007675v1</w:t>
+                <w:t xml:space="preserve">hal-03462749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la Décision pour la Maintenance Préventive des Ouvrages de Protection Contre les Risques Naturels en Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Folleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vinuesa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lambda Mu 22 (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
+              <w:t xml:space="preserve">, Institut pour la Maîtrise des Risques, Oct 2020, Le Havre (e-congrès), France. pp.490-499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462749v1</w:t>
+                <w:t xml:space="preserve">hal-03029180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la Décision pour la Maintenance Préventive des Ouvrages de Protection Contre les Risques Naturels en Montagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Chahrour</w:t>
+                <w:t xml:space="preserve">The SPOTIS Rank Reversal Free Method for Multi-Criteria Decision-Making Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tchamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lambda Mu 22 (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 23rd International Conference on Information Fusion (FUSION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Sun City, South Africa. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/FUSION45008.2020.9190347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029180v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation UML des systèmes d'information pour la traçabilité des jeux sérieux: application à l'aide à la décision pour les risques d'avalanche</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">Degradation Analysis and Preventive Maintenance Modelling and Assessment for Improved Resilience of Critical Infrastructures - Application to Torrent Checkdams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Chahrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sleiman Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Decision Support System Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESReDA 2019 - 56th ESReDA Seminar On Critical Services continuity, Resilience and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Safety and Reliability Data Association, May 2019, Linz, Austria. pp.144-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2760/23760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609252v1</w:t>
+                <w:t xml:space="preserve">hal-02320794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Analysis and Preventive Maintenance Modelling and Assessment for Improved Resilience of Critical Infrastructures - Application to Torrent Checkdams</w:t>
+                <w:t xml:space="preserve">Risk Management and Resilience Assessment of Protection Works against Natural Hazards in Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sleiman Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESReDA 2019 - 56th ESReDA Seminar On Critical Services continuity, Resilience and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDRiM 2019 - 10th conference of the international society for Integrated Disaster Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Integrated Disaster Risk Management, Oct 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2760/23760⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02320794v1</w:t>
+                <w:t xml:space="preserve">hal-02321266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Management and Resilience Assessment of Protection Works against Natural Hazards in Mountains</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of a debris retention basin enabling sediment continuity for small events: the Combe de Lancey case study (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRiM 2019 - 10th conference of the international society for Integrated Disaster Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Integrated Disaster Risk Management, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">International Conference on Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Golden, United States. pp.1019-1026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321266v1</w:t>
+                <w:t xml:space="preserve">hal-02923118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a debris retention basin enabling sediment continuity for small events: the Combe de Lancey case study (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplification of Multi-Criteria Decision-Making Using Inter-Criteria Analysis and Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tchamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Golden, United States. pp.1019-1026</w:t>
+              <w:t xml:space="preserve">FUSION 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923118v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modeling Framework for Efficacy Assessment and Preventive Maintenance of Torrential Protection Works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleiman Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8310,558 +8323,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplification of Multi-Criteria Decision-Making Using Inter-Criteria Analysis and Belief Functions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">Modélisation UML des systèmes d'information pour la traçabilité des jeux sérieux: application à l'aide à la décision pour les risques d'avalanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vidaud-Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">5th International Conference on Decision Support System Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Madeira, Portugal. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355524v1</w:t>
+                <w:t xml:space="preserve">hal-02609252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to classify malfunctions of steep channel flows justifying building of open check dams or other torrent control works</w:t>
+                <w:t xml:space="preserve">Direct observation of debris flow trapping in the Claret open check dam on June 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IAHR Europe Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.10659</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982588v1</w:t>
+                <w:t xml:space="preserve">hal-01983210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of debris flow trapping in the Claret open check dam on June 2017</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bellot</w:t>
+                <w:t xml:space="preserve">How can (serious) gaming help to trace and improve snow avalanche expertise process? An innovative methodology and application to roads risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vidaud-Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Bel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laigle</w:t>
+                <w:t xml:space="preserve">X. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.10659</w:t>
+              <w:t xml:space="preserve">ISSW 2018 International Snow Science Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983210v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can (serious) gaming help to trace and improve snow avalanche expertise process? An innovative methodology and application to roads risk management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An attempt to classify malfunctions of steep channel flows justifying building of open check dams or other torrent control works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSW 2018 International Snow Science Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IAHR Europe Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-11-2731-1_230-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074320v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing forest influences on torrential hazards and risks: IRSTEA mission within the European H2020 project NAIAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8897,2797 +8897,2797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New MCDM methods under uncertainty applied to integrated natural risks management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing forest influences on torrential hazards and risks: IRSTEA mission within the European H2020 project NAIAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA), 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienna, Austria. pp.2017 - 12155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01586720v1</w:t>
+                <w:t xml:space="preserve">hal-01983223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing forest influences on torrential hazards and risks: IRSTEA mission within the European H2020 project NAIAD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New MCDM methods under uncertainty applied to integrated natural risks management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA), 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983223v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01586720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche quantitative pour élaborer une échelle d’évaluation floue d’un indicateur de stabilité structurale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">Un homme averti en vaut-il toujours deux ? Efficacité de l'information préventive relative aux risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffray Di Ciocco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">A. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nancy, France. 7p</w:t>
+              <w:t xml:space="preserve">20e Congrès de maîtrise des risques et de sûreté de fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01311705v1</w:t>
+                <w:t xml:space="preserve">hal-01541712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les flux d'information dans la prise de décision : application à la gestion des risques torrentiels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">Protection against natural hazards in French mountains: historical analysis of actions and decision contexts in public forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quefféléan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Congress INTERPRAEVENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lucerne, Suisse. 4 p</w:t>
+              <w:t xml:space="preserve">3 rd European Conference on Flood Risk Management Innovation Implementation Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550550v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01320527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’aide à la décision basée sur un raisonnement évidentiel pour évaluer l’efficacité d’un ouvrage torrentiel de stabilisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modeling information quality and traceability in risk management and decision process: application to mountain natural hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vidaud-Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
+              <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems ESREL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605949v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection against natural hazards in French mountains: historical analysis of actions and decision contexts in public forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">Résilience des infrastructures critiques : point de vue sur les approches actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Quefféléan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marco</w:t>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 rd European Conference on Flood Risk Management Innovation Implementation Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. 6p</w:t>
+              <w:t xml:space="preserve">20e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, $\lambda\mu 20$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01320527v1</w:t>
+                <w:t xml:space="preserve">hal-01419882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un homme averti en vaut-il toujours deux ? Efficacité de l'information préventive relative aux risques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+                <w:t xml:space="preserve">Résilience des infrastructures critiques : point de vue sur les approches actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès de maîtrise des risques et de sûreté de fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. 10 p</w:t>
+              <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Mar 2016, Nancy, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541712v1</w:t>
+                <w:t xml:space="preserve">hal-01293697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling information quality and traceability in risk management and decision process: application to mountain natural hazards</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Pinet</w:t>
+                <w:t xml:space="preserve">Evaluation of Efficiency of Torrential Protective Structures With New BF-TOPSIS Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems ESREL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.5</w:t>
+              <w:t xml:space="preserve">19th International Conference on Information Fusion (FUSION 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp.2267-2274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605961v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01353475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des infrastructures critiques : point de vue sur les approches actuelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Simon</w:t>
+                <w:t xml:space="preserve">Modéliser la traçabilité et qualité de l'information dans les processus d'expertise des risques naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vidaud-Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, $\lambda\mu 20$</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Lambda-Mu 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419882v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des infrastructures critiques : point de vue sur les approches actuelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Curt</w:t>
+                <w:t xml:space="preserve">Applying ER-MCDA and BF-TOPSIS to Decide on Effectiveness of Torrent Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Simon</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Belief Functions (BELIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.56-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293697v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01364864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Efficiency of Torrential Protective Structures With New BF-TOPSIS Methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Approche quantitative pour laborer une echelle d'evaluation experte d'un indicateur de stabilite structurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Di Ciocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Information Fusion (FUSION 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp.2267-2274</w:t>
+              <w:t xml:space="preserve">9èmes Journées Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01353475v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la traçabilité et qualité de l'information dans les processus d'expertise des risques naturels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Taking into account protective works in land-use planning for mountain torrential floods: state of the art of the present French practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pinet</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lambda-Mu 20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.5</w:t>
+              <w:t xml:space="preserve">FLOODrisk 2016 - 3rd European Conference on Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605960v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying ER-MCDA and BF-TOPSIS to Decide on Effectiveness of Torrent Protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The BF-TOPSIS Approach for Solving Non-classical MCDM Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hanlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Belief Functions (BELIEF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_6⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference, BELIEF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.75-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01364864v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01364911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche quantitative pour laborer une echelle d'evaluation experte d'un indicateur de stabilite structurale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Combining spatial and thematic uncertainty and sensitivity analysis for mountain natural hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
+              <w:t xml:space="preserve">Spatial Accuracy 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605953v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account protective works in land-use planning for mountain torrential floods: state of the art of the present French practices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Propagating spatial and thematic uncertainties in mountain natural hazard assessment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODrisk 2016 - 3rd European Conference on Flood Risk Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems ESREL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.261-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315374987-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605959v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BF-TOPSIS Approach for Solving Non-classical MCDM Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Deqiang Han</w:t>
+                <w:t xml:space="preserve">From the restoration of French mountainous areas to their global management: historical overview of the Water and Forestry Administration actions in public forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Nepote-Vesino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference, BELIEF 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th INTERPRAEVENT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01364911v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining spatial and thematic uncertainty and sensitivity analysis for mountain natural hazard assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Protection structures against natural hazards: from failure analysis to effectiveness assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Accuracy 2016 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.3</w:t>
+              <w:t xml:space="preserve">13th Congress INTERPRAEVENT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lucerne, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605958v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagating spatial and thematic uncertainties in mountain natural hazard assessment process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Crimier</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of the today French torrents management policy through a historical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems ESREL 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781315374987-9⟩</w:t>
+              <w:t xml:space="preserve">3 rd European Conference on Flood Risk Management Innovation Implementation Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. 12p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160712011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605957v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01320514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the restoration of French mountainous areas to their global management: historical overview of the Water and Forestry Administration actions in public forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Méthode d'aide à la décision basée sur un raisonnement évidentiel pour évaluer l'efficacité d'un ouvrage torrentiel de stabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th INTERPRAEVENT Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland</w:t>
+              <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385441v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01311696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection structures against natural hazards: from failure analysis to effectiveness assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Taking into account protective works in land-use planning for mountain torrential floods: state of the art of French practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Congress INTERPRAEVENT 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3 rd European Conference on Flood Risk Management Innovation Implementation Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160712003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605948v1</w:t>
+                <w:t xml:space="preserve">emse-01317396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'aide à la décision basée sur un raisonnement évidentiel pour évaluer l'efficacité d'un ouvrage torrentiel de stabilisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Méthode d’aide à la décision basée sur un raisonnement évidentiel pour évaluer l’efficacité d’un ouvrage torrentiel de stabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nancy, France. 7p</w:t>
+              <w:t xml:space="preserve">9èmes Journées Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01311696v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the today French torrents management policy through a historical perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Approche quantitative pour élaborer une échelle d’évaluation floue d’un indicateur de stabilité structurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffray Di Ciocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 rd European Conference on Flood Risk Management Innovation Implementation Integration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. 7p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160712011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01320514v1</w:t>
+                <w:t xml:space="preserve">emse-01311705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account protective works in land-use planning for mountain torrential floods: state of the art of French practices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouvet</w:t>
+                <w:t xml:space="preserve">Les flux d'information dans la prise de décision : application à la gestion des risques torrentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 rd European Conference on Flood Risk Management Innovation Implementation Integration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Congress INTERPRAEVENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lucerne, Suisse. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160712003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01317396v1</w:t>
+                <w:t xml:space="preserve">hal-01550550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
@@ -11742,64 +11742,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11841,77 +11841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty propagation for rockfall hazard modelling: comparison of Monte-Carlo propagation method and Hybrid approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems ESREL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.2805-2812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11936,90 +11936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief function theory based decision support methods: application to torrent protection work effectiveness and reliability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems ESREL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.3643-3652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12038,1608 +12038,1608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une analyse intégrée de l’efficacité des ouvrages de protection contre les risques naturels en montagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">Can we trust subjective logic for information fusion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">A. Tchamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Fusion 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Salamanque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01086019v1</w:t>
+                <w:t xml:space="preserve">hal-01070401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we trust subjective logic for information fusion?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">Assessment of risk mitigation measures effectiveness: application to natural risks in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Salamanque, Spain</w:t>
+              <w:t xml:space="preserve">SRA 2014 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Denver,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070401v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01320628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of risk mitigation measures effectiveness: application to natural risks in mountains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Curt</w:t>
+                <w:t xml:space="preserve">Vers une analyse intégrée de l’efficacité des ouvrages de protection contre les risques naturels en montagne: Évaluation économique en complément des volets structurels et fonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRA 2014 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Denver,, United States</w:t>
+              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.61-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01320628v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une analyse intégrée de l’efficacité des ouvrages de protection contre les risques naturels en montagne: Évaluation économique en complément des volets structurels et fonctionnels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Integrated assessment of the efficiency of protection systems against natural hazards in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Lambda Mu 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 10p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605943v1</w:t>
+                <w:t xml:space="preserve">emse-01086023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment of the efficiency of protection systems against natural hazards in mountains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Gestion du risque torrentiel : quelles données pour quels acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Lambda Mu 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19ème Congrès Lambda Mu de l'IMdR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/56108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01086023v1</w:t>
+                <w:t xml:space="preserve">hal-01500573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion du risque torrentiel : quelles données pour quels acteurs ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">Vers une analyse intégrée de l’efficacité des ouvrages de protection contre les risques naturels en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Lambda Mu de l'IMdR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 10 p</w:t>
+              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500573v1</w:t>
+                <w:t xml:space="preserve">emse-01086019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment décider et gérer les risques naturels sans tout savoir ? Formaliser pour décider</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">Méthodologie d'analyse de l'efficacité des ouvrages de protection Application aux risques naturels en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération de Recherche Eccorev «Risques naturels et industriels»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Assises Nationales sur les Risques Naturels 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599525v1</w:t>
+                <w:t xml:space="preserve">emse-00923984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support system based on GIS, multi-criteria decision making methods and structural properties analysis for transport network vulnerability and resilience assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">New approaches for mountains risks integrated management : application to debris-flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Mermet</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Zadonina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Labbé</w:t>
+                <w:t xml:space="preserve">E. Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Conference of the International Society for Integrated Disaster Risk Management (IDRiM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Newcastle, United Kingdom. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605939v1</w:t>
+                <w:t xml:space="preserve">hal-02605937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'analyse de l'efficacité des ouvrages de protection Application aux risques naturels en montagne</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Road network management in the context of natural hazards: a decision-aiding process based on multi-criteria decision making methods and network structural properties analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Zadonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Deschâtres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales sur les Risques Naturels 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Snow Science Workshop (ISSW 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00923984v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approaches for mountains risks integrated management : application to debris-flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Advanced decision-aiding methods for natural risk management in a context of imperfect information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Chojnacki</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Conference of the International Society for Integrated Disaster Risk Management (IDRiM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Newcastle, United Kingdom. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605937v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road network management in the context of natural hazards: a decision-aiding process based on multi-criteria decision making methods and network structural properties analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Why Dempster's fusion rule is not a generalization of Bayes fusion rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Snow Science Workshop (ISSW 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Grenoble, France. pp.95-106</w:t>
+              <w:t xml:space="preserve">16th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605938v1</w:t>
+                <w:t xml:space="preserve">hal-02605934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced decision-aiding methods for natural risk management in a context of imperfect information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Why Dempster’s rule doesn’t behave as Bayes rule with informative priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference of the International Society for Integrated Disaster Risk Management (IDRiM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Newcastle, United Kingdom. pp.95-106</w:t>
+              <w:t xml:space="preserve">2013 IEEE International Symposium on Innovations in Intelligent Systems and Applications (INISTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Albena, Bulgaria. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605936v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Dempster's fusion rule is not a generalization of Bayes fusion rule</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A decision support system based on GIS, multi-criteria decision making methods and structural properties analysis for transport network vulnerability and resilience assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Zadonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey. pp.8</w:t>
+              <w:t xml:space="preserve">4th Conference of the International Society for Integrated Disaster Risk Management (IDRiM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Newcastle, United Kingdom. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605934v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Dempster’s rule doesn’t behave as Bayes rule with informative priors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Comment décider et gérer les risques naturels sans tout savoir ? Formaliser pour décider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Symposium on Innovations in Intelligent Systems and Applications (INISTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Albena, Bulgaria. pp.5</w:t>
+              <w:t xml:space="preserve">Journée Fédération de Recherche Eccorev «Risques naturels et industriels»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605933v1</w:t>
+                <w:t xml:space="preserve">hal-02599525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New belief function based methods for multi-criteria decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13690,51 +13690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigmoidal model for belief function-based electre tri method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Belief Functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.401-408, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13768,51 +13768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Proportional Redistribution Principle for Uncertainty Reduction and BBA Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13898,51 +13898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy-Cautious OWA Approach with Evidential Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13993,51 +13993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft ELECTRE TRI outranking method based on belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14075,51 +14075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of importance of road networks exposed to natural hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14170,103 +14170,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty assessment and integrated approach for risk management in mountains: application to debris-flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kaiber da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Lambda Mu conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14291,90 +14291,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision support tools for natural hazards management under uncertainty: new approaches based on multicriteria decision analysis and evidential reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international conference Interpraevent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.597-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14393,2450 +14393,2450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty in natural hazards numerical modeling: application of an hybrid approach to debris-flows simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Efficiency assessment for torrent protection works: an approach based on safety and reliability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Chojnacki</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international conference Interpraevent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.95-106</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.821-831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605925v1</w:t>
+                <w:t xml:space="preserve">hal-02605929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency assessment for torrent protection works: an approach based on safety and reliability analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Uncertainty in natural hazards numerical modeling: application of an hybrid approach to debris-flows simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Richard</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international conference Interpraevent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.821-831</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605929v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical DSmP transformation for decision-making under uncertainty</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">Hierarchical proportional redistribution for bba approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.275-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29461-7_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720442v1</w:t>
+                <w:t xml:space="preserve">hal-02605963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical proportional redistribution for bba approximation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">Hierarchical DSmP transformation for decision-making under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun-Ga Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Belief Functions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fusion 2012 - 15th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. pp.294-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-29461-7_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02605963v1</w:t>
+                <w:t xml:space="preserve">hal-00720442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information, decisions and experts: the case of natural hazards in mountains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">Efficacité des ouvrages de correction torrentielle : indicateurs basés sur la sûreté de fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-term conference interReg IV program, Paramount and Interreg projects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bolzano, Italy. pp.19</w:t>
+              <w:t xml:space="preserve">XXIXes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tlemcen, Algérie. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596540v1</w:t>
+                <w:t xml:space="preserve">hal-02596433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des ouvrages de correction torrentielle : indicateurs basés sur la sûreté de fonctionnement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Richard</w:t>
+                <w:t xml:space="preserve">De l'information à la décision dans les processus d'expertise des risques naturels en montagne : nécessité et nouvelles modalités de prise en compte de l'incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tlemcen, Algérie. pp.1-10</w:t>
+              <w:t xml:space="preserve">Forum EMICT 2011 - 1er Forum européen du numérique pour les élus de la Montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Seynod, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596433v1</w:t>
+                <w:t xml:space="preserve">hal-02596539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'information à la décision dans les processus d'expertise des risques naturels en montagne : nécessité et nouvelles modalités de prise en compte de l'incertitude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">Introducing new uncertainty theories into decision-aid methods: application to expert assessment of natural risks in mountains and hydraulic dams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum EMICT 2011 - 1er Forum européen du numérique pour les élus de la Montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Seynod, France</w:t>
+              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596539v1</w:t>
+                <w:t xml:space="preserve">hal-00726716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing new uncertainty theories into decision-aid methods: application to expert assessment of natural risks in mountains and hydraulic dams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">Cautious OWA and Evidential Reasoning for decision under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. 2 p</w:t>
+              <w:t xml:space="preserve">14th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Chicago, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726716v1</w:t>
+                <w:t xml:space="preserve">hal-00647164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cautious OWA and Evidential Reasoning for decision under uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">New belief functions based methods for multicriteria decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Chicago, United States. 8 p</w:t>
+              <w:t xml:space="preserve">Euro Working Group – Decision Support Systems Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647164v1</w:t>
+                <w:t xml:space="preserve">hal-00655752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New belief functions based methods for multicriteria decision making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">AHP and uncertainty theories for decision making using the ER-MCDA methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Working Group – Decision Support Systems Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. 14 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Analytic Hierarchy / Network Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Sorrente, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655752v1</w:t>
+                <w:t xml:space="preserve">hal-00655751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AHP and uncertainty theories for decision making using the ER-MCDA methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Evidential Reasoning for Multi-Criteria Analysis based on DSmT-AHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Analytic Hierarchy / Network Process</w:t>
+              <w:t xml:space="preserve">International Symposium on Analytic Hierarchy/Network Process</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Sorrente, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655751v1</w:t>
+                <w:t xml:space="preserve">hal-00655814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Reasoning for Multi-Criteria Analysis based on DSmT-AHP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Uncertainty analysis : application to debris flow hazard quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Analytic Hierarchy/Network Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Sorrente, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655814v1</w:t>
+                <w:t xml:space="preserve">hal-02596385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis : application to debris flow hazard quantification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Information, decisions and experts: the case of natural hazards in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.2</w:t>
+              <w:t xml:space="preserve">Mid-term conference interReg IV program, Paramount and Interreg projects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bolzano, Italy. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596385v1</w:t>
+                <w:t xml:space="preserve">hal-02596540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERTISE, DECISION et INCERTITUDE. Jusqu'où une approche interdisciplinaire est-elle possible dans le cadre de la gestion intégrée des risques naturels en montagne?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">Improving the interoperability and user-friendliness of the French Snow Avalanche Information systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vidaud-Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Deschâtres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie November</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Mylène Bonnefoy-Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque OPDE 2010 INRA Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Internationational snow science workshop 2010 (ISSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Squaw Valley, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819314v1</w:t>
+                <w:t xml:space="preserve">hal-00558288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the interoperability and user-friendliness of the French Snow Avalanche Information systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Expertise, décision et incertitude : jusqu'où une approche interdisciplinaire est-elle possible dans le cadre de la gestion intégrée des risques naturels en montagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Bonnefoy-Demongeot</w:t>
+                <w:t xml:space="preserve">V. November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationational snow science workshop 2010 (ISSW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Squaw Valley, United States. 8 p</w:t>
+              <w:t xml:space="preserve">Conférence Outils Pour Décider Ensemble 2010 (OPDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558288v1</w:t>
+                <w:t xml:space="preserve">hal-00558875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise, décision et incertitude : jusqu'où une approche interdisciplinaire est-elle possible dans le cadre de la gestion intégrée des risques naturels en montagne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Applying new uncertainty related theories and multicriteria decision analysis methods to snow avalanche risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. November</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Outils Pour Décider Ensemble 2010 (OPDE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Montpellier, France. 18 p</w:t>
+              <w:t xml:space="preserve">Internationational snow science workshop 2010 (ISSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Squaw Valley, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558875v1</w:t>
+                <w:t xml:space="preserve">hal-00558291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying new uncertainty related theories and multicriteria decision analysis methods to snow avalanche risk management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Fusion of sources of evidence with different importances and reliabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smarandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationational snow science workshop 2010 (ISSW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Squaw Valley, United States. 8 p</w:t>
+              <w:t xml:space="preserve">BELIEF 2010: Workshop on the Theory of Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Edimbourg, United Kingdom. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558291v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of sources of evidence with different importances and reliabilities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">A two-step fusion process for multi-criteria decision applied to natural hazards in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIEF 2010: Workshop on the Theory of Belief Functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Edimbourg, United Kingdom. 8 p</w:t>
+              <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559233v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-step fusion process for multi-criteria decision applied to natural hazards in mountains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Aide à la décision et fusion d'information pour l'expertise des risques naturels : analyse de l'efficacité des ouvrages de protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 125</w:t>
+              <w:t xml:space="preserve">6èmes journées de la fiabilité des matériaux et des structures (JFMS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471876v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria decision making based on DSmT-AHP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision et fusion d'information pour l'expertise des risques naturels : analyse de l'efficacité des ouvrages de protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analyse multicritères et fusion d'information pour l'expertise et la gestion intégrée des risques naturels en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Richard</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées de la fiabilité des matériaux et des structures (JFMS'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. 21 p</w:t>
+              <w:t xml:space="preserve">Colloque LambdaMu 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, La Rochelle, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558278v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritères et fusion d'information pour l'expertise et la gestion intégrée des risques naturels en montagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Spatial information fusion: application to expert assessment and management of natural risks in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Travaglini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LambdaMu 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, La Rochelle, France. 10 p</w:t>
+              <w:t xml:space="preserve">Spatial Information Fusion SAGEO'10 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558284v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial information fusion: application to expert assessment and management of natural risks in mountains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Dezert</w:t>
+                <w:t xml:space="preserve">Expertise, décision et incertitude dans le cadre de la gestion intégrée des risques naturels en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Travaglini</w:t>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Information Fusion SAGEO'10 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.6</w:t>
+              <w:t xml:space="preserve">OPDE 2010 Aide à la décision et gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594304v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00673543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise, décision et incertitude dans le cadre de la gestion intégrée des risques naturels en montagne</w:t>
+                <w:t xml:space="preserve">EXPERTISE, DECISION et INCERTITUDE. Jusqu'où une approche interdisciplinaire est-elle possible dans le cadre de la gestion intégrée des risques naturels en montagne?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie November</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPDE 2010 Aide à la décision et gouvernance</w:t>
+              <w:t xml:space="preserve">Colloque OPDE 2010 INRA Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00673543v1</w:t>
+                <w:t xml:space="preserve">hal-01819314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d’application aux phénomènes naturels en montagne : risques torrentiels et d’avalanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Les nouvelles théories de l’incertain pour la maîtrise des risques industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Cachan, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16874,51 +16874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d'application aux phénomènes naturels en montagne : risques torrentiels et d'avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles Théories de l'Incertain pour la Maîtrise des Risques Industriels Logique Floue, approches possibilistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16956,90 +16956,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of snow avalanche post-event field investigations : tools, difficulties and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, (États-Unis), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17159,77 +17159,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of snow avalanches post-event field investigations: tools, difficulties and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Telluride - Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17254,51 +17254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il abandonner les plaines inondables en France ? (Un des volets de la) prévention : bâtir et occuper l'espace en fonction des risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFPCN Tempêtes et inondations en Europe du Nord, Paris, 22- 23 septembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17427,51 +17427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul global des barrages de correction torrentielle : prise en compte des interactions sol-structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17522,51 +17522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures des caractéristiques géotechniques des sols grossiers - application aux sols de torrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17643,51 +17643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols grossiers renforcés pour ouvrages en sites instables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17783,51 +17783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et calcul de barrages de correction torrentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mathys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17884,738 +17884,738 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 4 : Synthèse territoriale des risques et stratégies de gestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 6 : Analyse des mesures de prévention. Rapport de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.67</w:t>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538079v1</w:t>
+                <w:t xml:space="preserve">hal-05543912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 0 : Glossaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 5 : Analyse des mesures de protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.26</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537987v1</w:t>
+                <w:t xml:space="preserve">hal-05538096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 6 : Analyse des mesures de prévention. Rapport de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 1 : Analyse des risques directs matériels et humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.31</w:t>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543912v1</w:t>
+                <w:t xml:space="preserve">hal-05538008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 5 : Analyse des mesures de protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module X : Etapes administratives, techniques et suivi de la démarche globale STePRiM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.61</w:t>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538096v1</w:t>
+                <w:t xml:space="preserve">hal-05538131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 1 : Analyse des risques directs matériels et humains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 2 : Analyse des risques indirects et distants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.69</w:t>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538008v1</w:t>
+                <w:t xml:space="preserve">hal-05538045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module X : Etapes administratives, techniques et suivi de la démarche globale STePRiM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 3 : Analyse des risques saisonniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.54</w:t>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538131v1</w:t>
+                <w:t xml:space="preserve">hal-05538063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 2 : Analyse des risques indirects et distants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 8 : Méthodes d’aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.29</w:t>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538045v1</w:t>
+                <w:t xml:space="preserve">hal-05538121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 3 : Analyse des risques saisonniers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 4 : Synthèse territoriale des risques et stratégies de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.38</w:t>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538063v1</w:t>
+                <w:t xml:space="preserve">hal-05538079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 8 : Méthodes d’aide à la décision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Approche territoriale pour la prévention des risques en montagne, Proposition de cadre technique pour l’analyse et la gestion intégrée des risques naturels en montagne, Module 0 : Glossaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.102</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Transition Ecologique, de la Biodiversité et des négociations internationales sur le climat et la nature (DGPR/SRN); ONF/DRN/RTM; UGA/INRAE/IGE. 2026, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538121v1</w:t>
+                <w:t xml:space="preserve">hal-05537987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la vulnérabilité et fragilité des enjeux exposés aux phénomènes naturels : application au bâti dans le contexte torrentiel ; Rapport de Recherche, programme MTE (DGPR/SRNH)2023, pp. 110.</w:t>
               </w:r>
@@ -18689,51 +18689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sous-scénarios de crues et des probabilités conditionnelles associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18867,402 +18867,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAPPORT FINAL DU PROJET ADAMONT IMPACTS DU CHANGEMENT CLIMATIQUE ET ADAPTATION EN TERRITOIRE</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2018</w:t>
+                <w:t xml:space="preserve">Analyse comparative des méthodes dites « multicritère » dans le contexte torrentiel. Rapport de phase 1 : Caractérisation des phénomènes torrentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Commissariat général au développement durable (CGDD); IRSTEA. 2018, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957945v1</w:t>
+                <w:t xml:space="preserve">hal-02132339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement du Büech à La Faurie et à Aspremont: caractérisation des variantes d’aménagement vis à vis de la géomorphologie - Approche par le morphological quality index (MQI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA - Institut national de recherche en sciences et technologies pour l'environnement et l'agriculture, 2 Rue de la Papeterie, 38402 Saint-Martin-d'Hères; Syndicat Mixte de Gestion Intercommunale du Buëch et de ses Affluents (SMIGIBA). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des méthodes dites « multicritère » dans le contexte torrentiel. Rapport de phase 1 : Caractérisation des phénomènes torrentiels</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Commissariat général au développement durable (CGDD); IRSTEA. 2018, pp.46</w:t>
+                <w:t xml:space="preserve">RAPPORT FINAL DU PROJET ADAMONT IMPACTS DU CHANGEMENT CLIMATIQUE ET ADAPTATION EN TERRITOIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé Alphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132339v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on protection works databases used at the Alpine Space level: analysis of contents and state of the art related to protection works effectiveness assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Delvienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19310,51 +19310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de validation de systèmes aide à la décision en contexte incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19464,51 +19464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision support guidelines: methods, procedures and tools developed in PARAmount (WP 7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19530,51 +19530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de conception d'un outil d'aide à la décision pour la détermination des Sites Sensibles Torrentiels (S.S.T.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -19648,51 +19648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cemagref; Université de Savoie; Insa Lyon; Tonello I.C. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19718,51 +19718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention and Information related to Flood Risk Management: Elements of comparison between systems in France, England and Wales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19780,51 +19780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Egravats, Commune du Mont-Dore (63). Evaluation de l'aléa relatif aux coulées de boue, glissements de terrain et éboulements rocheux - Définition et chiffrage de solutions de mise en sécurité pour le lotissement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19898,51 +19898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments d'aide à la programmation des investissements de protection contre les risques naturels et à l'élaboration de plans de prévention des risques (P.P.R.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19950,51 +19950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20038,64 +20038,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Koulinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20126,51 +20126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'ouvrages de correction torrentielle soumis à des poussées de berges - rapport 2ème phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1996, pp.174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20188,51 +20188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'ouvrages de correction torrentielle soumis à des poussées de berges - rapport 1ère phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1994, pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20353,51 +20353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l'incertitude dans l'expertise des risques naturels en montagne par analyse multicritères et fusion d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences et Genie de l'Environnement Ecole des Mines de Saint-Etienne, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20577,90 +20577,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion préventive des risques naturels : Evaluation de l’efficacité de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20809,51 +20809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appendix to the paper entitled: Soft ELECTRE TRI outranking method based on belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21053,51 +21053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chahrour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109875" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nasr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107524" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidaud-Barral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISMD.2020040101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Bokhove" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kelmanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030652" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01982080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.10.040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bokhove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kelmanson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3507" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383125v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jonas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza-Morel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Arlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.08" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Gunn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zorrilla-Miras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Der Keur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11226212" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-1201-2018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608553v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tourment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201812161" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourhand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.09" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927827v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927806v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13166" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forestier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tacnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3967" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373026v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grangeat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lap&#233;bie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.03" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00995011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9501-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet Rambaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.06" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.20" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-232X(01)00052-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6RDNWF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flavigny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2001.9692713" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Aboura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581572v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deymier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelmanson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48683-8_5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Basco-Carrera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van Cauwenbergh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskedar T Gebremedhin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gnonlonfin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02094823v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_15" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408853v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Han" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408815v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupouy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dezert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b19094" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-479" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01122751v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smarandache Florentin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.gallup.unm.edu/eBooks-otherformats.htm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601162v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghariani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596491v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410505v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batton-Hubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smarandache" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590485v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacroix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410653v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lally" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gigot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P4074-cd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293163v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P8986-cd" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292899v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.65" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/2808748" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245183v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767911v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S21-05-576-cd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456723v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ousset" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laouiti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Tacnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456684v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tacnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758724v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/503700" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523389v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03362344v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450061v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_670-cd" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262677v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605705" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007675v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tchamova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION45008.2020.9190347" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462749v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Folleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vinuesa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029180v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609252v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320794v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleiman Hariri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/23760" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321266v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923118v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318144v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0327-cd" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982588v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_230-cd" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983210v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074320v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pasquier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escande" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606331v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01586720v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995325" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311705v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Di Ciocco" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550550v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320527v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419882v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293697v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353475v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605960v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364864v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605953v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Ciocco" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605959v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouvet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364911v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hanlin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupouy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605957v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315374987-9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385441v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nepote-Vesino" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605948v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311696v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320514v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160712011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01317396v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160712003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605945v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605944v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086019v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01070401v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchamova" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Han" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320628v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605943v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086023v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56108" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500573v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599525v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605939v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zadonina" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00923984v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605937v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chojnacki" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605938v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humbert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605936v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605934v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605933v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605930v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605920v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_47" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun-Ga Liu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2012.6357962" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720424v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongzhao Han" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720404v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605932v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsakun Maneerat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605931v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiber da Silva" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605928v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605925v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605929v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720442v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605963v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_32" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596540v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596433v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596539v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726716v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647164v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655752v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655751v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655814v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596385v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819314v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558288v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558875v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. November" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558291v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559233v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471876v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471855v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Smarandache" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558278v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558284v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594304v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Travaglini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673543v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596538v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358581v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411268v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burnett" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411259v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409767v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escande" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584056v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580950v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Flavigny" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2001095055" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579306v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cheruy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579309v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathieu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578955v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576324v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deymier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538079v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537987v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543912v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538096v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538008v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538131v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538045v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538063v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538121v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682619v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985981v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132546v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395987v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132339v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605941v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Michaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Delvienne" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915126v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639896v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605927v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596394v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809538v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Tacnet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet&#8208;rambaud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584054v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584073v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depinois" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581191v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzit" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brochot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579304v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tannou" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koulinski" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577026v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577027v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00771692v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009EMSE0038" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02592979v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983244v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokhove" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kelmanson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kent" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605453v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866215v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778159v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chahrour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109875" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nasr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107524" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidaud-Barral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISMD.2020040101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Bokhove" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kelmanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030652" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bokhove" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kelmanson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3507" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jonas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza-Morel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Arlot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.08" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Gunn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zorrilla-Miras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Der Keur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11226212" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01982080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.10.040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tourment" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201812161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourhand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.09" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.11" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.10" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13166" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forestier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018047" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067490v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-1201-2018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tacnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3967" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373157v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.16" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grangeat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lap&#233;bie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.03" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00995011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9501-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet Rambaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.06" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.20" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-232X(01)00052-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6RDNWF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flavigny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2001.9692713" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Aboura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581572v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deymier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelmanson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48683-8_5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Basco-Carrera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van Cauwenbergh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskedar T Gebremedhin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gnonlonfin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02094823v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_15" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408853v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Han" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408815v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupouy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dezert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b19094" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-479" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01122751v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smarandache Florentin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.gallup.unm.edu/eBooks-otherformats.htm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601162v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghariani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596491v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batton-Hubert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smarandache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410505v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590485v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacroix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410653v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lally" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gigot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P4074-cd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293163v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P8986-cd" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292899v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.65" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/2808748" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245183v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767911v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S21-05-576-cd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456723v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ousset" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laouiti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Tacnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758724v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/503700" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456684v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tacnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03362344v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450061v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_670-cd" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262677v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605705" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462749v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Folleau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vinuesa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029180v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tchamova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION45008.2020.9190347" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320794v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleiman Hariri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/23760" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923118v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355524v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318144v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0327-cd" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609252v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983210v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074320v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pasquier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escande" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982588v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_230-cd" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606331v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01586720v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995325" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541712v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320527v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605961v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419882v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293697v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353475v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605960v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364864v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605953v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Ciocco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605959v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouvet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364911v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hanlin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605958v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupouy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605957v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315374987-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385441v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nepote-Vesino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605948v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320514v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160712011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311696v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01317396v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160712003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605949v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311705v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Di Ciocco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550550v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605945v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605944v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01070401v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchamova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Han" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320628v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605943v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56108" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500573v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086019v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00923984v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605937v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chojnacki" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605938v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zadonina" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humbert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605936v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605934v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605933v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605939v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599525v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605930v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605920v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_47" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun-Ga Liu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2012.6357962" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720424v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongzhao Han" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720404v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605932v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsakun Maneerat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605931v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiber da Silva" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605928v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605925v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605963v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_32" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720442v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596433v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596539v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726716v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647164v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655752v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655751v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655814v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596385v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596540v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558288v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558875v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. November" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558291v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471876v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558278v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471855v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Smarandache" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558284v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594304v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Travaglini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673543v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819314v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596538v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358581v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411268v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burnett" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411259v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409767v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escande" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584056v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580950v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Flavigny" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2001095055" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579306v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cheruy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579309v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathieu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578955v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576324v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deymier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543912v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538096v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538008v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538131v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538045v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538063v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538121v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538079v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537987v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682619v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ousset" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985981v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132546v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132339v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395987v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605941v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Michaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Delvienne" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915126v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639896v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605927v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596394v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809538v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Tacnet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet&#8208;rambaud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584054v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584073v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depinois" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581191v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzit" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brochot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579304v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tannou" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koulinski" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577026v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577027v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00771692v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009EMSE0038" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02592979v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983244v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokhove" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kelmanson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kent" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605453v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866215v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778159v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>