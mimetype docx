--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Touzard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">    Directeur de Recherche INRAE         Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCE PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-auj…	Directeur de recherche INRAE, UMR Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Processus et systèmes d’innovation dans l’agriculture et l’agroalimentaire  -  Innovation et adaptation au changement climatique pour la viticulture, l’agriculture  -  Méthodes participatives/prospectives d’accompagnement de l’innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">     Directeur de l’UMR Innovation 2019-2024     Directeur Adjoint de l’UMR Innovation 2016-2019     Co-animateur équipe SIRA (Système d’Innovation et de Recherche Agricole) 2014-2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-2011	Chargé de recherche INRA, Unité SAD LECSA, puis UMR Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovations et stratégies des coopératives viticoles, agricoles  -  Systèmes agro-alimentaires territorialisés et indications géographiques	 -  Transitions agricoles et développement régional</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">       Co-animateur équipe MARQUALTER (Marchés-Qualités-Territoires) 2006-2014       Animateur équipe ACTIV (Action Collective,Territoire, Innovation en Viticulture) 2000-2005       Animateur programme Inra DADP puis PSDR Languedoc-Roussilon 1995-2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-93	Allocataire de recherche ENSA Montpellier (bourse de thèse DGER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Approches sectorielles et territoriales de la Théorie de la Régulation  -  Analyse rétrospective et prospective pour l'agriculture du Languedoc-Roussillon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989	Ingénieur CIRAD, CDD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse des cycles du cacao depuis la colonisation espagnole (histoire économique). 6 mois, Mission Guatemala, rédaction ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987-88 Enseignant-chercheur économie agricole, Université Centro-Américaine, El Salvador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011	HDR en économie, Ecole Doctorale Economie Gestion, Université MontpellierInnovations et systèmes agroalimentaires : apports d’une confrontation de l’économie institutionnelle aux terrains de la reconversion viticole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 	Doctorat en économie agricole et agroalimentaire, ENSA MontpellierCrises sectorielles et dynamiques régionales : les recompositions de l'agriculture en Languedoc-Roussillon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987	Ingénieur en Agronomie Tropicale, ESAT / CNEARC Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986	Ingénieur Agronome ENSA Rennes, spécialisation économie agricole (ENSAM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981	Baccalauréat C, mention Bien, Lycée David d'Angers, Angers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1980	Premier prix du Concours Général de Géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRINCIPAUX PROJETS DE RECHERCHE EN COORDINATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2025-2028). Université Montpellier, (Pôle AEB) Crises et transition agroécologique de systèmes agricoles en Méditerranée, avec S. de Tourdonnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWITCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-26). Projet européen Horizon Farm2Fork (20 partenaires, 8 pays): Switching European food systems for a just, healthy and sustainable dietary transition through innovation. Coordination France et WP2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TETRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Inrae-Région Occitanie (2021-27). Recherches en partenariat sur les transitions agricoles et alimentaires en Occitanie (4 projets). Responsable scientifique avec M.-B. Magrini.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACCAVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012-16) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACCAVE2.21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019-21). MP Inrae ACCAF (100 chercheurs, 25 unités)Impact du changement climatique et adaptation dans le secteur vigne et vin. Coordination avec N. Ollat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENOMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021-23). Projet européen IEV CTF Méditerranée (France, Italie, Tunisie, Liban) : innovations vertes dans les vignobles des zones protégées de la Méditerranée. Coordination France et WP3 avec P. Garin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDCLIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019-22) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2018-19). Projets européens EIT Climate KIC : écosystèmes d’innovation pour l’adaptation de la viticulture méditerranéenne au changement climatique. Responsable scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAMUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012-15). Projet européen FP7 KBBE (11 pays) : Global and Local Food supply chains assessment in Europe, coordination France et WP2 avec D. Barjolle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRODDIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2006-09) ANR. Promotion du développement durable par les IG. Coordination avec F. Casabianca.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme et projets </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DADP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1995-99) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2000-05) Languedoc-Roussillon. Coordination</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**AUTRES RESPONSABILITES SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau de Recherche sur l’Innovation (RRI). Vice-président (2014-2017), puis membre du directoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau d’Etude Changement Climatique Occitanie (RECO). Resp. groupe agroécosystèmes avec P. Debaeke</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la cellule d’animation INRAE ACCAF puis CLIMAE, comité exécutif Institut DigitAg (2016…), bureau Vine & Wine sciences Montpellier Univ. (2018-23), conseils scientifiques école doctorale EDEG (2013...), Chaire Unesco Alimentation du monde (2020...), Fondation Carasso, département SAD (élu CSD 2016-19).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-organisation de colloques : Forum de l’innovation (2023, 21, 17, 12), Symposium international CLIMWINE (2016), Congrès International Resillience (2014), SFER (2021, 2018, 2014, 2008), SYAL (2012, 2006, 2002)**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer, négocier anticiper… pour innover autour de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026/1 (79), pp.205-210. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.079.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l’eau : défi majeur pour l’humanité, nouvel enjeu de recherche sur l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026/1 (79), pp.5-28. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.079.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About : Frédéric Goulet, Dominique Vinck (eds) (2023), Doing Without, Doing With Less: New Horizons for Innovation Studies , Cheltenham, UK, Edward Elgar Publishing, 332 p., https://​doi​.org/​10​.4337/​9781803925554</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/2 (44), pp.239-243. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.044.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield gap: identification of environmental limitations by soil and climate zoning in the region of Languedoc-Roussillon (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.360-378. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet, Patrick Caron, Bernard Hubert, Pierre-Benoit Joly (2022), Sciences, techniques et agricultures : gouverner pour transformer, Paris, Presse des Mines, 319 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/1 (70), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.070.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caves-coopératives dans le processus de numérisation de l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Développement Coopératif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vins d’appellation vont-ils disparaître ou renaître avec le changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu’où reconcevoir la bio pour faire face au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VitisBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the pressure of demand for pastureland impact local farming systems? Developments and evidence from South-East Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noblesses et Ordres militaires. Réseaux, familles, pouvoirs, 104, pp.263-275. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.16006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du numérique : quelles perspectives pour l’agriculture biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et irrigation : les labels pour inciter et garantir un bon usage de l’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de rôle prospectif et participatif comme sensibilisation à une approche collective de l’adaptation au changement climatique pour la filière vigne et vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les coopératives dans l’écologisation et la numérisation de l’agriculture ? L’exemple de la viticulture en Occitanie (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Macaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/4 (366), pp.33-49. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.366.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do an innovation system and cleaner technological regime affect the decision-making process of climate change adaptation? Evidence from wine producers in three wine clusters in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 315, pp.128218. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.128218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions de la profession au ministre pour se préparer au changement climatique : quels apports de la recherche à la stratégie présentée par la profession ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 307, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production locaux et gestion des ressources pastorales en Albanie. Entre stratégies d’acteurs et évolutions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gontard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, 11 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment adapter le vignoble au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 mars 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires : un nouveau paradigme du développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Systèmes alimentaires / Food Systems 2021, n° 6, 2021 (6), pp.321-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration et partage d’expérience à l’échelle méditerranéenne : un levier-clé de l’adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Reynders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How digitalisation interacts with ecologisation? Perspectives from actors of the French Agricultural Innovation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86, pp.599-610. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des vignobles français face au changement climatique : simulations climatiques et prospective participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202118003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation en agronomie, quelle mise en perspective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière Vigne et Vin face au changement climatique : enseignements d’un forum de prospective pour le Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (255), pp.83-89. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective et science participative pour le secteur vitivinicole face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 297, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche et la filière vigne et vin travaillent conjointement pour relever le défi du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using foresight exercise to design adaptation policy to climate change: The case of the French wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.03020. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20191203020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.01020. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social construction of quality in agri-food localized systems (SYAL): the case of the Montpeyroux wine arrangement, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.275-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, enjeux agricoles et défis alimentaires [Interview]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOND'Alim 2030 Panorama prospectif de la mondialisation des systèmes alimentaires. France – Ministère de l’Agriculture, de l’Agroalimentaire et de la Forêt, Centre d’études et de prospective, Paris, La Documentation française, 2017, 232 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.295-297. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07196-9.p.0295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenging issue of climate change for sustainable grape and wine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.59-60. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the sustainability of local and global food products in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 (Online first), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical indications, public goods, and sustainable development: the roles of actors' strategies and public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marescotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2015.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover face au changement climatique [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (3), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.054.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations and solutions for climate change [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (24), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistences et transitions dans l’agriculture [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (18), pp.23-30. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes alimentaires dans les débats science-société : compte rendu des &amp;quot;Premières rencontres de l’alimentation durable&amp;quot; (Paris, Institut Pasteur, le 8 novembre 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.215-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique : l'intérêt d'une démarche prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 7, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20160703015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are local food chains more sustainable than global food chains? Considerations for assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf van Broekhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (5), 27 p. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su8050449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vignoble français à l'épreuve du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 513-514, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de prospective sur l'adaptation de la viticulture au changement climatique : quelles séries d'événements pourraient favoriser différentes stratégies d'adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 7, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20160703016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClimWine2016 : les enjeux du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1133, pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la diversité des systèmes alimentaires pour repenser leur coexistence dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and adaptations: new challenges for the wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wine Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 11 (1), pp.139-149. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jwe.2016.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is local or global about wine? An attempt to objectivize a social construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maffezzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (5), 20 p. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su8050417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépages résistants à l'oïdium et au mildiou en Languedoc-Roussillon : une piste prometteuse pour une viticulture durable encore entourée de controverses et d'incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (1), pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, innovation et compétitivité des vignobles français : une analyse par les institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.69-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation theory and transformation of agriculture: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignes résistantes à l'oïdium et au mildiou : promesses et controverses en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66, pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress hydrique et adaptation au changement climatique pour la viticulture et l’œnologie : le projet LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (07), pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs de la viticulture française se jouent aussi à COP21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des trajectoires d’innovation pour la sécurisation alimentaire des pays du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique en agronomie viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Neethling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Changement climatique et agriculture : comprendre et anticiper, ici et ailleurs., 5 (1), pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construção da qualidade em sistemas agroalimentares localizados (Sial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Politica Agricola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXIV (3), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation systems and knowledge communities in the agriculture and agrifood sector: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Triomphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (17), pp.117-142. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.017.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel développement des cépages résistants ? Éléments de réflexion tirés du projet Panoramix (INRA SMaCH 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso-Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Cristerna-Ragasol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 157S, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture and adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding local agri-food systems through advice network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (1), pp.19-32. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-013-9446-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’innovation et communautés de connaissances dans le secteur agricole et agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Triomphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/1 (43), pp.13-38. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.043.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture, vingt ans après&amp;quot; : bilan et perspectives des approches régulationnistes de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (10), pp.1689-1693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sectorielle, reconfiguration des mésosystèmes [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/1 (43), pp.5-11. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.043.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress hydrique et adaptation au changement climatique pour la viticulture et l'oenologie : le projet LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.131-141. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/0s3q-8a39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts and adaptation to climate change: new challenges for the French wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité des systèmes alimentaires : un atout pour la sécurité alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.14840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term adaptation to climate change in viticulture and enology : the Laccave project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Giec confirme les scénarios les plus difficiles pour la viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Galbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 201, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos : Guy Faure, Emilie Coudel, Christophe Soulard, Hubert Devautour et Bernard Hubert, 2012, Apprendre à innover dans un monde incertain : concevoir les futurs de l’agriculture et de l’alimentation, Paris, Quae et Wageningen Academic Publisher, 234 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/2 (41), pp.207-209. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.041.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why climate change will not dramatically decrease viticultural suitability in main wine-producing areas by 2050.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans R. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (33), pp.E3051-E3052. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1307927110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation à long terme au changement climatique pour la viticulture et l’œnologie : un programme de recherche sur les vignobles français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e técnica vitivinicola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.288-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation alimentaire et innovations dans l’agriculture et l’agroalimentaire : vers un nouvel agenda de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (5), pp.293-301. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2012.0577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'innovation et systèmes agroalimentaires : enseignements de l'école d'été 2012 du Réseau de recherche sur l'innovation (RRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.2139-2143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos : Joshua S. Graff Zivin, Jeffrey M. Perloff (eds), 2012, The Intended and Unintended Effect of US Agricultural and Biotechnology Policies, National Bureau of Economic Research, Chicago University Press, 298 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/3 (39), pp.235-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux professionnels : facteur clé pour l'innovation dans le secteur vitivinicole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 249, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caves coopératives dans la transformation du vignoble languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperatives as a tool for sustainable development : the case of beekeeper cooperatives in Mexico and Guatemala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vandame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 313, pp.36-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la Régulation et transformations agroalimentaires actuelles : Perspectives ouvertes par l'ouvrage de Catherine Laurent et Christian du Tertre « secteurs et territoires dans les régulations émergentes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, AG (31), pp.1923-1934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l'innovation dans un Système agroalimentaire localisé : construction interdisciplinaire en Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.526-531. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2008.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives vinicoles : une analyse comparée à l'échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 81 (929-931), pp.381-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes agroalimentaires localisés (SYAL) : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Muchnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.1465-1484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'entrepreneurs et innovations dans un cluster : une approche par les relations de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.1485-1506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languedoc-Roussillon : la grande transformation d'un vignoble de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroLigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languedoc-Roussillon : la grande transformation d'un vignoble de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurovin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.68-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement 2001 des caves coopératives : diversité des stratégies et des résultats économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste. Languedoc-Roussillon. Le Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et solidarité dans les coopératives viticoles : des enjeux communs en Afrique du Sud et en Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 285, pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheurs et viticulteurs partenaires pour l'innovation : interactions, institutions, et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9, (3), pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives vinicoles de l'Hérault : mutations de 1988 à 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste. Languedoc-Roussillon. Le Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, sp, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité du vin et prix du raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.19-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de l'organisation coopérative à travers l'évolution de ses règles. La rémunération de la vendange dans les caves coopératives du Midi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 280, pp.36-50. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1023667ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinations locales, innovation et régulation : l'exemple de la transition &amp;quot;vin de masse&amp;quot; - &amp;quot;vin de qualité&amp;quot; en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3, pp.589-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives vinicoles de l'Hérault : les mutations de 1988 à 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste. Languedoc-Roussillon. Le Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l'agriculture à l'emploi régional : questions de méthodes et application au Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Emploi agricole, emploi rural. Continuités, ruptures, innovations (253), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoru.1999.5118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rémunération des apports de raisin dans les caves coopératives : comprendre les règles et les enjeux de la rémunération différenciée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux décennies de transformation viticole en Languedoc-Roussillon : de la production de masse à une viticulture plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.26-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restructuration des coopératives vinicoles en Languedoc-Roussillon : du modèle communal à la diversité des adaptations actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 44 (176), pp.73-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retrait viticole et les conditions de la diversification agricole en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 41 (163), pp.45-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, pp.266, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.282, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agropolis International, 21, 75 p., 2015, Dossiers - Agropolis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caves coopératives en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gavignaud-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vayssettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inventaire Général - Région Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieux Dits, 255 p., 2010, 978-2-914528-80-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information économique et stratégie sectorielle régionale : comment concevoir un observatoire des vins en Languedoc Roussillon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Sidlovits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'economie coloniale du cacao en Amerique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, 95 p., 1993, 2-87614-134-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour l'offre viticole en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les acteurs du monde agricole pour l’adaptation au changement climatique : enjeux, postures, approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouanel Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke; Nina Graveline; Barbara Lacor; Sylvain Pellerin; David Renaudeau; Eric Sauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-335, 2025, Synthèses, 978-2-7592-4011-1. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing knowledge for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.166-179, 2025, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory foresight approach and national strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.213-224, 2025, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un cadre d’analyse et d’action pour l’adaptation de l’agriculture au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke; Nina Graveline; Barbara Lacor; Sylvain Pellerin; David Renaudeau; Eric Sauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-260, 2025, 978-2-7792-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective participative et stratégie nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.231-242, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des « écosystèmes d’adaptation » pour accompagner la viti-culture française face à la crise climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie ; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and training, factors of competitiveness and adaptation: The Montpellier vine and wine cluster case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-220, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394302208.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.13-22, 2024, 9782759237968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.243-248, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting French viticulture through the creation of &amp;quot;adaptation ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.156-165, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.13-23, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des &amp;quot;écosystèmes d'adaptation&amp;quot; pour accompagner la viticulture française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.169-179, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casadella, Vanessa; Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique des crises économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.83-89, 2024, Magna Carta, 9782304056280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire émerger l'action climatique à l'échelle locale : l'exemple des climathons viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.195-216, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting climate action at local level : the example of winegrowing climathons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.180-199, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des connaissances pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.180-194, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Conclusion: toward adaptative co-management of winegrowing areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.225-230, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et formation, facteurs de compétitivité et d’adaptation : le cas du cluster vigne-vin de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.217- 235, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte rouge sur le climat : il faut se mobiliser, innover, se transformer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uzunidis, Dimitri; Adatto, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catastrophes majeures au XXIème siècle : santé, environnement, alimentation, guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.95-101, 2023, 9782304054194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour se nourrir au temps du coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adatto, Laurent; Uzunidis; Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise pandémique : dangers et opportunités d’innovations, itinérances en période trouble (2020-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le manuscrit, 308 p., 2022, 978-2-304-05254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vignoble français face au changement climatique : l'élaboration d’une stratégie d’adaptation à partir de scénarios de prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-76, 2021, Agriculture, Science des aliments et nutrition, 9781784057237. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119777434.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique pour la vigne et le vin : une approche interdisciplinaire et participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de prospective pour construire des stratégies d’adaptation à l’échelle régionale et nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des démarches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécosystèmes : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french vineyard in the face of climate change: Developing an adaptation strategy based on prospective scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-45, 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation theory and transformation of agriculture: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allaire, Gilles; Daviron, Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 294 p., 2019, Critical Food Studies, 978-0-815-38161-7 978-1-351-21004-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El proyecto LACCAVE. Adaptación del sector vitivinícola francés al cambio climático</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COMPES, R.; SOTES, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El sector vitivinícola frente al desafío del cambio climático</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cajamar, pp.65-90, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the TATA-BOX to raise new questions on agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergez, Jacques-Eric; Audouin, Elise; Therond, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5 978-3-030-01953-2. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : renouveler les regards sur l’innovation dans les systèmes agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of innovation and its uses in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riz de Camargue: la construction fragile mais prometteuse de filières de qualité et d’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation agricole et agroalimentaire au XXIe siècle : maintien, effacement ou renouvellement de ses spécificités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural and agrifood innovation in the 21st century: maintaining, erasing or reshaping its specificities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de l’innovation et de ses usages dans l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: reviving perspectives on innovation in agriculture and food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes alimentaires territorialisés face aux enjeux de sécurité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécurité alimentaire mondiale : état des lieux et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 312 p., 2017, 978-2-343-12593-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From scenarios to pathways: lessons from a foresight study on the French wine industry under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OLLAT, Nathalie; GARCIA DE CORTAZAR-ATAURI, Iñaki; TOUZARD, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigne et Vin Publications internationales, pp.253-262, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroalimentaire: les voies contrastées de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand manger fait société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 136 p., 2017, Les nouveaux rendez-vous d'Archimède, 978-2-7574-1641-9 978-2-7574-1700-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la régulation et transformations de l’agriculture : nouveaux enjeux, nouvelles perspectives de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations agricoles et agroalimentaires : entre écologie et capitalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 429 p., 2017, Synthèses (Quae), 978-2-7592-2614-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et confrontation de modèles de production et d’échange au sein des systèmes alimentaires : vers une convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 183 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes d’adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Neethling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 444 p., 2014, 978-2-7430-1575.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches sectorielles de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes d'économie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Peter Lang, pp.514, 2014, Business and Innovation, 978-2-87574-138-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food system sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 312 p., 2013, 978-1-407-03646-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2011, Matière à Débattre - Décider, 978-2-7592-1671-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives sont-elles des entreprises du développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les développements durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP - Centre Régional de Documentation Pédagogique de l'Académie de Montpellier, 208 p., 2011, Questions Ouvertes, 978-2-86626-409-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle des labels de qualité dans l'agroalimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les développements durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP - Centre Régional de Documentation Pédagogique de l'Académie de Montpellier, 208 p., 2011, Questions Ouvertes, 978-2-86626-409-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage territorial et construction de règles dans des coopératives viticoles du Midi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des Syal : Techniques, vivres et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2010, Update Sciences and Technologies, 978-2-7592-0500-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caves coopératives : l'affirmation d'un patrimoine régional pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Conseil Régional Du Languedoc Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caves : Coopératives en Languedoc Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lieux Dits, 255 p., 2010, 978-2-914-528-80-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics in French wine cooperatives : part of a social movement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creating food futures : trade, ethics and the environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gower Applied Business Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Management - Reihe Corporate Social Responsiblity, 978-0-7546-4907-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks, innovation and performance : evidence from a cluster of wine cooperatives (Languedoc, South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Stofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical markets and cooperatives hierarchies : the role of cooperatives in the agri-food industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-1-4020-4072-6 978-1-4020-5543-0. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-5543-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de ressources territoriales et construction de la qualité. Les routes des vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandecandelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et changements socio-économiques dans les mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2005, 2-7380-1183-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et solidarité dans les coopératives viticoles : Afrique du Sud et Languedoc, des enjeux communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coopératives entre territoires et mondialisation : les entretiens de Maraussan 14 et 15 décembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, 391 p., 2003, Cahiers de l'Economie Sociale, 978-2-7475-5123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Maraussan 1904 à Maraussan 2001 : coopératives, territoires et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Draperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coopératives entre territoires et mondialisation : les entretiens de Maraussan 14 et 15 décembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, 391 p., 2003, Cahiers de l'Economie Sociale, 978-2-7475-5123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rémunération différenciée du raisin dans les coopératives du Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coopératives entre territoires et mondialisation : les entretiens de Maraussan 14 et 15 décembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, 391 p., 2003, Cahiers de l'Economie Sociale, 978-2-7475-5123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité du vin et prix du raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes agroalimentaires localisés : Terroirs, savoirs faire, innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, INRA, 216 p., 2001, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-1015-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production systems and agricultural policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on agricultural systems : accomplishments, perspectives and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, 2000, 1-56072-826-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation sectorielle, dynamique régionale et transformation d'un système productif localisé : exemple de la viticulture languedocienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allaire, Gilles; Boyer, Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture : lectures conventionnalistes et régulationnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions; Economica, 444 p., 1995, 2-7380-0566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations pour une gestion concertée et durable de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026/1 (79), 222 p., 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : potentiel d'innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017/3 (54), 248 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change: innovation challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (24), 202 p., 2017, Climate Change - Innovation Challenges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment construire des stratégies d'adaptation pour l'agriculture ? Enseignements des recherches sur la vigne et le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre avec le climat qui change : enjeux et perspectives de l'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viticulture face au changement climatique : quels impacts, quelles solutions ? Quels scénarios pour la Corse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corsica Pruspettiva 2050 "Adaptation au changement climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée de Corse; INRAE, Jan 2024, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements et perspectives du projet LACCAVE et de l’ouvrage Vigne, vin et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires du Métaprogramme CLIMAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la viticulture face au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat sur la viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solidarité Paysans du Gard, Mar 2024, Anduze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, la vigne, le changement climatique : enseignements des projets LACCAVE et TALANOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SMMAR; Domaine Fabre, May 2024, Luc sur Orbieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de solidarité viticole : héritage et avenir des caves coopératives du Roussillon (et du Languedoc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de la fédération des caves coopératives du Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des caves coopératives du Roussillon, Nov 2024, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du changement climatique pour la viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Webinaire Parlons Foncier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAFER Occitanie, Apr 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une analyse multi-échelle des &amp;quot;city-region food systems&amp;quot; en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les approches Systèmes pour l’alimentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE DS Alimentation, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vitivinicole française face au changement climatique (partie 1) : une stratégie nationale fondée sur une approche prospective et participative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/HjtJ9pgt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier production et performances environnementales en viticulture. Enseignements d’une journée de dialogue scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viticulture face au changement climatique. Quel avenir pour les vins de terroir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers la durabilité viti-œnologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet OENOMED; École supérieure d'ingénieurs d'agronomie méditerranéenne; Union vinicole du Liban; Réserve de la biosphère du Shouf, Jul 2023, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield big-data for soil and climate zoning. A case study in Languedoc-Roussillon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation internationale de la vigne et du vin (OIV), Jun 2023, Cadix, Spain. pp.01043, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20236801043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion de la journée &amp;quot;Eau et viticulture, la Méditerranée aux avant-postes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et viticulture, la Méditerranée aux avant-postes ? Enjeux et stratégies dans un contexte de changements climatiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d’entreprises vigne et vin; Chaire partenariale Eau, Agriculture et Changement climatique, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indications Géographiques et adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes officiels d'identification de la qualité et de l'origine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INAO; INRAE, Sep 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, la vigne, le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'eau à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences et Lettres de Montpellier, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur l’adaptation au changement climatique questionnent l’innovation et la gestion de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2023 : Innover pour une gestion concertée et durable de l’eau, quelles contributions des sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary and economics based approach to support adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanoa water Kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Talanoa, Jun 2022, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives face aux enjeux d’écologisation et de numérisation dans l’agriculture : l’exemple des caves coopératives en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital: a source of convergence or divergence between organic and conventional farming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global overview on adaptive strategy to climate change of the wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUSE, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation pour impulser l'action climatique à l'échelle locale : retour sur les climathons viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser, construire et valoriser les méthodes participatives favorisant l'innovation pour la transformation des systèmes agricoles et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Innovation, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical Indication challenged by climate change. No future or new morning? Lessons from the French Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Perspectives on Geographical Indications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement [Cirad], Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging successfully in the science-policy interface: the case of adaptation to climate change across the wine industry in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. TAP Partners Assembly: side event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; Agrinatura; DeSIRA-Lift, Nov 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de recherche liés aux systèmes agroalimentaires face à la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI Réseau de Recherche sur l'Innovation, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver et valoriser les patrimoines des territoires de la Méditerranée : enjeu pour le développement durable de la viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de presse de lancement du projet OENOMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Tunisienne de l'industrie, du commerce et de l'artisanat, May 2021, Online, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards solutions for adaptation to climate change in the wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - international webinar: Innovations towards sustainable viticulture and enology in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUSE Montpellier Université d'Excellence, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pandémie (à la guerre ) : comment les systèmes agricoles et alimentaires résistent, innovent, se transforment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles responsabilités et réponses des systèmes alimentaires dans la crise sanitaire COVID-19 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Innovation, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De LACCAVE à LACCAVE2.21 : bilan des travaux sur 10 ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet LACCAVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrae, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de rôle prospectif et participatif comme sensibilisation à une approche collective de l’adaptation au changement climatique pour la filière vigne et vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable dans la formation et les activités d’ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ingenium, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et engagement de la recherche agronomique dans l’accompagnement de stratégies d’innovation responsables : l’exemple du projet LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI), Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du dérèglement climatique pour les vignobles et les vins français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres digitales des Vignerons engagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vignerons engagés, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières orientations pour construire ensemble TETRAE Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des solutions pour l’adaptation au changement climatique dans la viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique : enjeux, impacts, solutions coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Coopération Agricole; Agri-Adapt; Solagro, Oct 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie et Bioéconomie territoriale : nouvelles perspectives pour intégrer l’agriculture et l’élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gala Innovation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI), Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et services, quelles nouvelles perspectives de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée innovation 2019 : innovation et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI Réseau de Recherche sur l'Innovation, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi pourrait ressembler la filière vigne et vin française en 2050 ? Une mobilisation concertée pour répondre à cet enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres du Clos-Vougeot - Fluctuations climatiques et vignobles, du Néolithique à l'actuel : impacts, résilience et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco "Culture et Traditions du Vin", Oct 2019, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How will the French wine industry adapt to climate change ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French / South African workshop on future of wine industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stellenbosch University, Apr 2019, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to develop strategies of adaptation to climate change based on a foresight exercise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. GiESCO International Meeting: a multidisciplinary vision towards sustainable viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GIESCO), Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in and between food systems: key factor for sustainable and healthy food ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Forum Innovation : Innovation for Health, innovation for life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Network on Innovation (RNI), Jul 2019, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence des systèmes d’élevages d’une zone montagneuse marginalisée en Albanie de sud-est. Entre stratégie d’acteurs et évolutions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change across the wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Reynders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Scaling up and out of climate-smart technologies and practices for sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Agriculture, Forestry and Fisheries (MAFF), Nov 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vins d’indication géographique face au changement climatique : No future ou new morning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et cahiers des charges dans les systèmes agri-alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Innovation et Développement dans l'Agriculture et l'Alimentation, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et engagement de la recherche agronomique dans un régime &amp;quot;médiatique&amp;quot; et &amp;quot;participatif&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cerisy : Sciences, techniques et agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel International de Cerisy, Sep 2019, Cerisy-La-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting innovations for quality and adaptation to climate change in the French wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of Innovation 2019 : Agro-innovation, Food quality and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Network on Innovation (RNI); Hellenic Food Authority (EFET), Mar 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change in the French wine industry: towards the co-construction of a climate policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on climate policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UC Davis, Oct 2018, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Climate smart agriculture : un projet politique controversé pour climatiser l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de Recherche Agronomique (INRA). UMR Centre d'Economie de l'Environnement Montpellier (1135).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2018, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of the research in the transition to organic farming by using the Actor Network Theory: lessons from two case studies in France and Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Quiedeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petya Slavona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACCAVE: Wine industry and climate change, a systemic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWIM 2018 : International Workshop of INRA Metaprograms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Versailles, France. 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils du numérique au service des politiques climatiques dans l’agriculture : l’exemple de la plateforme Agrisource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de Recherche Agronomique (INRA). UMR Centre d'Economie de l'Environnement Montpellier (1135).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2018, Montpellier, France. pp.13 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produira-t-on toujours du vin en Occitanie ? Enseignements du projet &amp;quot;LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Toulouse Occitanie "Changement climatique : quels impacts et quelles adaptations pour l’agriculture en Occitanie ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo et Climat. Toulouse, FRA., May 2018, Toulouse, France. pp.22 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essor et renouveau des circuits courts alimentaires à Montpellier : vers un marché de la proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Millet Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from a Prospective on the French Wine Industry Under Climate Change (2050)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Global Science Conference On Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau partenariat pour le développement de l'Afrique (NEPAD). Midrand, ZAF., Nov 2017, Johannesburg, South Africa. pp.20 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do really markets come from quality conventions? Dynamique et recomposition du &amp;quot;marché&amp;quot; (de proximité) des fruits et légumes à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Millet Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Economie Politique (AFEP). FRA., Jul 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour des systèmes alimentaires plus durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l’innovation : innover pour une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI). FRA., Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche globale de l'évolution climatique et de ses solutions politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous TechniLoire : comment adapter notre viticulture à l'évolution du climat ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InterLoire. Tours, FRA., Nov 2016, Montreuil-Bellay, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system and market integration in southern Albania. Between territorial resource management issues and informal value chain challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myslym Osmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agrifood chains: new relations between farm sector, food industry and retail sector’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et réchauffement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur la vigne et le changement climatique et sur les autorisations de plantations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée Nationale. Paris, FRA., Nov 2016, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique pour la vigne et le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Millésime 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fruition Sciences SAS. FRA., Feb 2016, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from a foresight exercise on the French wine industry under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation strategies to climate change in the French wine industry: the role of networks connecting wine producers and researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment in local and global food chains. A comparative study in the French wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maffezzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-Chains et Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Dec 2016, Montpellier, France. 275 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'agriculture face au changement climatique : enjeux de société et débats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Maroc : espace et société face au défi du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat (UM5R). Rabat, MAR., Oct 2016, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system and market integration in southern Albania: between territorial resource management issues and informal value chain challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myslym Osmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRA metaprogramme on Adaptation of Agriculture and Forests to Climate Change (AAFCC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to CSA progress through a national integrative multidisciplinary research program on adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 297 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique : nouvelle frontière technologique pour l'agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance "Adaptation au changement climatique : le rôle des technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Technologies. Paris, FRA., Mar 2015, Paris, France. pp.37 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne et le vin face au changement climatique : quels impacts ? Quelles adaptations ? Quelles politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Politique Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the French wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium International d’Œnologie de Bordeaux, Œno2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de la Vigne et du Vin (ISVV). FRA., Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape growing : a symbolic marker of climate trends and a model to study adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la théorie de la régulation pour analyser les transformations de l’agriculture : acquis et agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Transformation de l'Agriculture, 20 ans après : renouveler les approches institutionnalistes sur l'agriculture et l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA., Jun 2014, Montpellier, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change : which are the main challenges for the French wine industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. South African Conference on Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, CapTown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating adaptation to climate change in the French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Enometrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vineyard Data Quantification Society (VDQS). Paris, INT., Jun 2014, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour gérer les stress hydriques dans les vignobles : quelles conséquences pour les AOC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique : Viticulture et stress hydrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2014, Montpellier, France. pp.11 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syal et globalisation : quelle valeur heuristique de l'approche Syal pour appréhender la complexité des systèmes alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congresso Internacional Sistemas Agroalimentares Localizados : Os SIAL face às oportunidades e aos desafios do novo contexto global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Florianópolis, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term adaptation to climatic change in viticulture and enology: a research program on the french wine regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GIESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance systémique de l'innovation en agriculture pour la sécurisation alimentaire des pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congresso Internacional Sistemas Agroalimentares Localizados : Os SIAL face às oportunidades e aos desafios do novo contexto global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Florianópolis, Brésil. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance systémique de l’innovation en agriculture pour la sécurité alimentaire en Afrique et dans les Caraïbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference of African research on agriculture, food and nutrition. AGRAR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Analyse des Facteurs d'Offres vivrières, de mise en marché et de diversification (AFOMDnet)., Jun 2013, Yamoussoukro, Côte d’Ivoire. pp.20 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban food systems in the world of conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. AESOP Conference on Sustainable Food Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; United Nations Educational Scientific and Cultural Organization (UNESCO). Montpellier, INT., Oct 2013, Montpellier, France. 109 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation theory of the agricultural and food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Annual EAEPE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Evolutionary Political Economy (EAEPE). INT., Nov 2013, Paris, France. pp.18 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des impacts à long terme du changement climatique et de l'adaptation de la filière viti-vinicole française : projet Laccave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journée technique du CIVB : S'adapter aux défis de demain et garantir la qualité de nos vins, de la pratique à l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil interprofessionnel des Vins de Bordeaux (CIVB). Bordeaux, FRA., Feb 2013, Bordeaux, France. 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes alimentaires alternatifs face aux enjeux sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires internationalisés : nouveaux risques, nouvelles régulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Etudes Politiques de Paris (Sciences Po Paris) (IEP Paris). Chaire développement durable, Paris, FRA.; Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). Lyon, FRA., Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles plus-values du groupe sur la performance des exploitations ? Regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Comment articuler l'exploitation agricole à une coopération agricole de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.9 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle plus-value du groupe sur la performance des exploitations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bureau de Gaec &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.9 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’innovation dans la littérature sur l’agriculture et l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Triomphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Réseau de Recherche sur l'Innovation (RRI). Dunkerque, FRA., Aug 2012, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser et accompagner la stratégie territoriale d’une coopérative agricole : l’exemple de la coopérative &amp;quot;Fermes de Figeac&amp;quot; (SICASELI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fournie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Diversité et durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Coop de France. Paris, FRA.; Ecole Supérieure des Sciences Economiques et Commerciales (ESSEC). FRA.; Ecole Nationale Supérieure des Sciences Agronomiques de Bordeaux-Aquitaine (Bordeaux Sciences Agro). Gradignan, FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’innovation et concurrence entre clusters régionaux : un nouveau french paradoxe dans la viticulture française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Réseau de Recherche sur l'Innovation (RRI). Dunkerque, FRA., Aug 2012, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux professionnels : facteur clé pour l'innovation et les performances dans le secteur viti-vinicole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée scientifique de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine des caves coopératives : conserver, aménager, transformer ou détruire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation permanante : "Le patrimoine des caves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National du Patrimoine (INP). Paris, FRA., Jul 2011, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoçao do desenvolvimento Sustentavel pela Indicaçoes Geograficas (projeto PRODDIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Seminario International Indicaçao Géografica : Produtos de origem como estratégia de desenvolvimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal Rural do Rio de Janeiro (UFRRJ). Rio de Janeiro, BRA., Sep 2010, Joao Pessoa, Brazil. pp.25 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation systems and the competition between regional vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives vitivinicoles en Europe et dans le Nouveau Monde : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Manuel Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. World congress of vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zagreb, Croatia. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des marchés et signes de qualité à l'échelle régionale : l'exemple des Vins de Pays et AOC en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de restitution des travaux de recherche sur les Indications et Appellations d'Origine Géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction économique et politique des marchés : l'exemple de la reconversion viticole en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire (CIHEAM, AFSP-CEVIPOF, INRA, CEVIPOF/Sciences Po)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White and wines : un modèle de marché à l'épreuve des vins du Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Economie et Sociologie "les marchés agroalimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition and modernity in the new new world of wine : market innovation in Languedoc AOC wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International wine business &amp; marketing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White and wines : un modèle de marché à l'épreuve des vins du Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Economie and Sociologie « les Marchés Agroalimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair trade and ethical projects : new challenges for wine co-operatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International cooperative alliance European conference .Research committee : The future of cooperatives in a growing Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Segorbe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks, innovation and performance in a Cluster of Cooperatives : an empirical evaluation from Languedoc wine industry (South France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Stofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference of Cooperative Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique, signe de qualité : perspectives pour les coopératives viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de la qualité, quelle(s) qualité(s) demain, pour quelle(s) demande(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des marchés et signes de qualité à l'échelle régionale : l'exemple des vins de pays et AOC en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de restitution des travaux de recherche sur les Indications et appellations d'origine géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks, innovation and performance in a cluster of co-operatives : an empirical evaluation from Languedoc wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A EuroConference on the Strategies and Organisation of Agri-Food Cooperatives: Quality Assurance and Vertical Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair trade and ethical projects : new challenges for wine co-operatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cooperative Alliance European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Valencia (Segorbe)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks, innovation and performance in a cluster of co-operatives : an empirical evaluation from Languedoc wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Cooperatives Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport méthodologique pour la création d'un observatoire des vins en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sidlovitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque Oenométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Budapest, Hongrie. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle solidarité pour quelle qualité dans le secteur viticole ? Le cas des coopératives viticoles au Cap occidental (Afrique du Sud) et en Languedoc (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congress of the ESRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, secteurs et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Recherches pour et sur le développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montpellier, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies des coopératives dans l'Hérault : une analyse de leurs comptabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : Les mutations des coopératives vinicoles en Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Quarante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de rémunération et politiques de qualité dans les caves coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : Les mutations des coopératives vinicoles en Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Quarante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux décennies de transformation viticole en Languedoc-Roussillon : de la production de masse à une viticulture plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Atelier d'économie viti-vinicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de qualité et transformation des règles de rémunération du raisin dans les coopératives vinicoles. Essai d'interprétation à partir de la confrontation de trois approches économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SYAL. Systèmes Agroalimentaires : Réseaux locaux d'entreprises agro-alimentaires. Règles d'action et critères d'évaluation dans les dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montpellier, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation des coopératives vinicoles de l'Hérault : analyse de trajectoires entre 1988 et 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wadrawane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Atelier d'économie viti-vinicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Montpellier, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la qualité et rémunération des apports de raisin dans les coopératives vinicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier d'économie viti-vinicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Dijon, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie optimale et méthode à dires d'experts : application à la viticulture en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Encuentro internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Zaragoza, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire, terroir et marché du vin à la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Les terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Angers, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filière, territoire et construction sociale de la qualité : l'exemple du marché du vin à la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Station d'Economie Et Sociologie Ruralestoulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Qualification des produits et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Toulouse, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification et conditions de formation des revenus agricoles en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debosque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Les revenus agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Montpellier, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des terres libérées par le retrait viticole : quelles sont les conditions de la diversification en Languedoc-Roussillon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Eau, sol et diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Montpellier, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build transformational water management &amp; agricultural adaptation scenarios in water stressed areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2024 du métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » (CLIMAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALANOA : dialoguer, explorer, évaluer et innover pour la gestion de l’eau & l’adaptation de l’agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2023 : Innover pour une gestion concertée et durable de l’eau, quelles contributions des sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build agricultural adaptation scenarios in water stressed territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield gap: identification of environmental limitations by soil and climate zoning in Languedoc Roussillon region using big databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and climate zoning determining grapevine resource yield-gaps in Languedoc-Roussillon vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France. , pp.39-39, 2022, Seminar proceedings of Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for an enabling environment to foster soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu H. Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habidou Assouma Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat value chain dynamics in the Albanian mountains areas: what issues prevent the development of the traditional mountains products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myslym Osmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. EAAE Congress "Towards Sustainable Agri-Food Systems: Balancing between Markets and Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Parma, Italy. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the french wine industry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Quenol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium Ampelos : Mediterranean vineyards and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Santorin, Greece. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat value chain dynamics in the Albanian mountains areas. What issues prevent the development of the traditional mountains products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Osmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. EAAE Congress "Towards Sustainable Agri-Food Systems: Balancing between Markets and Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Parma, Italy. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable grape and wine production in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'émergence des stratégies d’innovation face au changement climatique : cas des viticulteurs de trois régions de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles d'été RRI 2015 : politiques d’innovation et de R&amp;D, regards croisés Nord/Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Creil, France. 42 p., 2015, Politiques d’innovation et de R&amp;D : regards croisés Nord/Sud, du 27 au 29 août 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP2 French report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO Workshop FP7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Rome, Italy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional modelling : an approach to analyse vine genotype adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa E. Marguerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwu Z. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable grape and wine production in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles figures des marchés agroalimentaires : apports croisés de l'économie, de la sociologie et de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Economie &amp; Sociologie "les marchés agroalimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France. Editions Quae, 195 p., 2008, 978-2-7380-1250-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives entre territoires et mondialisation : les entretiens de Maraussan 14 et 15 décembre 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Draperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entretiens de Maraussan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Maraussan, France. 2, L'Harmattan, 391 p., 2003, Cahiers de l'Economie Sociale, 978-2-7475-5123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et solidarité : des enjeux pour les coopératives viticoles de l'Ancien et du Nouveau Monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Qualité et solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Montpellier, France. 89 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une gestion concertée et durable de l’eau : l’innovation se jette à l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte rouge sur le climat : se mobiliser, innover, se transformer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour se nourrir au temps du coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre : Jean-Marc Touzard de l’Inrae - Changement climatique [Interview]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gangand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin : comment s'adapter au changement climatique ? [Interview]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Maraussan à Murviel : histoires de caves coopératives [Vidéo]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne, le vin, et le changement climatique en France - Projet LACCAVE - Horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/jt3y-1a55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wine industry confronted by Climate Change - LACCAVE PROJECT - Horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ar8r-s466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique, un enjeu majeur pour le secteur de la vigne et du vin [Vidéo]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape growing : a symbolic marker of climate trends and a model to study adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et typologie des marchés des vins en vrac à la production : le cas des vins de table et de pays rouges en France. Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bouchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restructuration des coopératives vinicoles en Languedoc : grille d'analyse stratégique pour une démarche prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du séminaire &amp;quot;Filières : approches et enjeux pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TETRAE-Occitanie : Un programme de recherche en partenariat avec les acteurs de terrain pour la transition agroécologique en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245434v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte carbone d'une unité de recherche en agronomie et sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; UMR Innovation. 2023, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU multi-level food system analytical framework, and available statistics. SWITCH Farm2Fork D2.3 report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union. 2023, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelled/sustainable consumption of food in EU and in each of the 5 Regions. SWITCH Farm2Fork D2.3 report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union. 2023, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction participative des recommandations finales du projet LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gouty‐borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir ensemble face au changement climatique : les démarches participatives dans la filière vigne et vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gourvennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les ateliers &amp;quot;Déclinaison de la stratégie de la filière vigne & vin face au changement climatique au vignoble méditerranéen&amp;quot; du SITEVI, 30 novembre, 1er & 2 décembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gouty‐borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique en agriculture : enquête auprès de 98 exploitations ayant des grandes cultures en région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrae. 2022, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACCAVE2.21. Rapport final pour la période 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climathon de Cabrières, 15 et 16 octobre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique en agriculture : enquête auprès de 98 exploitations ayant des grandes cultures en région Occitanie - Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrae. 2022, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrosystèmes : chapitre 8 du rapport &amp;quot;Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camillo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réseau d’Expertise sur les Changements climatiques en Occitanie (RECO). 2021, pp.165-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles actions pour la filière vigne et vin face au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climathon de Montpeyroux : comment pérenniser les vignobles et les vignerons de Montpeyroux face aux évolutions climatiques et sociétales, compte-rendu des 6 & 7 mars 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae; Montpellier Supagro; Montpellier Université d'Excellence (MUSE); Syndicat d’Appellation Languedoc. 2020, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Climathon® de Murviel-lès-Montpellier : collaborations entre scientifiques, professionnels et citoyens pour l’adaptation d’un vignoble local au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prospective pour le secteur vignes et vins dans le contexte du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Briguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 40, auto-saisine. 2016, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glamur project, cross-countries performances comparison : France and Switzerland local and global wine supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maffezzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Gratteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study: multidimensional comparison of a local and global wine supply chain in France (task 3.5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maffezzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d’un référentiel technico-économique dans le domaine des circuits courts de commercialisation. Partie 1 : Cadre d'analyse, méthodologie et synthèse des résultats légumes et produits laitiers en circuits courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Capt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gervreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Agriculture, de l'Alimentation, de la Pêche, de la ruralité et de l'Aménagement du territoire. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d’un référentiel technico-économique dans le domaine des circuits courts de commercialisation. Partie 3 : Exploitations maraîchères en circuits courts : diversité des modèles et approche des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Tozanli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations agro-écologiques et organisationnelles pour une gestion durable de la qualité de l'eau dans des régions de monoculture à forts niveaux d'intrants phytosanitaires. Rapport final du Projet n°ANR-05-PADD-010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indications géographiques et développement durable : enquête nationale sur les actions des organisations de gestion locale des indications géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Ollagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR Innovation. 2007, 138 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter les vins et vignobles au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’une stratégie nationale viti-vinicole d’adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 385 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer toutes les pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National-level report : France (task 2.5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Localisation UMR 0951 Innovation, Montpellier (2014-46). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et produits de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 3A </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Analyse des voies de progrès en agriculture conventionnelle par orientation productive. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 4. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises sectorielles et dynamiques régionales : les recompositions de l'agriculture en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole Nationale Supérieure Agronomique de Montpellier, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02849215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations dans les systèmes agroalimentaires : apports d'une confrontation de l'économie institutionnelle au terrain de la reconversion viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02802790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advice networks, innovations and clusters : the case of Languedoc wine cooperatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphäel Stofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.103-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId650"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Touzard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">    Directeur de Recherche INRAE         Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCE PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-auj…	Directeur de recherche INRAE, UMR Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Processus et systèmes d’innovation dans l’agriculture et l’agroalimentaire  -  Innovation et adaptation au changement climatique pour la viticulture, l’agriculture  -  Méthodes participatives/prospectives d’accompagnement de l’innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">     Directeur de l’UMR Innovation 2019-2024     Directeur Adjoint de l’UMR Innovation 2016-2019     Co-animateur équipe SIRA (Système d’Innovation et de Recherche Agricole) 2014-2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-2011	Chargé de recherche INRA, Unité SAD LECSA, puis UMR Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovations et stratégies des coopératives viticoles, agricoles  -  Systèmes agro-alimentaires territorialisés et indications géographiques	 -  Transitions agricoles et développement régional</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">       Co-animateur équipe MARQUALTER (Marchés-Qualités-Territoires) 2006-2014       Animateur équipe ACTIV (Action Collective,Territoire, Innovation en Viticulture) 2000-2005       Animateur programme Inra DADP puis PSDR Languedoc-Roussilon 1995-2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-93	Allocataire de recherche ENSA Montpellier (bourse de thèse DGER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Approches sectorielles et territoriales de la Théorie de la Régulation  -  Analyse rétrospective et prospective pour l'agriculture du Languedoc-Roussillon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989	Ingénieur CIRAD, CDD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse des cycles du cacao depuis la colonisation espagnole (histoire économique). 6 mois, Mission Guatemala, rédaction ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987-88 Enseignant-chercheur économie agricole, Université Centro-Américaine, El Salvador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011	HDR en économie, Ecole Doctorale Economie Gestion, Université MontpellierInnovations et systèmes agroalimentaires : apports d’une confrontation de l’économie institutionnelle aux terrains de la reconversion viticole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 	Doctorat en économie agricole et agroalimentaire, ENSA MontpellierCrises sectorielles et dynamiques régionales : les recompositions de l'agriculture en Languedoc-Roussillon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987	Ingénieur en Agronomie Tropicale, ESAT / CNEARC Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986	Ingénieur Agronome ENSA Rennes, spécialisation économie agricole (ENSAM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981	Baccalauréat C, mention Bien, Lycée David d'Angers, Angers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1980	Premier prix du Concours Général de Géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRINCIPAUX PROJETS DE RECHERCHE EN COORDINATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2025-2028). Université Montpellier, (Pôle AEB) Crises et transition agroécologique de systèmes agricoles en Méditerranée, avec S. de Tourdonnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWITCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-26). Projet européen Horizon Farm2Fork (20 partenaires, 8 pays): Switching European food systems for a just, healthy and sustainable dietary transition through innovation. Coordination France et WP2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TETRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Inrae-Région Occitanie (2021-27). Recherches en partenariat sur les transitions agricoles et alimentaires en Occitanie (4 projets). Responsable scientifique avec M.-B. Magrini.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACCAVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012-16) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACCAVE2.21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019-21). MP Inrae ACCAF (100 chercheurs, 25 unités)Impact du changement climatique et adaptation dans le secteur vigne et vin. Coordination avec N. Ollat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENOMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021-23). Projet européen IEV CTF Méditerranée (France, Italie, Tunisie, Liban) : innovations vertes dans les vignobles des zones protégées de la Méditerranée. Coordination France et WP3 avec P. Garin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDCLIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019-22) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2018-19). Projets européens EIT Climate KIC : écosystèmes d’innovation pour l’adaptation de la viticulture méditerranéenne au changement climatique. Responsable scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAMUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012-15). Projet européen FP7 KBBE (11 pays) : Global and Local Food supply chains assessment in Europe, coordination France et WP2 avec D. Barjolle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRODDIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2006-09) ANR. Promotion du développement durable par les IG. Coordination avec F. Casabianca.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme et projets </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DADP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1995-99) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2000-05) Languedoc-Roussillon. Coordination</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**AUTRES RESPONSABILITES SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau de Recherche sur l’Innovation (RRI). Vice-président (2014-2017), puis membre du directoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau d’Etude Changement Climatique Occitanie (RECO). Resp. groupe agroécosystèmes avec P. Debaeke</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la cellule d’animation INRAE ACCAF puis CLIMAE, comité exécutif Institut DigitAg (2016…), bureau Vine & Wine sciences Montpellier Univ. (2018-23), conseils scientifiques école doctorale EDEG (2013...), Chaire Unesco Alimentation du monde (2020...), Fondation Carasso, département SAD (élu CSD 2016-19).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-organisation de colloques : Forum de l’innovation (2023, 21, 17, 12), Symposium international CLIMWINE (2016), Congrès International Resillience (2014), SFER (2021, 2018, 2014, 2008), SYAL (2012, 2006, 2002)**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The experience of a knowledge sharing & collaboration platform for the wine sectors’ climate change adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Eccel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 179 (4), pp.76. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-026-04158-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer, négocier anticiper… pour innover autour de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026/1 (79), pp.205-210. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.079.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l’eau : défi majeur pour l’humanité, nouvel enjeu de recherche sur l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026/1 (79), pp.5-28. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.079.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About : Frédéric Goulet, Dominique Vinck (eds) (2023), Doing Without, Doing With Less: New Horizons for Innovation Studies , Cheltenham, UK, Edward Elgar Publishing, 332 p., https://​doi​.org/​10​.4337/​9781803925554</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/2 (44), pp.239-243. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.044.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield gap: identification of environmental limitations by soil and climate zoning in the region of Languedoc-Roussillon (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.360-378. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet, Patrick Caron, Bernard Hubert, Pierre-Benoit Joly (2022), Sciences, techniques et agricultures : gouverner pour transformer, Paris, Presse des Mines, 319 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/1 (70), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.070.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the pressure of demand for pastureland impact local farming systems? Developments and evidence from South-East Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noblesses et Ordres militaires. Réseaux, familles, pouvoirs, 104, pp.263-275. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.16006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu’où reconcevoir la bio pour faire face au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VitisBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vins d’appellation vont-ils disparaître ou renaître avec le changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caves-coopératives dans le processus de numérisation de l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Développement Coopératif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et irrigation : les labels pour inciter et garantir un bon usage de l’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du numérique : quelles perspectives pour l’agriculture biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de rôle prospectif et participatif comme sensibilisation à une approche collective de l’adaptation au changement climatique pour la filière vigne et vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les coopératives dans l’écologisation et la numérisation de l’agriculture ? L’exemple de la viticulture en Occitanie (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Macaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/4 (366), pp.33-49. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/recma.366.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do an innovation system and cleaner technological regime affect the decision-making process of climate change adaptation? Evidence from wine producers in three wine clusters in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 315, pp.128218. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.128218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment adapter le vignoble au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 mars 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires : un nouveau paradigme du développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Systèmes alimentaires / Food Systems 2021, n° 6, 2021 (6), pp.321-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production locaux et gestion des ressources pastorales en Albanie. Entre stratégies d’acteurs et évolutions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gontard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, 11 p. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions de la profession au ministre pour se préparer au changement climatique : quels apports de la recherche à la stratégie présentée par la profession ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 307, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration et partage d’expérience à l’échelle méditerranéenne : un levier-clé de l’adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Reynders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How digitalisation interacts with ecologisation? Perspectives from actors of the French Agricultural Innovation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86, pp.599-610. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des vignobles français face au changement climatique : simulations climatiques et prospective participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202118003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation en agronomie, quelle mise en perspective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière Vigne et Vin face au changement climatique : enseignements d’un forum de prospective pour le Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (255), pp.83-89. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective et science participative pour le secteur vitivinicole face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 297, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche et la filière vigne et vin travaillent conjointement pour relever le défi du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using foresight exercise to design adaptation policy to climate change: The case of the French wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.03020. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20191203020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.01020. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social construction of quality in agri-food localized systems (SYAL): the case of the Montpeyroux wine arrangement, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.275-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, enjeux agricoles et défis alimentaires [Interview]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOND'Alim 2030 Panorama prospectif de la mondialisation des systèmes alimentaires. France – Ministère de l’Agriculture, de l’Agroalimentaire et de la Forêt, Centre d’études et de prospective, Paris, La Documentation française, 2017, 232 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.295-297. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07196-9.p.0295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical indications, public goods, and sustainable development: the roles of actors' strategies and public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marescotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2015.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations and solutions for climate change [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (24), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistences et transitions dans l’agriculture [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (18), pp.23-30. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover face au changement climatique [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (3), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.054.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenging issue of climate change for sustainable grape and wine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.59-60. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the sustainability of local and global food products in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 (Online first), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes alimentaires dans les débats science-société : compte rendu des &amp;quot;Premières rencontres de l’alimentation durable&amp;quot; (Paris, Institut Pasteur, le 8 novembre 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.215-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de prospective sur l'adaptation de la viticulture au changement climatique : quelles séries d'événements pourraient favoriser différentes stratégies d'adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 7, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20160703016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vignoble français à l'épreuve du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 513-514, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClimWine2016 : les enjeux du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1133, pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique : l'intérêt d'une démarche prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 7, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20160703015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are local food chains more sustainable than global food chains? Considerations for assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf van Broekhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (5), 27 p. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su8050449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is local or global about wine? An attempt to objectivize a social construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maffezzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (5), 20 p. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su8050417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and adaptations: new challenges for the wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wine Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 11 (1), pp.139-149. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jwe.2016.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la diversité des systèmes alimentaires pour repenser leur coexistence dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépages résistants à l'oïdium et au mildiou en Languedoc-Roussillon : une piste prometteuse pour une viticulture durable encore entourée de controverses et d'incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (1), pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, innovation et compétitivité des vignobles français : une analyse par les institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.69-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation theory and transformation of agriculture: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignes résistantes à l'oïdium et au mildiou : promesses et controverses en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66, pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des trajectoires d’innovation pour la sécurisation alimentaire des pays du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs de la viticulture française se jouent aussi à COP21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress hydrique et adaptation au changement climatique pour la viticulture et l’œnologie : le projet LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (07), pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique en agronomie viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Neethling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Changement climatique et agriculture : comprendre et anticiper, ici et ailleurs., 5 (1), pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construção da qualidade em sistemas agroalimentares localizados (Sial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Politica Agricola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXIV (3), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation systems and knowledge communities in the agriculture and agrifood sector: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Triomphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (17), pp.117-142. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.017.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel développement des cépages résistants ? Éléments de réflexion tirés du projet Panoramix (INRA SMaCH 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso-Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Cristerna-Ragasol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 157S, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture and adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding local agri-food systems through advice network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (1), pp.19-32. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-013-9446-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sectorielle, reconfiguration des mésosystèmes [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/1 (43), pp.5-11. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.043.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’innovation et communautés de connaissances dans le secteur agricole et agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Triomphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/1 (43), pp.13-38. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.043.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture, vingt ans après&amp;quot; : bilan et perspectives des approches régulationnistes de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (10), pp.1689-1693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress hydrique et adaptation au changement climatique pour la viticulture et l'oenologie : le projet LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.131-141. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/0s3q-8a39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts and adaptation to climate change: new challenges for the French wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité des systèmes alimentaires : un atout pour la sécurité alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.14840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term adaptation to climate change in viticulture and enology : the Laccave project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Giec confirme les scénarios les plus difficiles pour la viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Galbrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 201, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos : Guy Faure, Emilie Coudel, Christophe Soulard, Hubert Devautour et Bernard Hubert, 2012, Apprendre à innover dans un monde incertain : concevoir les futurs de l’agriculture et de l’alimentation, Paris, Quae et Wageningen Academic Publisher, 234 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/2 (41), pp.207-209. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.041.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why climate change will not dramatically decrease viticultural suitability in main wine-producing areas by 2050.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans R. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (33), pp.E3051-E3052. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1307927110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation à long terme au changement climatique pour la viticulture et l’œnologie : un programme de recherche sur les vignobles français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e técnica vitivinicola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.288-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation alimentaire et innovations dans l’agriculture et l’agroalimentaire : vers un nouvel agenda de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (5), pp.293-301. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2012.0577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'innovation et systèmes agroalimentaires : enseignements de l'école d'été 2012 du Réseau de recherche sur l'innovation (RRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.2139-2143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos : Joshua S. Graff Zivin, Jeffrey M. Perloff (eds), 2012, The Intended and Unintended Effect of US Agricultural and Biotechnology Policies, National Bureau of Economic Research, Chicago University Press, 298 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/3 (39), pp.235-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caves coopératives dans la transformation du vignoble languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux professionnels : facteur clé pour l'innovation dans le secteur vitivinicole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 249, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la Régulation et transformations agroalimentaires actuelles : Perspectives ouvertes par l'ouvrage de Catherine Laurent et Christian du Tertre « secteurs et territoires dans les régulations émergentes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, AG (31), pp.1923-1934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperatives as a tool for sustainable development : the case of beekeeper cooperatives in Mexico and Guatemala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vandame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 313, pp.36-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l'innovation dans un Système agroalimentaire localisé : construction interdisciplinaire en Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.526-531. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2008.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives vinicoles : une analyse comparée à l'échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 81 (929-931), pp.381-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes agroalimentaires localisés (SYAL) : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Muchnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.1465-1484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'entrepreneurs et innovations dans un cluster : une approche par les relations de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.1485-1506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languedoc-Roussillon : la grande transformation d'un vignoble de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroLigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et solidarité dans les coopératives viticoles : des enjeux communs en Afrique du Sud et en Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 285, pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languedoc-Roussillon : la grande transformation d'un vignoble de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurovin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.68-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement 2001 des caves coopératives : diversité des stratégies et des résultats économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste. Languedoc-Roussillon. Le Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheurs et viticulteurs partenaires pour l'innovation : interactions, institutions, et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9, (3), pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité du vin et prix du raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.19-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de l'organisation coopérative à travers l'évolution de ses règles. La rémunération de la vendange dans les caves coopératives du Midi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 280, pp.36-50. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1023667ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives vinicoles de l'Hérault : mutations de 1988 à 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste. Languedoc-Roussillon. Le Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, sp, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinations locales, innovation et régulation : l'exemple de la transition &amp;quot;vin de masse&amp;quot; - &amp;quot;vin de qualité&amp;quot; en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3, pp.589-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives vinicoles de l'Hérault : les mutations de 1988 à 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste. Languedoc-Roussillon. Le Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l'agriculture à l'emploi régional : questions de méthodes et application au Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Emploi agricole, emploi rural. Continuités, ruptures, innovations (253), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoru.1999.5118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rémunération des apports de raisin dans les caves coopératives : comprendre les règles et les enjeux de la rémunération différenciée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux décennies de transformation viticole en Languedoc-Roussillon : de la production de masse à une viticulture plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.26-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restructuration des coopératives vinicoles en Languedoc-Roussillon : du modèle communal à la diversité des adaptations actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 44 (176), pp.73-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retrait viticole et les conditions de la diversification agricole en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 41 (163), pp.45-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, pp.266, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.282, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agropolis International, 21, 75 p., 2015, Dossiers - Agropolis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caves coopératives en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gavignaud-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vayssettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inventaire Général - Région Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieux Dits, 255 p., 2010, 978-2-914528-80-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information économique et stratégie sectorielle régionale : comment concevoir un observatoire des vins en Languedoc Roussillon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Sidlovits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'economie coloniale du cacao en Amerique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, 95 p., 1993, 2-87614-134-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour l'offre viticole en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques du numérique par les agriculteurs : quels enseignements pour les liens entre digitalisation et écologisation de l’agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Bechtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guillot-Pelliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-105, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les acteurs du monde agricole pour l’adaptation au changement climatique : enjeux, postures, approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouanel Poulmarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke; Nina Graveline; Barbara Lacor; Sylvain Pellerin; David Renaudeau; Eric Sauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-335, 2025, Synthèses, 978-2-7592-4011-1. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory foresight approach and national strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.213-224, 2025, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing knowledge for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.166-179, 2025, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un cadre d’analyse et d’action pour l’adaptation de l’agriculture au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke; Nina Graveline; Barbara Lacor; Sylvain Pellerin; David Renaudeau; Eric Sauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-260, 2025, 978-2-7792-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective participative et stratégie nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.231-242, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des « écosystèmes d’adaptation » pour accompagner la viti-culture française face à la crise climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie ; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casadella, Vanessa; Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique des crises économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.83-89, 2024, Magna Carta, 9782304056280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire émerger l'action climatique à l'échelle locale : l'exemple des climathons viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.195-216, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.13-22, 2024, 9782759237968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.243-248, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting French viticulture through the creation of &amp;quot;adaptation ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.156-165, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des &amp;quot;écosystèmes d'adaptation&amp;quot; pour accompagner la viticulture française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.169-179, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.13-23, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and training, factors of competitiveness and adaptation: The Montpellier vine and wine cluster case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-220, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394302208.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting climate action at local level : the example of winegrowing climathons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.180-199, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des connaissances pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.180-194, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Conclusion: toward adaptative co-management of winegrowing areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.225-230, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et formation, facteurs de compétitivité et d’adaptation : le cas du cluster vigne-vin de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.217- 235, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte rouge sur le climat : il faut se mobiliser, innover, se transformer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uzunidis, Dimitri; Adatto, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catastrophes majeures au XXIème siècle : santé, environnement, alimentation, guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.95-101, 2023, 9782304054194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour se nourrir au temps du coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adatto, Laurent; Uzunidis; Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise pandémique : dangers et opportunités d’innovations, itinérances en période trouble (2020-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le manuscrit, 308 p., 2022, 978-2-304-05254-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vignoble français face au changement climatique : l'élaboration d’une stratégie d’adaptation à partir de scénarios de prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-76, 2021, Agriculture, Science des aliments et nutrition, 9781784057237. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119777434.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique pour la vigne et le vin : une approche interdisciplinaire et participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de prospective pour construire des stratégies d’adaptation à l’échelle régionale et nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des démarches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécosystèmes : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french vineyard in the face of climate change: Developing an adaptation strategy based on prospective scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-45, 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the TATA-BOX to raise new questions on agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergez, Jacques-Eric; Audouin, Elise; Therond, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5 978-3-030-01953-2. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El proyecto LACCAVE. Adaptación del sector vitivinícola francés al cambio climático</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COMPES, R.; SOTES, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El sector vitivinícola frente al desafío del cambio climático</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cajamar, pp.65-90, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation theory and transformation of agriculture: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allaire, Gilles; Daviron, Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 294 p., 2019, Critical Food Studies, 978-0-815-38161-7 978-1-351-21004-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation agricole et agroalimentaire au XXIe siècle : maintien, effacement ou renouvellement de ses spécificités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of innovation and its uses in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riz de Camargue: la construction fragile mais prometteuse de filières de qualité et d’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : renouveler les regards sur l’innovation dans les systèmes agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural and agrifood innovation in the 21st century: maintaining, erasing or reshaping its specificities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de l’innovation et de ses usages dans l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: reviving perspectives on innovation in agriculture and food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes alimentaires territorialisés face aux enjeux de sécurité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécurité alimentaire mondiale : état des lieux et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 312 p., 2017, 978-2-343-12593-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la régulation et transformations de l’agriculture : nouveaux enjeux, nouvelles perspectives de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations agricoles et agroalimentaires : entre écologie et capitalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 429 p., 2017, Synthèses (Quae), 978-2-7592-2614-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From scenarios to pathways: lessons from a foresight study on the French wine industry under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OLLAT, Nathalie; GARCIA DE CORTAZAR-ATAURI, Iñaki; TOUZARD, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigne et Vin Publications internationales, pp.253-262, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroalimentaire: les voies contrastées de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand manger fait société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 136 p., 2017, Les nouveaux rendez-vous d'Archimède, 978-2-7574-1641-9 978-2-7574-1700-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et confrontation de modèles de production et d’échange au sein des systèmes alimentaires : vers une convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 183 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes d’adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Neethling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 444 p., 2014, 978-2-7430-1575.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches sectorielles de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes d'économie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Peter Lang, pp.514, 2014, Business and Innovation, 978-2-87574-138-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food system sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 312 p., 2013, 978-1-407-03646-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2011, Matière à Débattre - Décider, 978-2-7592-1671-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives sont-elles des entreprises du développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les développements durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP - Centre Régional de Documentation Pédagogique de l'Académie de Montpellier, 208 p., 2011, Questions Ouvertes, 978-2-86626-409-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle des labels de qualité dans l'agroalimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les développements durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP - Centre Régional de Documentation Pédagogique de l'Académie de Montpellier, 208 p., 2011, Questions Ouvertes, 978-2-86626-409-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage territorial et construction de règles dans des coopératives viticoles du Midi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des Syal : Techniques, vivres et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2010, Update Sciences and Technologies, 978-2-7592-0500-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caves coopératives : l'affirmation d'un patrimoine régional pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Conseil Régional Du Languedoc Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caves : Coopératives en Languedoc Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lieux Dits, 255 p., 2010, 978-2-914-528-80-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics in French wine cooperatives : part of a social movement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creating food futures : trade, ethics and the environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gower Applied Business Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Management - Reihe Corporate Social Responsiblity, 978-0-7546-4907-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks, innovation and performance : evidence from a cluster of wine cooperatives (Languedoc, South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Stofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical markets and cooperatives hierarchies : the role of cooperatives in the agri-food industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-1-4020-4072-6 978-1-4020-5543-0. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-5543-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de ressources territoriales et construction de la qualité. Les routes des vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandecandelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et changements socio-économiques dans les mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2005, 2-7380-1183-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et solidarité dans les coopératives viticoles : Afrique du Sud et Languedoc, des enjeux communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coopératives entre territoires et mondialisation : les entretiens de Maraussan 14 et 15 décembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, 391 p., 2003, Cahiers de l'Economie Sociale, 978-2-7475-5123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Maraussan 1904 à Maraussan 2001 : coopératives, territoires et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Draperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coopératives entre territoires et mondialisation : les entretiens de Maraussan 14 et 15 décembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, 391 p., 2003, Cahiers de l'Economie Sociale, 978-2-7475-5123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rémunération différenciée du raisin dans les coopératives du Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coopératives entre territoires et mondialisation : les entretiens de Maraussan 14 et 15 décembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, 391 p., 2003, Cahiers de l'Economie Sociale, 978-2-7475-5123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité du vin et prix du raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes agroalimentaires localisés : Terroirs, savoirs faire, innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, INRA, 216 p., 2001, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-1015-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production systems and agricultural policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on agricultural systems : accomplishments, perspectives and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, 2000, 1-56072-826-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation sectorielle, dynamique régionale et transformation d'un système productif localisé : exemple de la viticulture languedocienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allaire, Gilles; Boyer, Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture : lectures conventionnalistes et régulationnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions; Economica, 444 p., 1995, 2-7380-0566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations pour une gestion concertée et durable de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026/1 (79), 222 p., 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change: innovation challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (24), 202 p., 2017, Climate Change - Innovation Challenges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : potentiel d'innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017/3 (54), 248 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment construire des stratégies d'adaptation pour l'agriculture ? Enseignements des recherches sur la vigne et le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre avec le climat qui change : enjeux et perspectives de l'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viticulture face au changement climatique : quels impacts, quelles solutions ? Quels scénarios pour la Corse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corsica Pruspettiva 2050 "Adaptation au changement climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée de Corse; INRAE, Jan 2024, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements et perspectives du projet LACCAVE et de l’ouvrage Vigne, vin et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires du Métaprogramme CLIMAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la viticulture face au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat sur la viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solidarité Paysans du Gard, Mar 2024, Anduze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de solidarité viticole : héritage et avenir des caves coopératives du Roussillon (et du Languedoc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de la fédération des caves coopératives du Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des caves coopératives du Roussillon, Nov 2024, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du changement climatique pour la viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Webinaire Parlons Foncier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAFER Occitanie, Apr 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une analyse multi-échelle des &amp;quot;city-region food systems&amp;quot; en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les approches Systèmes pour l’alimentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE DS Alimentation, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, la vigne, le changement climatique : enseignements des projets LACCAVE et TALANOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SMMAR; Domaine Fabre, May 2024, Luc sur Orbieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vitivinicole française face au changement climatique (partie 1) : une stratégie nationale fondée sur une approche prospective et participative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/HjtJ9pgt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier production et performances environnementales en viticulture. Enseignements d’une journée de dialogue scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viticulture face au changement climatique. Quel avenir pour les vins de terroir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers la durabilité viti-œnologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet OENOMED; École supérieure d'ingénieurs d'agronomie méditerranéenne; Union vinicole du Liban; Réserve de la biosphère du Shouf, Jul 2023, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield big-data for soil and climate zoning. A case study in Languedoc-Roussillon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation internationale de la vigne et du vin (OIV), Jun 2023, Cadix, Spain. pp.01043, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20236801043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, la vigne, le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'eau à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences et Lettres de Montpellier, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indications Géographiques et adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes officiels d'identification de la qualité et de l'origine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INAO; INRAE, Sep 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion de la journée &amp;quot;Eau et viticulture, la Méditerranée aux avant-postes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et viticulture, la Méditerranée aux avant-postes ? Enjeux et stratégies dans un contexte de changements climatiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d’entreprises vigne et vin; Chaire partenariale Eau, Agriculture et Changement climatique, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur l’adaptation au changement climatique questionnent l’innovation et la gestion de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2023 : Innover pour une gestion concertée et durable de l’eau, quelles contributions des sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary and economics based approach to support adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanoa water Kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Talanoa, Jun 2022, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global overview on adaptive strategy to climate change of the wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUSE, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation pour impulser l'action climatique à l'échelle locale : retour sur les climathons viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser, construire et valoriser les méthodes participatives favorisant l'innovation pour la transformation des systèmes agricoles et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Innovation, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives face aux enjeux d’écologisation et de numérisation dans l’agriculture : l’exemple des caves coopératives en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital: a source of convergence or divergence between organic and conventional farming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical Indication challenged by climate change. No future or new morning? Lessons from the French Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Perspectives on Geographical Indications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement [Cirad], Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging successfully in the science-policy interface: the case of adaptation to climate change across the wine industry in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. TAP Partners Assembly: side event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; Agrinatura; DeSIRA-Lift, Nov 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de recherche liés aux systèmes agroalimentaires face à la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI Réseau de Recherche sur l'Innovation, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver et valoriser les patrimoines des territoires de la Méditerranée : enjeu pour le développement durable de la viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de presse de lancement du projet OENOMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Tunisienne de l'industrie, du commerce et de l'artisanat, May 2021, Online, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de rôle prospectif et participatif comme sensibilisation à une approche collective de l’adaptation au changement climatique pour la filière vigne et vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable dans la formation et les activités d’ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ingenium, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De LACCAVE à LACCAVE2.21 : bilan des travaux sur 10 ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet LACCAVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrae, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pandémie (à la guerre ) : comment les systèmes agricoles et alimentaires résistent, innovent, se transforment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles responsabilités et réponses des systèmes alimentaires dans la crise sanitaire COVID-19 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Innovation, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards solutions for adaptation to climate change in the wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - international webinar: Innovations towards sustainable viticulture and enology in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUSE Montpellier Université d'Excellence, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et engagement de la recherche agronomique dans l’accompagnement de stratégies d’innovation responsables : l’exemple du projet LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI), Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du dérèglement climatique pour les vignobles et les vins français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres digitales des Vignerons engagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vignerons engagés, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières orientations pour construire ensemble TETRAE Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie et Bioéconomie territoriale : nouvelles perspectives pour intégrer l’agriculture et l’élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gala Innovation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI), Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des solutions pour l’adaptation au changement climatique dans la viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique : enjeux, impacts, solutions coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Coopération Agricole; Agri-Adapt; Solagro, Oct 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et services, quelles nouvelles perspectives de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée innovation 2019 : innovation et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI Réseau de Recherche sur l'Innovation, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How will the French wine industry adapt to climate change ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French / South African workshop on future of wine industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stellenbosch University, Apr 2019, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in and between food systems: key factor for sustainable and healthy food ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Forum Innovation : Innovation for Health, innovation for life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Network on Innovation (RNI), Jul 2019, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to develop strategies of adaptation to climate change based on a foresight exercise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. GiESCO International Meeting: a multidisciplinary vision towards sustainable viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GIESCO), Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi pourrait ressembler la filière vigne et vin française en 2050 ? Une mobilisation concertée pour répondre à cet enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres du Clos-Vougeot - Fluctuations climatiques et vignobles, du Néolithique à l'actuel : impacts, résilience et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco "Culture et Traditions du Vin", Oct 2019, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence des systèmes d’élevages d’une zone montagneuse marginalisée en Albanie de sud-est. Entre stratégie d’acteurs et évolutions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vins d’indication géographique face au changement climatique : No future ou new morning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et cahiers des charges dans les systèmes agri-alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Innovation et Développement dans l'Agriculture et l'Alimentation, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change across the wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Reynders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Scaling up and out of climate-smart technologies and practices for sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Agriculture, Forestry and Fisheries (MAFF), Nov 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et engagement de la recherche agronomique dans un régime &amp;quot;médiatique&amp;quot; et &amp;quot;participatif&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cerisy : Sciences, techniques et agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel International de Cerisy, Sep 2019, Cerisy-La-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting innovations for quality and adaptation to climate change in the French wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of Innovation 2019 : Agro-innovation, Food quality and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Network on Innovation (RNI); Hellenic Food Authority (EFET), Mar 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change in the French wine industry: towards the co-construction of a climate policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on climate policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UC Davis, Oct 2018, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACCAVE: Wine industry and climate change, a systemic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWIM 2018 : International Workshop of INRA Metaprograms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Versailles, France. 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils du numérique au service des politiques climatiques dans l’agriculture : l’exemple de la plateforme Agrisource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de Recherche Agronomique (INRA). UMR Centre d'Economie de l'Environnement Montpellier (1135).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2018, Montpellier, France. pp.13 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of the research in the transition to organic farming by using the Actor Network Theory: lessons from two case studies in France and Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Quiedeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petya Slavona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Climate smart agriculture : un projet politique controversé pour climatiser l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de Recherche Agronomique (INRA). UMR Centre d'Economie de l'Environnement Montpellier (1135).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2018, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produira-t-on toujours du vin en Occitanie ? Enseignements du projet &amp;quot;LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Toulouse Occitanie "Changement climatique : quels impacts et quelles adaptations pour l’agriculture en Occitanie ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo et Climat. Toulouse, FRA., May 2018, Toulouse, France. pp.22 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from a Prospective on the French Wine Industry Under Climate Change (2050)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Global Science Conference On Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau partenariat pour le développement de l'Afrique (NEPAD). Midrand, ZAF., Nov 2017, Johannesburg, South Africa. pp.20 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essor et renouveau des circuits courts alimentaires à Montpellier : vers un marché de la proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Millet Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do really markets come from quality conventions? Dynamique et recomposition du &amp;quot;marché&amp;quot; (de proximité) des fruits et légumes à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Millet Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Economie Politique (AFEP). FRA., Jul 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour des systèmes alimentaires plus durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l’innovation : innover pour une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI). FRA., Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from a foresight exercise on the French wine industry under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation strategies to climate change in the French wine industry: the role of networks connecting wine producers and researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et réchauffement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur la vigne et le changement climatique et sur les autorisations de plantations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée Nationale. Paris, FRA., Nov 2016, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique pour la vigne et le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Millésime 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fruition Sciences SAS. FRA., Feb 2016, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system and market integration in southern Albania. Between territorial resource management issues and informal value chain challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myslym Osmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agrifood chains: new relations between farm sector, food industry and retail sector’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche globale de l'évolution climatique et de ses solutions politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous TechniLoire : comment adapter notre viticulture à l'évolution du climat ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InterLoire. Tours, FRA., Nov 2016, Montreuil-Bellay, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'agriculture face au changement climatique : enjeux de société et débats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Maroc : espace et société face au défi du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat (UM5R). Rabat, MAR., Oct 2016, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment in local and global food chains. A comparative study in the French wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maffezzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-Chains et Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Dec 2016, Montpellier, France. 275 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system and market integration in southern Albania: between territorial resource management issues and informal value chain challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myslym Osmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne et le vin face au changement climatique : quels impacts ? Quelles adaptations ? Quelles politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Politique Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique : nouvelle frontière technologique pour l'agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance "Adaptation au changement climatique : le rôle des technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Technologies. Paris, FRA., Mar 2015, Paris, France. pp.37 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to CSA progress through a national integrative multidisciplinary research program on adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 297 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRA metaprogramme on Adaptation of Agriculture and Forests to Climate Change (AAFCC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape growing : a symbolic marker of climate trends and a model to study adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the French wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium International d’Œnologie de Bordeaux, Œno2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de la Vigne et du Vin (ISVV). FRA., Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la théorie de la régulation pour analyser les transformations de l’agriculture : acquis et agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Transformation de l'Agriculture, 20 ans après : renouveler les approches institutionnalistes sur l'agriculture et l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA., Jun 2014, Montpellier, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change : which are the main challenges for the French wine industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. South African Conference on Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, CapTown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating adaptation to climate change in the French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Enometrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vineyard Data Quantification Society (VDQS). Paris, INT., Jun 2014, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour gérer les stress hydriques dans les vignobles : quelles conséquences pour les AOC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique : Viticulture et stress hydrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2014, Montpellier, France. pp.11 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term adaptation to climatic change in viticulture and enology: a research program on the french wine regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GIESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syal et globalisation : quelle valeur heuristique de l'approche Syal pour appréhender la complexité des systèmes alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congresso Internacional Sistemas Agroalimentares Localizados : Os SIAL face às oportunidades e aos desafios do novo contexto global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Florianópolis, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance systémique de l’innovation en agriculture pour la sécurité alimentaire en Afrique et dans les Caraïbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference of African research on agriculture, food and nutrition. AGRAR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Analyse des Facteurs d'Offres vivrières, de mise en marché et de diversification (AFOMDnet)., Jun 2013, Yamoussoukro, Côte d’Ivoire. pp.20 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance systémique de l'innovation en agriculture pour la sécurisation alimentaire des pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congresso Internacional Sistemas Agroalimentares Localizados : Os SIAL face às oportunidades e aos desafios do novo contexto global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Florianópolis, Brésil. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation theory of the agricultural and food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Annual EAEPE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Evolutionary Political Economy (EAEPE). INT., Nov 2013, Paris, France. pp.18 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban food systems in the world of conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. AESOP Conference on Sustainable Food Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; United Nations Educational Scientific and Cultural Organization (UNESCO). Montpellier, INT., Oct 2013, Montpellier, France. 109 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des impacts à long terme du changement climatique et de l'adaptation de la filière viti-vinicole française : projet Laccave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journée technique du CIVB : S'adapter aux défis de demain et garantir la qualité de nos vins, de la pratique à l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil interprofessionnel des Vins de Bordeaux (CIVB). Bordeaux, FRA., Feb 2013, Bordeaux, France. 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle plus-value du groupe sur la performance des exploitations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bureau de Gaec &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.9 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles plus-values du groupe sur la performance des exploitations ? Regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Comment articuler l'exploitation agricole à une coopération agricole de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.9 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’innovation dans la littérature sur l’agriculture et l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Triomphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Réseau de Recherche sur l'Innovation (RRI). Dunkerque, FRA., Aug 2012, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes alimentaires alternatifs face aux enjeux sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires internationalisés : nouveaux risques, nouvelles régulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Etudes Politiques de Paris (Sciences Po Paris) (IEP Paris). Chaire développement durable, Paris, FRA.; Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). Lyon, FRA., Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser et accompagner la stratégie territoriale d’une coopérative agricole : l’exemple de la coopérative &amp;quot;Fermes de Figeac&amp;quot; (SICASELI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fournie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Diversité et durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Coop de France. Paris, FRA.; Ecole Supérieure des Sciences Economiques et Commerciales (ESSEC). FRA.; Ecole Nationale Supérieure des Sciences Agronomiques de Bordeaux-Aquitaine (Bordeaux Sciences Agro). Gradignan, FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’innovation et concurrence entre clusters régionaux : un nouveau french paradoxe dans la viticulture française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Réseau de Recherche sur l'Innovation (RRI). Dunkerque, FRA., Aug 2012, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux professionnels : facteur clé pour l'innovation et les performances dans le secteur viti-vinicole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée scientifique de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine des caves coopératives : conserver, aménager, transformer ou détruire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation permanante : "Le patrimoine des caves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National du Patrimoine (INP). Paris, FRA., Jul 2011, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoçao do desenvolvimento Sustentavel pela Indicaçoes Geograficas (projeto PRODDIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Seminario International Indicaçao Géografica : Produtos de origem como estratégia de desenvolvimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal Rural do Rio de Janeiro (UFRRJ). Rio de Janeiro, BRA., Sep 2010, Joao Pessoa, Brazil. pp.25 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation systems and the competition between regional vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives vitivinicoles en Europe et dans le Nouveau Monde : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Manuel Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. World congress of vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zagreb, Croatia. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des marchés et signes de qualité à l'échelle régionale : l'exemple des Vins de Pays et AOC en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de restitution des travaux de recherche sur les Indications et Appellations d'Origine Géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction économique et politique des marchés : l'exemple de la reconversion viticole en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire (CIHEAM, AFSP-CEVIPOF, INRA, CEVIPOF/Sciences Po)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White and wines : un modèle de marché à l'épreuve des vins du Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Economie et Sociologie "les marchés agroalimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White and wines : un modèle de marché à l'épreuve des vins du Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Economie and Sociologie « les Marchés Agroalimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition and modernity in the new new world of wine : market innovation in Languedoc AOC wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International wine business &amp; marketing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair trade and ethical projects : new challenges for wine co-operatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International cooperative alliance European conference .Research committee : The future of cooperatives in a growing Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Segorbe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks, innovation and performance in a Cluster of Cooperatives : an empirical evaluation from Languedoc wine industry (South France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Stofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference of Cooperative Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique, signe de qualité : perspectives pour les coopératives viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de la qualité, quelle(s) qualité(s) demain, pour quelle(s) demande(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des marchés et signes de qualité à l'échelle régionale : l'exemple des vins de pays et AOC en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de restitution des travaux de recherche sur les Indications et appellations d'origine géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks, innovation and performance in a cluster of co-operatives : an empirical evaluation from Languedoc wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A EuroConference on the Strategies and Organisation of Agri-Food Cooperatives: Quality Assurance and Vertical Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair trade and ethical projects : new challenges for wine co-operatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cooperative Alliance European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Valencia (Segorbe)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks, innovation and performance in a cluster of co-operatives : an empirical evaluation from Languedoc wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Cooperatives Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport méthodologique pour la création d'un observatoire des vins en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sidlovitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque Oenométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Budapest, Hongrie. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle solidarité pour quelle qualité dans le secteur viticole ? Le cas des coopératives viticoles au Cap occidental (Afrique du Sud) et en Languedoc (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congress of the ESRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, secteurs et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Recherches pour et sur le développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montpellier, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies des coopératives dans l'Hérault : une analyse de leurs comptabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : Les mutations des coopératives vinicoles en Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Quarante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de rémunération et politiques de qualité dans les caves coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : Les mutations des coopératives vinicoles en Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Quarante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux décennies de transformation viticole en Languedoc-Roussillon : de la production de masse à une viticulture plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Atelier d'économie viti-vinicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de qualité et transformation des règles de rémunération du raisin dans les coopératives vinicoles. Essai d'interprétation à partir de la confrontation de trois approches économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SYAL. Systèmes Agroalimentaires : Réseaux locaux d'entreprises agro-alimentaires. Règles d'action et critères d'évaluation dans les dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montpellier, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation des coopératives vinicoles de l'Hérault : analyse de trajectoires entre 1988 et 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wadrawane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Atelier d'économie viti-vinicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Montpellier, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la qualité et rémunération des apports de raisin dans les coopératives vinicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier d'économie viti-vinicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Dijon, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie optimale et méthode à dires d'experts : application à la viticulture en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Encuentro internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Zaragoza, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire, terroir et marché du vin à la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Les terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Angers, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filière, territoire et construction sociale de la qualité : l'exemple du marché du vin à la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Station d'Economie Et Sociologie Ruralestoulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Qualification des produits et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Toulouse, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification et conditions de formation des revenus agricoles en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debosque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Les revenus agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Montpellier, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des terres libérées par le retrait viticole : quelles sont les conditions de la diversification en Languedoc-Roussillon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Eau, sol et diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Montpellier, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build transformational water management &amp; agricultural adaptation scenarios in water stressed areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2024 du métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » (CLIMAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALANOA : dialoguer, explorer, évaluer et innover pour la gestion de l’eau & l’adaptation de l’agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2023 : Innover pour une gestion concertée et durable de l’eau, quelles contributions des sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build agricultural adaptation scenarios in water stressed territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield gap: identification of environmental limitations by soil and climate zoning in Languedoc Roussillon region using big databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and climate zoning determining grapevine resource yield-gaps in Languedoc-Roussillon vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France. , pp.39-39, 2022, Seminar proceedings of Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for an enabling environment to foster soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu H. Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habidou Assouma Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat value chain dynamics in the Albanian mountains areas: what issues prevent the development of the traditional mountains products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myslym Osmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. EAAE Congress "Towards Sustainable Agri-Food Systems: Balancing between Markets and Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Parma, Italy. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the french wine industry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Quenol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium Ampelos : Mediterranean vineyards and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Santorin, Greece. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat value chain dynamics in the Albanian mountains areas. What issues prevent the development of the traditional mountains products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Osmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. EAAE Congress "Towards Sustainable Agri-Food Systems: Balancing between Markets and Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Parma, Italy. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable grape and wine production in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'émergence des stratégies d’innovation face au changement climatique : cas des viticulteurs de trois régions de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles d'été RRI 2015 : politiques d’innovation et de R&amp;D, regards croisés Nord/Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Creil, France. 42 p., 2015, Politiques d’innovation et de R&amp;D : regards croisés Nord/Sud, du 27 au 29 août 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP2 French report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO Workshop FP7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Rome, Italy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional modelling : an approach to analyse vine genotype adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa E. Marguerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwu Z. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable grape and wine production in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles figures des marchés agroalimentaires : apports croisés de l'économie, de la sociologie et de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Economie &amp; Sociologie "les marchés agroalimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France. Editions Quae, 195 p., 2008, 978-2-7380-1250-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopératives entre territoires et mondialisation : les entretiens de Maraussan 14 et 15 décembre 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Draperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entretiens de Maraussan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Maraussan, France. 2, L'Harmattan, 391 p., 2003, Cahiers de l'Economie Sociale, 978-2-7475-5123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et solidarité : des enjeux pour les coopératives viticoles de l'Ancien et du Nouveau Monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Qualité et solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Montpellier, France. 89 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une gestion concertée et durable de l’eau : l’innovation se jette à l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte rouge sur le climat : se mobiliser, innover, se transformer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour se nourrir au temps du coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre : Jean-Marc Touzard de l’Inrae - Changement climatique [Interview]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gangand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin : comment s'adapter au changement climatique ? [Interview]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Maraussan à Murviel : histoires de caves coopératives [Vidéo]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne, le vin, et le changement climatique en France - Projet LACCAVE - Horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/jt3y-1a55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wine industry confronted by Climate Change - LACCAVE PROJECT - Horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ar8r-s466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique, un enjeu majeur pour le secteur de la vigne et du vin [Vidéo]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape growing : a symbolic marker of climate trends and a model to study adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et typologie des marchés des vins en vrac à la production : le cas des vins de table et de pays rouges en France. Note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bouchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restructuration des coopératives vinicoles en Languedoc : grille d'analyse stratégique pour une démarche prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du séminaire &amp;quot;Filières : approches et enjeux pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TETRAE-Occitanie : Un programme de recherche en partenariat avec les acteurs de terrain pour la transition agroécologique en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245434v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte carbone d'une unité de recherche en agronomie et sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; UMR Innovation. 2023, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelled/sustainable consumption of food in EU and in each of the 5 Regions. SWITCH Farm2Fork D2.3 report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union. 2023, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU multi-level food system analytical framework, and available statistics. SWITCH Farm2Fork D2.3 report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union. 2023, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction participative des recommandations finales du projet LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gouty‐borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACCAVE2.21. Rapport final pour la période 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les ateliers &amp;quot;Déclinaison de la stratégie de la filière vigne & vin face au changement climatique au vignoble méditerranéen&amp;quot; du SITEVI, 30 novembre, 1er & 2 décembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gouty‐borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique en agriculture : enquête auprès de 98 exploitations ayant des grandes cultures en région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrae. 2022, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir ensemble face au changement climatique : les démarches participatives dans la filière vigne et vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gourvennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climathon de Cabrières, 15 et 16 octobre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddy Tintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique en agriculture : enquête auprès de 98 exploitations ayant des grandes cultures en région Occitanie - Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Schnebelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrae. 2022, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrosystèmes : chapitre 8 du rapport &amp;quot;Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camillo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réseau d’Expertise sur les Changements climatiques en Occitanie (RECO). 2021, pp.165-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles actions pour la filière vigne et vin face au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climathon de Montpeyroux : comment pérenniser les vignobles et les vignerons de Montpeyroux face aux évolutions climatiques et sociétales, compte-rendu des 6 & 7 mars 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae; Montpellier Supagro; Montpellier Université d'Excellence (MUSE); Syndicat d’Appellation Languedoc. 2020, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Climathon® de Murviel-lès-Montpellier : collaborations entre scientifiques, professionnels et citoyens pour l’adaptation d’un vignoble local au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prospective pour le secteur vignes et vins dans le contexte du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Briguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 40, auto-saisine. 2016, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glamur project, cross-countries performances comparison : France and Switzerland local and global wine supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maffezzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Gratteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study: multidimensional comparison of a local and global wine supply chain in France (task 3.5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maffezzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d’un référentiel technico-économique dans le domaine des circuits courts de commercialisation. Partie 1 : Cadre d'analyse, méthodologie et synthèse des résultats légumes et produits laitiers en circuits courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Capt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gervreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Agriculture, de l'Alimentation, de la Pêche, de la ruralité et de l'Aménagement du territoire. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d’un référentiel technico-économique dans le domaine des circuits courts de commercialisation. Partie 3 : Exploitations maraîchères en circuits courts : diversité des modèles et approche des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Tozanli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations agro-écologiques et organisationnelles pour une gestion durable de la qualité de l'eau dans des régions de monoculture à forts niveaux d'intrants phytosanitaires. Rapport final du Projet n°ANR-05-PADD-010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indications géographiques et développement durable : enquête nationale sur les actions des organisations de gestion locale des indications géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Ollagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR Innovation. 2007, 138 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter les vins et vignobles au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’une stratégie nationale viti-vinicole d’adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 385 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer toutes les pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National-level report : France (task 2.5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Localisation UMR 0951 Innovation, Montpellier (2014-46). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et produits de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 3A </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Analyse des voies de progrès en agriculture conventionnelle par orientation productive. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 4. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises sectorielles et dynamiques régionales : les recompositions de l'agriculture en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole Nationale Supérieure Agronomique de Montpellier, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02849215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations dans les systèmes agroalimentaires : apports d'une confrontation de l'économie institutionnelle au terrain de la reconversion viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02802790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advice networks, innovations and clusters : the case of Languedoc wine cooperatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphäel Stofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.103-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId660"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471574v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.079.0205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471527v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.079.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.044.0239" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Mena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Plaige" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7246" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.070.0271" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florjan Bombaj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nougier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Macaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128218" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aigrain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113962v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gontard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145180v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddy Tintinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynders" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.07.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Millard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9897" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948355v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aigrain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugiere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191203020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Mascarenhas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620797v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Kenny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0295" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608710v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1872" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Menozzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Maye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.07.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Belletti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marescotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2015.05.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604581v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.054.0005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604960v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523818v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf van Broekhuizen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su8050449" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506464v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523586v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2016.3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maffezzoli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su8050417" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blonde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629861v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533887v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632607v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kwa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513654v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.017.0117" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536537v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Claeyssens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso-Ugaglia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cristerna-Ragasol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633193v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-013-9446-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631040v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0s3q-8a39" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630287v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14840" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Galbrun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644902v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.041.0207" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Schultz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307927110" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649548v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644057v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0577" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641944v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648583v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664715v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vandame" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659355v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665265v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0253" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657454v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coelho" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657358v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Muchnik" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654465v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673144v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laporte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671237v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laporte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681671v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ewert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674009v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671835v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cames" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231656v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Touzard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaullier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarrige" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676992v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1023667ar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321135v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687029v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685098v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bono" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5118" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697281v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696297v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694378v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904575v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612761v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/255/9782759237975/vigne-vin-et-changement-climatique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791690v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837796v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gavignaud-Fontaine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sauget" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inventaire G&#233;n&#233;ral - R&#233;gion Languedoc-Roussillon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829419v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sidlovits" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847983v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843862v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101812v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouanel Poulmarch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904630v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904690v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164904v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/103947" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494534v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934004v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627191v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Wine+Management+and+Marketing%2C+Volume+2%3A+Responses+of+the+Industry+to+Crises+and+New+Expectations-p-9781786308740" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch11" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904597v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616459v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904619v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616441v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616445v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726654v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616449v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904682v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494463v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904704v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256445v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035487v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575944v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141778v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119777434.ch2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404146v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404263v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404232v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114912v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788056v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ecology-Capitalism-and-the-New-Agricultural-Economy-The-Second-Great/Allaire-Daviron/p/book/9780815381617" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952934v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788941v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_15" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790772v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787697v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787614v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790986v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786933v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790635v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786977v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785245v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951585v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785241v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530806v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438619v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5008-systemes-agroalimentaires-en-transition-.html" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800074v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Goulet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794413v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173089v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Broutin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173087v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805705v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811268v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815841v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1052-le-temps-des-syal.html" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824618v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Conseil R&#233;gional Du Languedoc Roussillon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823932v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ashgate.com/default.aspx?page=1751&amp;amp;calcTitle=1&amp;amp;pageSubject=661&amp;amp;title_id=9191&amp;amp;edition_id=9930" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Stofer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/24759.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5543-0_3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832219v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321505v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321474v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Draperi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321486v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833179v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaullier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836760v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delord" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321420v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471467v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785582v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785412v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468329v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035538v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035527v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035578v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035590v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035594v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791052v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berling" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05055966v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/HjtJ9pgt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035557v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718760v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334776v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801043" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133285v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614575v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288733v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791279v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791537v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718882v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692422v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135279v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723720v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718664v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791568v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292711v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319118v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310969v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484589v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791323v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319358v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311078v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311176v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320060v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319168v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311164v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292796v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319378v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322205v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319645v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319341v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426156v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319689v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319696v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319662v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319309v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322184v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787254v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Oui" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735985v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Quiedeville" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Slavona" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733767v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790427v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785706v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791602v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millet Amrani" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789930v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738371v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785248v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742279v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268360v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myslym Osmani" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739146v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haller" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795190v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740922v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742852v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739852v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799256v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743054v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209284v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743198v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792195v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793884v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837822v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795430v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198229v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837781v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506208v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigui&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792827v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506222v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802247v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506223v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506334v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748639v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198230v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750093v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749686v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803302v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802962v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746126v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746405v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournie" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744613v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745825v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804746v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823157v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753877v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822418v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Manuel Coelho" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754851v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750493v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755406v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756415v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755960v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758673v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760150v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763979v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760921v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760326v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stofer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761439v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761755v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825030v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sidlovitis" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761719v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838847v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pecqueur" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769329v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766920v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaulier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839756v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836793v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839763v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bouchier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wadrawane" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839129v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765545v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erguy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840439v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852539v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Station d'Economie Et Sociologie Ruralestoulouse" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848592v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debosque" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847395v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529186v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651641v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651558v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719399v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869137v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788605v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H. Arnoult" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habidou Assouma Mohamed" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788535v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776206v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146765v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombaj" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barjolle" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osmani" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170364v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485472v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bruciamacchie" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792316v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauche" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803925v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797632v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824605v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321459v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829810v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719577v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133239v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719590v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880620v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977542v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gangand" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977507v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978187v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#233;nard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02538191v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jt3y-1a55" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548387v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ar8r-s466" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978209v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791440v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513053v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828485v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834468v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106846v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245434v2" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360289v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marquet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791219v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791209v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719543v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gouty&#8208;borges" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791819v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gourvennec" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596501v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573156v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Valiente" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791640v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645066v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roux" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573167v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263967v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938060v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787087v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537003v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506534v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briguiere" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798066v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Le Goff" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Gratteau" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Cravero" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798073v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197938v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gervreau" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leseigneur" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810932v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592176v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonicelli" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campagnone" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321825v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Ollagnon" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651068v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641399v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Benjamin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798282v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792457v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805778v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809837v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849215v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802790v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822186v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;el Stofer" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592201v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Eccel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddy Tintinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nougier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-026-04158-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.079.0205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.079.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600110v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.044.0239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Mena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Plaige" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7246" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.070.0271" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152938v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florjan Bombaj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Schnebelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Macaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128218" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gontard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aigrain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynders" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.07.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Millard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9897" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aigrain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugiere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191203020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622646v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Mascarenhas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Kenny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0295" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Belletti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marescotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2015.05.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617591v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604581v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.054.0005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1872" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Schmitt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Menozzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Maye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.07.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630089v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637431v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf van Broekhuizen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su8050449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maffezzoli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su8050417" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523586v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2016.3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533888v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blonde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629861v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533887v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kwa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629819v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632607v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513654v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634468v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634813v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.017.0117" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Claeyssens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso-Ugaglia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cristerna-Ragasol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633193v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637749v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-013-9446-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198250v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633121v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0s3q-8a39" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630287v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506316v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14840" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636164v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642259v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Galbrun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644902v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.041.0207" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Schultz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307927110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649548v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644057v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0577" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641944v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642053v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648583v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642216v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659355v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664715v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vandame" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665265v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0253" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657454v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coelho" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Muchnik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654465v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673144v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laporte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ewert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671237v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laporte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681671v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231656v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Touzard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaullier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarrige" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676992v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1023667ar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671835v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cames" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321135v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687029v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685098v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bono" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5118" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697281v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696297v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694378v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699458v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904575v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612761v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/255/9782759237975/vigne-vin-et-changement-climatique" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789888v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837796v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824658v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gavignaud-Fontaine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sauget" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inventaire G&#233;n&#233;ral - R&#233;gion Languedoc-Roussillon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829419v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sidlovits" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847983v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843862v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562659v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot-Pelliet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101812v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouanel Poulmarch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904690v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904630v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164904v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/103947" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494534v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934004v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726654v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616449v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904597v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616459v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904619v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616445v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616441v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627191v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Wine+Management+and+Marketing%2C+Volume+2%3A+Responses+of+the+Industry+to+Crises+and+New+Expectations-p-9781786308740" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch11" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904682v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494463v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904704v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256445v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035487v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575944v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141778v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119777434.ch2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404146v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404263v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404232v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403575v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114912v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788941v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_15" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952934v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788056v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ecology-Capitalism-and-the-New-Agricultural-Economy-The-Second-Great/Allaire-Daviron/p/book/9780815381617" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790986v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787697v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787614v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790772v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786933v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790635v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786977v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785245v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530806v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951585v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785241v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438619v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5008-systemes-agroalimentaires-en-transition-.html" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800074v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Goulet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794413v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173089v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Broutin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173087v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805705v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811268v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815841v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1052-le-temps-des-syal.html" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824618v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Conseil R&#233;gional Du Languedoc Roussillon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823932v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ashgate.com/default.aspx?page=1751&amp;amp;calcTitle=1&amp;amp;pageSubject=661&amp;amp;title_id=9191&amp;amp;edition_id=9930" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820039v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Stofer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/24759.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5543-0_3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832219v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321505v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321474v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Draperi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321486v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833179v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaullier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836760v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delord" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321420v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471467v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785412v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785582v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468329v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035538v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035527v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035578v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035594v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035585v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791052v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berling" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035590v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05055966v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/HjtJ9pgt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035557v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718760v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334776v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801043" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288733v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614575v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133285v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791279v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791537v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135279v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723720v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718882v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692422v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718664v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791568v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292711v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319118v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319358v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791323v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484589v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310969v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311078v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311176v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320060v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311164v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319168v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292796v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322205v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319341v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319645v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319378v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426156v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319696v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319689v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319662v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319309v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322184v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733767v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790427v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735985v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Quiedeville" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Slavona" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787254v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Oui" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785706v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789930v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791602v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millet Amrani" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738371v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785248v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740922v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742852v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739146v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haller" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795190v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268360v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myslym Osmani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742279v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799256v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739852v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743054v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793884v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792195v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743198v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209284v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795430v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837822v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198229v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837781v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506208v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigui&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792827v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802247v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506222v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506334v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506223v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198230v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748639v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750093v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802962v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803302v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746126v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749686v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746405v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournie" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744613v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745825v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804746v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823157v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753877v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822418v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Manuel Coelho" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754851v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750493v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755406v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755960v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756415v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758673v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760150v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763979v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760921v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760326v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stofer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761439v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761755v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825030v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sidlovitis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761719v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838847v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pecqueur" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769329v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766920v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaulier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839756v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836793v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839763v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bouchier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wadrawane" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839129v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765545v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erguy" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840439v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852539v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Station d'Economie Et Sociologie Ruralestoulouse" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848592v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debosque" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847395v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529186v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651641v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651558v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719399v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869137v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788605v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H. Arnoult" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habidou Assouma Mohamed" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788535v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776206v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146765v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombaj" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barjolle" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osmani" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170364v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485472v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bruciamacchie" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792316v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauche" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803925v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797632v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824605v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321459v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829810v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719577v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133239v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719590v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880620v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977542v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gangand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977507v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978187v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#233;nard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02538191v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jt3y-1a55" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548387v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ar8r-s466" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978209v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791440v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513053v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828485v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834468v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106846v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245434v2" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360289v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marquet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791209v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791219v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719543v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gouty&#8208;borges" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791640v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596501v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573156v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Valiente" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791819v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gourvennec" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645066v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roux" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573167v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263967v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938060v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787087v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537003v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506534v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briguiere" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798066v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Le Goff" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Gratteau" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Cravero" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798073v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197938v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gervreau" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leseigneur" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810932v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592176v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonicelli" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campagnone" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321825v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Ollagnon" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651068v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641399v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Benjamin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798282v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792457v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805778v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809837v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849215v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802790v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822186v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;el Stofer" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>