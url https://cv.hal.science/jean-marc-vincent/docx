--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -1768,395 +1768,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Implementing Resilient IoT Applications in the Fog: A Smart Home Use Case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autotuning under Tight Budget Constraints: A Transparent Design of Experiments Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Letondeur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwen Salaün</w:t>
+                <w:t xml:space="preserve">Pedro Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Quinito Masnada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIN 2019 - 22nd Conference on Innovation in Clouds, Internet and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIN.2019.8685909⟩</w:t>
+              <w:t xml:space="preserve">CCGrid 2019 - International Symposium in Cluster, Cloud, and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Larcana, Cyprus. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979686v1</w:t>
+                <w:t xml:space="preserve">hal-02110868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autotuning under Tight Budget Constraints: A Transparent Design of Experiments Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piecewise Aggregation for HMM fitting. A pre-fitting model for seamless integration with time series data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Videau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+                <w:t xml:space="preserve">Joaquim Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2019 - International Symposium in Cluster, Cloud, and Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00026⟩</w:t>
+              <w:t xml:space="preserve">SEKE 2019 - 31st International Conference on Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal. pp.729-734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2019-185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110868v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise Aggregation for HMM fitting. A pre-fitting model for seamless integration with time series data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquim Assunção</w:t>
+                <w:t xml:space="preserve">Designing and Implementing Resilient IoT Applications in the Fog: A Smart Home Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Ozeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Letondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Gaël Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE 2019 - 31st International Conference on Software Engineering and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal. pp.729-734, </w:t>
+              <w:t xml:space="preserve">ICIN 2019 - 22nd Conference on Innovation in Clouds, Internet and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. pp.230-232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18293/SEKE2019-185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIN.2019.8685909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409589v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of Stateful IoT Applications in a Dynamic Fog Environment</w:t>
               </w:r>
@@ -3247,265 +3247,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Jobs Resource Utilization on a Production System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ruiz</w:t>
+                <w:t xml:space="preserve">Trace Management and Analysis for Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generoso Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dosimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Marangozova-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Job Scheduling Strategies for Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MCSoC'13 - 2013 IEEE 7th International Symposium on Embedded Multicore Socs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Tokyo, Japan. pp.119-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSoC.2013.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918372v1</w:t>
+                <w:t xml:space="preserve">hal-01065877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace Management and Analysis for Embedded Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vania Marangozova-Martin</w:t>
+                <w:t xml:space="preserve">Analysis of the Jobs Resource Utilization on a Production System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Emeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCSoC'13 - 2013 IEEE 7th International Symposium on Embedded Multicore Socs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Job Scheduling Strategies for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065877v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visualisation de traces, support à l'analyse, déverminage et optimisation d'applications de calcul haute performance</w:t>
               </w:r>
@@ -3806,90 +3806,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jobs Resource Utilization as a Metric for Clusters Comparison and Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Emeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComPAS'2013 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4473,238 +4473,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation, agrégation et visualisation d'informations médiatiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Demazeau</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Business Processes through a Formal Transformation to SAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Rosa Braghetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Eduardo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 8th European Performance Engineering Workshop (EPEW 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Borrowdale, United Kingdom. pp.42 - 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24749-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353322v1</w:t>
+                <w:t xml:space="preserve">hal-00788798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Business Processes through a Formal Transformation to SAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joao Eduardo Ferreira</w:t>
+                <w:t xml:space="preserve">Organisation, agrégation et visualisation d'informations médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th European Performance Engineering Workshop (EPEW 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.240-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00788798v1</w:t>
+                <w:t xml:space="preserve">hal-01353322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of large distributed computing systems</w:t>
               </w:r>
@@ -5410,51 +5410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis Modeling Applied to Business Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Rosa Braghetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Eduardo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5828,400 +5828,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance visualization of a transport multi-agent application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfect Sampling of Queuing Networks with Complex Routing complexity and computational aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Practical Applications of Agents and Multi-Agent Systems, PAAMS09</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESCOM (tutorial)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La Palmyre</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788925v1</w:t>
+                <w:t xml:space="preserve">hal-00788936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment rater la validation de votre algorithme d'ordonnancement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+                <w:t xml:space="preserve">Mining for Statistical Models of Availability in Large-Scale Distributed Systems: An Empirical Study of SETI@home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Javadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of Renpar'19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Modelling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, London, United Kingdom. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MASCOT.2009.5367061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788934v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Monotonicity Definitions in Stochastic Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 16th International Conference on Analytical and Stochastic Modeling Techniques and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Madrid, Spain. pp.144-158, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02205-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving automatic performance modelling of black boxes for self-sizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Harbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6263,243 +6208,298 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HotAC IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Sampling of Queuing Networks with Complex Routing complexity and computational aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment rater la validation de votre algorithme d'ordonnancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESCOM (tutorial)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, La Palmyre</w:t>
+              <w:t xml:space="preserve">Proceeding of Renpar'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788936v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining for Statistical Models of Availability in Large-Scale Distributed Systems: An Empirical Study of SETI@home</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Derrick Kondo</w:t>
+                <w:t xml:space="preserve">Performance visualization of a transport multi-agent application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David P. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Modelling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Practical Applications of Agents and Multi-Agent Systems, PAAMS09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Salamanca, Spain. pp.188-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00487-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MASCOT.2009.5367061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00788912v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization for Performance Debugging of Large-Scale Parallel Applications</w:t>
               </w:r>
@@ -6695,670 +6695,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect sampling of stationary rewards of Markov chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Multi-Agent Systems: The case of Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 3rd International Conference on Information &amp; Communication Technologies: from Theory to Applications (ICTTA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Damascus, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953625v1</w:t>
+                <w:t xml:space="preserve">hal-00953626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance characterization of black boxes with self-controlled load injection for simulation-based sizing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dillenseger</w:t>
+                <w:t xml:space="preserve">Perfect Simulation and Non-monotone Markovian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Fribourg</w:t>
+              <w:t xml:space="preserve">3rd International Conference Valuetools'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953631v1</w:t>
+                <w:t xml:space="preserve">hal-00953624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Multi-Agent Systems: The case of Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Demazeau</w:t>
+                <w:t xml:space="preserve">A System for Interactive Spatial Analysis via Potential Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd International Conference on Information &amp; Communication Technologies: from Theory to Applications (ICTTA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Damascus, Syria</w:t>
+              <w:t xml:space="preserve">W2GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953626v1</w:t>
+                <w:t xml:space="preserve">hal-00953627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Simulation and Non-monotone Markovian Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfect simulation, monotonicity and finite queueing networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference Valuetools'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Athens, Greece</w:t>
+              <w:t xml:space="preserve">QEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint-Malo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953624v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System for Interactive Spatial Analysis via Potential Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+                <w:t xml:space="preserve">Systems Verification using Randomized Exploration of Large State Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Tripakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">W2GIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Shanghai, China</w:t>
+              <w:t xml:space="preserve">SPIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Los Angeles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953627v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems Verification using Randomized Exploration of Large State Spaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfect sampling of stationary rewards of Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Los Angeles</w:t>
+              <w:t xml:space="preserve">International Workshop on Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953617v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect simulation, monotonicity and finite queueing networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance characterization of black boxes with self-controlled load injection for simulation-based sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint-Malo</w:t>
+              <w:t xml:space="preserve">CFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Fribourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953637v1</w:t>
+                <w:t xml:space="preserve">hal-00953631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we use perfect simulation for non-monotonic Markovian systems ?</w:t>
               </w:r>
@@ -7573,51 +7573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect simulation and monotone stochastic bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9065,64 +9065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SANGE -Stochastic Automata Networks Generator. A tool to efficiently predict events through structured Markovian models (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucelene Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9479,250 +9479,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Trace Aggregation Through Entropy Measures for Optimal Performance Visualization of Large Distributed Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Demazeau</w:t>
+                <w:t xml:space="preserve">Trace Management and Analysis for Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generoso Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dosimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Marangozova-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-LIG-037, 2013, pp.21</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8304, INRIA. 2013, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872483v1</w:t>
+                <w:t xml:space="preserve">hal-00821907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace Management and Analysis for Embedded Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vania Marangozova-Martin</w:t>
+                <w:t xml:space="preserve">Evaluating Trace Aggregation Through Entropy Measures for Optimal Performance Visualization of Large Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Schnorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8304, INRIA. 2013, pp.21</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-LIG-037, 2013, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821907v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Best-partitions Problem: How to Build Meaningful Aggregations ?</w:t>
               </w:r>
@@ -10303,51 +10303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Business Process Model and Notation to Stochastic Automata Network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Rosa Braghetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Eduardo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10652,329 +10652,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00540967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining for Availability Models in Large-Scale Distributed Systems:A Case Study of SETI@home</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Derrick Kondo</w:t>
+                <w:t xml:space="preserve">Automatic performance modelling of black boxes targetting self-sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7027, INRIA. 2009, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00375624v1</w:t>
+                <w:t xml:space="preserve">inria-00413935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic performance modelling of black boxes targetting self-sizing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dillenseger</w:t>
+                <w:t xml:space="preserve">Comparison of Modeling Approaches to Business Process Performance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Rosa Braghetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Eduardo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7027, INRIA. 2009, pp.19</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7065, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00413935v1</w:t>
+                <w:t xml:space="preserve">inria-00424452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Modeling Approaches to Business Process Performance Evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Eduardo Ferreira</w:t>
+                <w:t xml:space="preserve">Mining for Availability Models in Large-Scale Distributed Systems:A Case Study of SETI@home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Javadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7065, INRIA. 2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00424452v1</w:t>
+                <w:t xml:space="preserve">inria-00375624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new flexible Checkpoint/Restart model</w:t>
               </w:r>
@@ -11570,51 +11570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mescal.imag.fr/membres/jean-marc.vincent/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878673v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Althuser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130476v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Rezende Alles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o L D Comba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nagai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mello Schnorr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Ozeer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Letondeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Ottogalli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2020.100275" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077738v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;am" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Rosa Braghetto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Javadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Anderson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.50" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1885" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Elrabih" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gorgo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00993647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Salmi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dillenseger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Harbaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Marc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.202.2004.3.202-1464" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02930872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58298-2_12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Letondeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2019.8685909" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02110868v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bruel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Quinito Masnada" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2019-185" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927286v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Etchevers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286978.3287007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perronnin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10696-0_15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dosimont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Generoso Pagano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova-Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Corre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRACIS.2014.32" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Emeras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065877v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2013.28" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7S0LG0D2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918433v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.138" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789436v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949560v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45065-5_20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918437v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_31" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NLMNLLLS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24749-1_5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NCTF8W64-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627754v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996029.1996037" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788797v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21713-5_14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZPJ4MTT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788808v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597109v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471255v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann P&#233;rarnau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788885v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13568-2_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2D845T3S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878537.1878665" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAS.2010.9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788925v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Joumaa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00487-2_20" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCLWC41C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788934v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Kadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02205-0_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3NHMZSDC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788910v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788936v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOT.2009.5367061" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Bouguerra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953626v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953617v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Abed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Tripakis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953637v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953636v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinasso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mehaut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876607v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Fourneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vienne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Vincent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/valuetools.2007.1933" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277534v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517244v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788018v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Al-Begain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fiems" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30782-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02795093v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065853v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424589v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996891v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140155v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Djeballah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fourny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246239v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Studeny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149604v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucelene Lopes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981020v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964098v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268953v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872483v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schnorr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947934v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947933v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738321v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788019v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268955v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788815v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788814v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529569v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540967v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgo Ga&#235;l" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375624v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413935v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424452v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantien G. Dopper" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596052v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mescal.imag.fr/membres/jean-marc.vincent/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878673v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Althuser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130476v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Rezende Alles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o L D Comba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nagai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mello Schnorr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Ozeer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Letondeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Ottogalli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2020.100275" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077738v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;am" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Rosa Braghetto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Javadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Anderson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.50" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1885" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Elrabih" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gorgo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00993647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Salmi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dillenseger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Harbaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Marc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.202.2004.3.202-1464" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02930872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58298-2_12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02110868v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Quinito Masnada" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409589v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2019-185" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Letondeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2019.8685909" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927286v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Etchevers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286978.3287007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perronnin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10696-0_15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dosimont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Generoso Pagano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova-Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Corre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRACIS.2014.32" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2013.28" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Emeras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7S0LG0D2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918433v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.138" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789436v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949560v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45065-5_20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918437v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_31" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NLMNLLLS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24749-1_5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NCTF8W64-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627754v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996029.1996037" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788797v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21713-5_14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZPJ4MTT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788808v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597109v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471255v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann P&#233;rarnau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788885v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13568-2_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2D845T3S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878537.1878665" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAS.2010.9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788912v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOT.2009.5367061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Kadi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02205-0_11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3NHMZSDC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788934v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Joumaa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00487-2_20" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCLWC41C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Bouguerra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953626v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953624v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953627v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953637v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Abed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Tripakis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953625v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953636v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinasso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mehaut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876607v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Fourneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vienne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Vincent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/valuetools.2007.1933" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277534v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517244v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788018v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Al-Begain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fiems" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30782-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02795093v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065853v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424589v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996891v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140155v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Djeballah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fourny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246239v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Studeny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149604v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucelene Lopes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981020v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964098v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268953v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821907v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schnorr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947934v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947933v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738321v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788019v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268955v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788815v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788814v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529569v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540967v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgo Ga&#235;l" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413935v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424452v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375624v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantien G. Dopper" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596052v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>