--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -352,287 +352,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring phenology uncertainty with large scale image processing</w:t>
+                <w:t xml:space="preserve">F 3 ARIoT: A Framework for Autonomic Resilience of IoT Applications in the Fog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Rezende Alles</w:t>
+                <w:t xml:space="preserve">Umar Ozeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João L D Comba</w:t>
+                <w:t xml:space="preserve">Loic Letondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Gaël Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59, pp.101109. </w:t>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2020.100275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130476v1</w:t>
+                <w:t xml:space="preserve">hal-02933365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F 3 ARIoT: A Framework for Autonomic Resilience of IoT Applications in the Fog</w:t>
+                <w:t xml:space="preserve">Measuring phenology uncertainty with large scale image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umar Ozeer</w:t>
+                <w:t xml:space="preserve">Guilherme Rezende Alles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Letondeur</w:t>
+                <w:t xml:space="preserve">João L D Comba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwen Salaün</w:t>
+                <w:t xml:space="preserve">Shin Nagai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Gaël Ottogalli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-54. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.101109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2020.100275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933365v1</w:t>
+                <w:t xml:space="preserve">hal-03130476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse des exercices d’algorithmique et de programmation du brevet 2017</w:t>
               </w:r>
@@ -756,51 +756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation de traces pour la visualisation de grands systèmes distribués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1063,51 +1063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and analysis of resource usage anomalies in large distributed systems through multi-scale visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1644,90 +1644,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of a Failure Management Protocol for Stateful IoT Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Ozeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Letondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Gaël Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1768,477 +1768,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autotuning under Tight Budget Constraints: A Transparent Design of Experiments Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing and Implementing Resilient IoT Applications in the Fog: A Smart Home Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Ozeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Bruel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+                <w:t xml:space="preserve">Loïc Letondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Gaël Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2019 - International Symposium in Cluster, Cloud, and Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00026⟩</w:t>
+              <w:t xml:space="preserve">ICIN 2019 - 22nd Conference on Innovation in Clouds, Internet and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. pp.230-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIN.2019.8685909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110868v2</w:t>
+                <w:t xml:space="preserve">hal-01979686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise Aggregation for HMM fitting. A pre-fitting model for seamless integration with time series data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autotuning under Tight Budget Constraints: A Transparent Design of Experiments Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Quinito Masnada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Assunção</w:t>
+                <w:t xml:space="preserve">Brice Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE 2019 - 31st International Conference on Software Engineering and Knowledge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18293/SEKE2019-185⟩</w:t>
+              <w:t xml:space="preserve">CCGrid 2019 - International Symposium in Cluster, Cloud, and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Larcana, Cyprus. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409589v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Implementing Resilient IoT Applications in the Fog: A Smart Home Use Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umar Ozeer</w:t>
+                <w:t xml:space="preserve">Piecewise Aggregation for HMM fitting. A pre-fitting model for seamless integration with time series data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Assunção</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Letondeur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+                <w:t xml:space="preserve">Paulo Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIN 2019 - 22nd Conference on Innovation in Clouds, Internet and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France. pp.230-232, </w:t>
+              <w:t xml:space="preserve">SEKE 2019 - 31st International Conference on Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal. pp.729-734, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIN.2019.8685909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2019-185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979686v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of Stateful IoT Applications in a Dynamic Fog Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Ozeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Letondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Gaël Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAI International Conference on Mobile and Ubiquitous Systems: Networking and Services (MobiQuitous '18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, New York, United States. pp.1-10, </w:t>
@@ -2734,51 +2734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dosimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,51 +2855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dosimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3247,157 +3247,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace Management and Analysis for Embedded Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vania Marangozova-Martin</w:t>
+                <w:t xml:space="preserve">Identification of international media events by spatial and temporal aggregation of RSS flows of newspapers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCSoC'13 - 2013 IEEE 7th International Symposium on Embedded Multicore Socs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th European Colloquium in Theoretical and Quantitative Geography (ECTQG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dourdan, France. pp.112-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065877v1</w:t>
+                <w:t xml:space="preserve">hal-00881313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Jobs Resource Utilization on a Production System</w:t>
               </w:r>
@@ -3485,695 +3480,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La visualisation de traces, support à l'analyse, déverminage et optimisation d'applications de calcul haute performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace Management and Analysis for Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generoso Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dosimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Marangozova-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIF : Atelier Visualisation d'informations, interaction et fouille de données de ECG'2013 - 13e Conférence Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MCSoC'13 - 2013 IEEE 7th International Symposium on Embedded Multicore Socs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Tokyo, Japan. pp.119-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSoC.2013.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065891v1</w:t>
+                <w:t xml:space="preserve">hal-01065877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Build the Best Macroscopic Description of your Multi-agent System?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Demazeau</w:t>
+                <w:t xml:space="preserve">La visualisation de traces, support à l'analyse, déverminage et optimisation d'applications de calcul haute performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dosimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIF : Atelier Visualisation d'informations, interaction et fouille de données de ECG'2013 - 13e Conférence Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38073-0_14⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00918435v1</w:t>
+                <w:t xml:space="preserve">hal-01065891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Best-partitions Problem: How to Build Meaningful Aggregations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Demazeau</w:t>
+                <w:t xml:space="preserve">Interactive Analysis of Large Distributed Systems with Scalable Topology-based Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAT 2013 - IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Performance Analysis of Systems and Software (ISPASS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Austin, Texas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918433v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jobs Resource Utilization as a Metric for Clusters Comparison and Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ruiz</w:t>
+                <w:t xml:space="preserve">Self-scalable Benchmarking as a Service with Automatic Saturation Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël de Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS'2013 Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Middleware Conference (Middleware)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Beijing, China. pp.389-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-45065-5_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916284v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Analysis of Large Distributed Systems with Scalable Topology-based Visualization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+                <w:t xml:space="preserve">How to Build the Best Macroscopic Description of your Multi-agent System?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Performance Analysis of Systems and Software (ISPASS'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Salamanca, Spain. pp.157-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38073-0_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789436v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-scalable Benchmarking as a Service with Automatic Saturation Detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Etchevers</w:t>
+                <w:t xml:space="preserve">The Best-partitions Problem: How to Build Meaningful Aggregations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Middleware Conference (Middleware)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAT 2013 - IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Atlanta, GA, United States. pp.399-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2013.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-45065-5_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00949560v1</w:t>
+                <w:t xml:space="preserve">hal-00918433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-resolution Representations of Media Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4202,539 +4219,522 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI 2013 - 23rd International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of International Relations through Spatial and Temporal Aggregation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Demazeau</w:t>
+                <w:t xml:space="preserve">Jobs Resource Utilization as a Metric for Clusters Comparison and Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Emeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems, PAAMS'13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ComPAS'2013 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38073-0_31⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00947931v1</w:t>
+                <w:t xml:space="preserve">hal-00916284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of international media events by spatial and temporal aggregation of RSS flows of newspapers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of International Relations through Spatial and Temporal Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Colloquium in Theoretical and Quantitative Geography (ECTQG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems, PAAMS'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Salamanca, Spain. pp.296-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38073-0_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881313v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Business Processes through a Formal Transformation to SAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joao Eduardo Ferreira</w:t>
+                <w:t xml:space="preserve">Organisation, agrégation et visualisation d'informations médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th European Performance Engineering Workshop (EPEW 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.240-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788798v1</w:t>
+                <w:t xml:space="preserve">hal-01353322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation, agrégation et visualisation d'informations médiatiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Demazeau</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Business Processes through a Formal Transformation to SAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Rosa Braghetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Eduardo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 8th European Performance Engineering Workshop (EPEW 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Borrowdale, United Kingdom. pp.42 - 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24749-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353322v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of large distributed computing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5410,51 +5410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis Modeling Applied to Business Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Rosa Braghetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Eduardo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5603,2021 +5603,2021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state Property Verification: a Comparison Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+                <w:t xml:space="preserve">Introducing Queuing Network-Based Performance Awareness in Autonomic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Verification and Evaluation of Computer and Communication Systems, VECoS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Sixth International Conference on Autonomic and Autonomous Systems ICAS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cancun, Mexico. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAS.2010.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788886v1</w:t>
+                <w:t xml:space="preserve">hal-00788865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Queuing Network-Based Performance Awareness in Autonomic Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dillenseger</w:t>
+                <w:t xml:space="preserve">Steady-state Property Verification: a Comparison Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Elrabih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gorgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Conference on Autonomic and Autonomous Systems ICAS 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Workshop on Verification and Evaluation of Computer and Communication Systems, VECoS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAS.2010.9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00788865v1</w:t>
+                <w:t xml:space="preserve">hal-00788886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Sampling of Queuing Networks with Complex Routing complexity and computational aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Flexible Checkpoint/Restart Model in Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slim Bouguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESCOM (tutorial)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, La Palmyre</w:t>
+              <w:t xml:space="preserve">Proceedings of the 8th International IEEE Conference on Parallel Processing and Applied Mathematics (PPAM'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Wroclaw, Poland. pp.206-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788936v1</w:t>
+                <w:t xml:space="preserve">hal-00788926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining for Statistical Models of Availability in Large-Scale Distributed Systems: An Empirical Study of SETI@home</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Derrick Kondo</w:t>
+                <w:t xml:space="preserve">Comment rater la validation de votre algorithme d'ordonnancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Modelling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceeding of Renpar'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788912v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Monotonicity Definitions in Stochastic Modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+                <w:t xml:space="preserve">Performance visualization of a transport multi-agent application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th International Conference on Analytical and Stochastic Modeling Techniques and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Practical Applications of Agents and Multi-Agent Systems, PAAMS09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Salamanca, Spain. pp.188-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00487-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02205-0_11⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00788924v1</w:t>
+                <w:t xml:space="preserve">hal-00788925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving automatic performance modelling of black boxes for self-sizing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dillenseger</w:t>
+                <w:t xml:space="preserve">Different Monotonicity Definitions in Stochastic Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HotAC IV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 16th International Conference on Analytical and Stochastic Modeling Techniques and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Madrid, Spain. pp.144-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02205-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788910v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment rater la validation de votre algorithme d'ordonnancement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+                <w:t xml:space="preserve">Achieving automatic performance modelling of black boxes for self-sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of Renpar'19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Toulouse, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">HotAC IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788934v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance visualization of a transport multi-agent application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfect Sampling of Queuing Networks with Complex Routing complexity and computational aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Practical Applications of Agents and Multi-Agent Systems, PAAMS09</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESCOM (tutorial)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La Palmyre</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00788925v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization for Performance Debugging of Large-Scale Parallel Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benhur Stein</w:t>
+                <w:t xml:space="preserve">Mining for Statistical Models of Availability in Large-Scale Distributed Systems: An Empirical Study of SETI@home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Javadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC (tutorial)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Modelling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, London, United Kingdom. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MASCOT.2009.5367061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788935v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible Checkpoint/Restart Model in Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Slim Bouguerra</w:t>
+                <w:t xml:space="preserve">Visualization for Performance Debugging of Large-Scale Parallel Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+                <w:t xml:space="preserve">Benhur Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th International IEEE Conference on Parallel Processing and Applied Mathematics (PPAM'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Wroclaw, Poland. pp.206-215</w:t>
+              <w:t xml:space="preserve">SBAC (tutorial)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sa~o-Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788926v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Multi-Agent Systems: The case of Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Demazeau</w:t>
+                <w:t xml:space="preserve">Predictive models for bandwidth sharing in high performance clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Martinasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mehaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd International Conference on Information &amp; Communication Technologies: from Theory to Applications (ICTTA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Damascus, Syria</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE Cluster Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953626v1</w:t>
+                <w:t xml:space="preserve">hal-00953618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Simulation and Non-monotone Markovian Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfect sampling of stationary rewards of Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference Valuetools'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Athens, Greece</w:t>
+              <w:t xml:space="preserve">International Workshop on Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953624v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System for Interactive Spatial Analysis via Potential Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+                <w:t xml:space="preserve">Performance characterization of black boxes with self-controlled load injection for simulation-based sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">W2GIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Shanghai, China</w:t>
+              <w:t xml:space="preserve">CFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Fribourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953627v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect simulation, monotonicity and finite queueing networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Multi-Agent Systems: The case of Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint-Malo</w:t>
+              <w:t xml:space="preserve">Proceedings of the 3rd International Conference on Information &amp; Communication Technologies: from Theory to Applications (ICTTA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Damascus, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953637v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems Verification using Randomized Exploration of Large State Spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stavros Tripakis</w:t>
+                <w:t xml:space="preserve">Perfect Simulation and Non-monotone Markovian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Los Angeles</w:t>
+              <w:t xml:space="preserve">3rd International Conference Valuetools'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953617v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect sampling of stationary rewards of Markov chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A System for Interactive Spatial Analysis via Potential Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Compiègne, France</w:t>
+              <w:t xml:space="preserve">W2GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953625v1</w:t>
+                <w:t xml:space="preserve">hal-00953627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance characterization of black boxes with self-controlled load injection for simulation-based sizing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dillenseger</w:t>
+                <w:t xml:space="preserve">Systems Verification using Randomized Exploration of Large State Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Tripakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Fribourg</w:t>
+              <w:t xml:space="preserve">SPIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Los Angeles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953631v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we use perfect simulation for non-monotonic Markovian systems ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfect simulation, monotonicity and finite queueing networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Clermont-Ferrand</w:t>
+              <w:t xml:space="preserve">QEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint-Malo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953636v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive models for bandwidth sharing in high performance clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Martinasso</w:t>
+                <w:t xml:space="preserve">Can we use perfect simulation for non-monotonic Markovian systems ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandy Berten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mehaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE Cluster Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Clermont-Ferrand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953618v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect simulation and monotone stochastic bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8503,51 +8503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dosimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8967,657 +8967,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Media Events through Spatio-Temporal Statistical Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SANGE -Stochastic Automata Networks Generator. A tool to efficiently predict events through structured Markovian models (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Assunção</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucelene Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Angelika Studeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhone-Alpes. 2015</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8724, Inria Rhône-Alpes; Grenoble University; Pontifícia Universidade Católica do Rio Grande do Sul; INRIA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246239v1</w:t>
+                <w:t xml:space="preserve">hal-01149604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SANGE -Stochastic Automata Networks Generator. A tool to efficiently predict events through structured Markovian models (extended version)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying Media Events through Spatio-Temporal Statistical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Studeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhone-Alpes. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucelene Lopes</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01149604v1</w:t>
+                <w:t xml:space="preserve">hal-01246239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trace Macroscopic Description based on Time Aggregation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Huard</w:t>
+                <w:t xml:space="preserve">A Generic Algorithmic Framework to Solve Special Versions of the Set Partitioning Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8524, INRIA. 2014</w:t>
+              <w:t xml:space="preserve">[Technical Report] 105/2014, Max-Planck-Institute for Mathematics in the Sciences, Leipzig, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981020v2</w:t>
+                <w:t xml:space="preserve">hal-02268953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perfect sampling algorithm of random walks with forbidden arcs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Perronnin</w:t>
+                <w:t xml:space="preserve">A Trace Macroscopic Description based on Time Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dosimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8504, INRIA. 2014, pp.23</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8524, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964098v1</w:t>
+                <w:t xml:space="preserve">hal-00981020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Algorithmic Framework to Solve Special Versions of the Set Partitioning Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Demazeau</w:t>
+                <w:t xml:space="preserve">A perfect sampling algorithm of random walks with forbidden arcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perronnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 105/2014, Max-Planck-Institute for Mathematics in the Sciences, Leipzig, Germany. 2014</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8504, INRIA. 2014, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268953v1</w:t>
+                <w:t xml:space="preserve">hal-00964098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace Management and Analysis for Embedded Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vania Marangozova-Martin</w:t>
+                <w:t xml:space="preserve">How to Build the Best Macroscopic Description of your Multi-agent System? Application to News Analysis of International Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8304, INRIA. 2013, pp.21</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-LIG-035, 2013, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821907v1</w:t>
+                <w:t xml:space="preserve">hal-00947933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Trace Aggregation Through Entropy Measures for Optimal Performance Visualization of Large Distributed Systems</w:t>
               </w:r>
@@ -9702,241 +9676,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Best-partitions Problem: How to Build Meaningful Aggregations ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Demazeau</w:t>
+                <w:t xml:space="preserve">Trace Management and Analysis for Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generoso Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dosimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Marangozova-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-LIG-044, 2013, pp.18</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8304, INRIA. 2013, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947934v1</w:t>
+                <w:t xml:space="preserve">hal-00821907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Build the Best Macroscopic Description of your Multi-agent System? Application to News Analysis of International Relations</w:t>
+                <w:t xml:space="preserve">The Best-partitions Problem: How to Build Meaningful Aggregations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-LIG-035, 2013, pp.18</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-LIG-044, 2013, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947933v1</w:t>
+                <w:t xml:space="preserve">hal-00947934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Analysis of Large Distributed Systems with Topology-based Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10284,241 +10284,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00631141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Business Process Model and Notation to Stochastic Automata Network.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joao Eduardo Ferreira</w:t>
+                <w:t xml:space="preserve">Macroscopic Observation of Multiagent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2011</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-LIG-010, 2011, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788815v1</w:t>
+                <w:t xml:space="preserve">hal-00788814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic Observation of Multiagent Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Demazeau</w:t>
+                <w:t xml:space="preserve">From Business Process Model and Notation to Stochastic Automata Network.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Rosa Braghetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Eduardo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-LIG-010, 2011, pp.16</w:t>
+              <w:t xml:space="preserve">[Research Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788814v1</w:t>
+                <w:t xml:space="preserve">hal-00788815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization and Detection of Resource Usage Anomalies in Large Scale Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mello Schnorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10652,385 +10652,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00540967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic performance modelling of black boxes targetting self-sizing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dillenseger</w:t>
+                <w:t xml:space="preserve">Mining for Availability Models in Large-Scale Distributed Systems:A Case Study of SETI@home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Javadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7027, INRIA. 2009, pp.19</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00413935v1</w:t>
+                <w:t xml:space="preserve">inria-00375624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Modeling Approaches to Business Process Performance Evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Eduardo Ferreira</w:t>
+                <w:t xml:space="preserve">Automatic performance modelling of black boxes targetting self-sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7065, INRIA. 2009</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7027, INRIA. 2009, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00424452v1</w:t>
+                <w:t xml:space="preserve">inria-00413935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining for Availability Models in Large-Scale Distributed Systems:A Case Study of SETI@home</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Derrick Kondo</w:t>
+                <w:t xml:space="preserve">Comparison of Modeling Approaches to Business Process Performance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Rosa Braghetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Eduardo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7065, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00375624v1</w:t>
+                <w:t xml:space="preserve">inria-00424452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new flexible Checkpoint/Restart model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slim Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11570,51 +11570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mescal.imag.fr/membres/jean-marc.vincent/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878673v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Althuser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130476v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Rezende Alles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o L D Comba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nagai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mello Schnorr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Ozeer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Letondeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Ottogalli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2020.100275" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077738v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;am" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Rosa Braghetto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Javadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Anderson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.50" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1885" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Elrabih" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gorgo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00993647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Salmi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dillenseger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Harbaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Marc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.202.2004.3.202-1464" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02930872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58298-2_12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02110868v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Quinito Masnada" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409589v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2019-185" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Letondeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2019.8685909" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927286v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Etchevers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286978.3287007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perronnin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10696-0_15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dosimont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Generoso Pagano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova-Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Corre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRACIS.2014.32" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2013.28" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Emeras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7S0LG0D2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918433v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.138" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789436v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949560v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45065-5_20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918437v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_31" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NLMNLLLS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24749-1_5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NCTF8W64-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627754v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996029.1996037" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788797v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21713-5_14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZPJ4MTT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788808v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597109v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471255v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann P&#233;rarnau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788885v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13568-2_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2D845T3S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878537.1878665" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAS.2010.9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788912v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOT.2009.5367061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Kadi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02205-0_11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3NHMZSDC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788934v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Joumaa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00487-2_20" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCLWC41C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Bouguerra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953626v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953624v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953627v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953637v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Abed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Tripakis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953625v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953636v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinasso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mehaut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876607v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Fourneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vienne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Vincent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/valuetools.2007.1933" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277534v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517244v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788018v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Al-Begain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fiems" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30782-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02795093v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065853v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424589v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996891v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140155v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Djeballah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fourny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246239v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Studeny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149604v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucelene Lopes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981020v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964098v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268953v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821907v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schnorr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947934v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947933v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738321v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788019v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268955v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788815v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788814v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529569v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540967v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgo Ga&#235;l" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413935v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424452v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375624v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantien G. Dopper" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596052v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mescal.imag.fr/membres/jean-marc.vincent/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878673v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Althuser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Ozeer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Letondeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Ottogalli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2020.100275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130476v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Rezende Alles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o L D Comba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nagai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mello Schnorr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077738v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;am" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Rosa Braghetto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Javadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Anderson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.50" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1885" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Elrabih" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gorgo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00993647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Salmi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dillenseger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Harbaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Marc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.202.2004.3.202-1464" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02930872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58298-2_12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Letondeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2019.8685909" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02110868v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bruel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Quinito Masnada" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2019-185" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927286v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Etchevers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286978.3287007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perronnin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10696-0_15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dosimont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Generoso Pagano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova-Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Corre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BRACIS.2014.32" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881313v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Emeras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065877v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2013.28" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065891v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45065-5_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_14" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7S0LG0D2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918433v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.138" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918437v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0_31" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NLMNLLLS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24749-1_5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NCTF8W64-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627754v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996029.1996037" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788797v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21713-5_14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZPJ4MTT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788808v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597109v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471255v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann P&#233;rarnau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788885v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13568-2_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2D845T3S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878537.1878665" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788865v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAS.2010.9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Bouguerra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788934v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Joumaa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00487-2_20" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCLWC41C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788924v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Kadi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02205-0_11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3NHMZSDC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788910v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788936v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOT.2009.5367061" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vienne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinasso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mehaut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953626v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953624v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953627v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953617v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Abed" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Tripakis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953637v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876607v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Fourneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vienne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Vincent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/valuetools.2007.1933" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277534v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517244v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788018v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Al-Begain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fiems" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30782-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02795093v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065853v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424589v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996891v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvoir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140155v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Djeballah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fourny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149604v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucelene Lopes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Studeny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246239v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268953v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981020v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964098v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947933v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schnorr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947934v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738321v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788019v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268955v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788814v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788815v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529569v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540967v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgo Ga&#235;l" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375624v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413935v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424452v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantien G. Dopper" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596052v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>