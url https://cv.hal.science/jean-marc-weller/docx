--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1388,3098 +1388,3098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trajectoire de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Equipes Lab Top et GTM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A propos de l’ethnométhodologie du droit ou le travail juridique en acte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnométhodologie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production du droit en prise avec sa matérialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Renouveaux théoriques en sociologie du droit et pragmatismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dé-territorialisation du travail et déplacement des frontières : les arguments du flex office</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Journées Internationales de Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Fabriquer des actes d’Etat (ouvrage personnel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">webinaire Centre Emile Durheim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion des contributions à une session du RT23 Techniques Travail Activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès de l'AFS (Association Française de Sociologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">discussion autour de l’ouvrage de Scarlett Salman, Aux bons soins du capitalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISIS, Nov 2021, Marne la Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Fabriquer des actes d’Etat (ouvrage personnel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire général du GREDEG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Fabriquer des actes d’Etat (ouvrage personnel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Centre Max Weber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutions et matérialité : à propos de Fabriquer des actes d’Etat (ouvrage personnel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">webinaire Sociologie d'aujourd'hui, LIER, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la table ronde &amp;quot;La plume, la fiche et la souris. Une histoire du travail de bureau en longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24e Rendez-vous de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bureaucraties sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la Direction de la Recherche, des Etudes et de l’Evaluation et des Statistiques (DREES), Ministère de l’Emploi et de la Solidarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des bureaucraties techniques (avec David Demortain et François Dedieu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">webséminaire GTA, LISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de Fabriquer des actes d’Etat (ouvrage personnel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Ecole Polytechnique/ ENA/ ENSCI, Chaire de l'Innovation publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Fabriquer des actes d'Etat (ouvrage personnel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marne la Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que la numérisation des écrits fait au travail. Un regard sociologique sur les métiers du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Le document, parent pauvre de la donnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Fabriquer des actes d'Etat (ouvrage personnel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire SAGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion autour de Romain Juston, Ecouter les maux du travail. Une ethnographie d’une cellule d’écoute des situations de souffrance au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CEET (Centre d’Etudes de l’Emploi et du Travail)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing ‘Assemblages of Care’ for New-Borns? The Case of a French Public Maternity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporal dynamics and spatial dimensions of hospitality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classer un fromage ou comment équiper le travail de dégustation dans une filière économique. Le cas de l’époisses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIe Congrès de l’Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT23, Aug 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion ST GA Normes et justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVe Congrès de l’Association Française de Science Politique (AFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquête ethnographique et le travail de bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêter en milieu organisé (EMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorer une administration depuis ses bureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Métrolab "Ville et Politique. Approches cognitives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metrolab, Mar 2018, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le design : un nouveau répertoire des politiques de transformation de l’action publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes d'innovation publique. Séminaire CGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le souci des personnes dans les organisations. Introduction à la saison 4 (avec Ashveen Peerbaye)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ASPRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Champ sur Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’administration et le droit en longue durée. Une histoire des bureaux de la Sécurité Sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Chantiers d'histoire administrative animé par BARUCH Marc-Olivier, GALLY Natacha et RUIZ Émilien, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion autour des contributions de PETIT , A. et DUFOUR, Q., Session « Production de données : les matériaux du pouvoir », RT23 Travail, Activités, Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Congrès de l’Association Française de Sociologie, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutation des bureaux de la Sécurité sociale depuis 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la Sécurité sociale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité régionale d’histoire de la Sécurité sociale de Bourgogne Franche Comté, May 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorer les bureaucraties du droit. Quelques réflexions sur l’apport des STS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre de Sociologie des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sociologue et le bureau. Quelques perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrer par les bureaux de la bureaucratie. Perspectives ethnographiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Alauzen; Quentin Dufour, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lab or No-Lab? Exploring institutional trajectories of public innovation teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Public Policy Association, Jun 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frayer un chemin au droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque anniversaire des 50 ans du Centre de Sociologie de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design Approaches in the Public Sector: Problematizations, Actors and Transformations in the French Administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Public Policy Design Approaches in the Public Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LISIS, Nov 2021, Marne la Vallée, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bureaux de la relation de service. Une histoire des espaces de travail dans les caisses de Sécurité Sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GRETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de la Maison des Sciences de l'Homme-EDF, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Nice, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles formes d’innovation publique par le design : caractérisation, effets, institutionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design et Innovation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes, Mar 2016, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La portée analytique de Bruno Latour s’est-elle étendue ? Le cas de la notion de ‘centre de calcul’ et son évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">84e Congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procès et leurs bureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Le procès comme dispositif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographies au guichet : discussion autour des contributions de BERGER, M., CLAVÉ-MERCIER, A., LE TYRAN, M. et MARTIN, P.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Rencontres Annuelles d'Ethnographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation et design de service : histoire du réaménagement d'une maternité dans un CHU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hôpital créatif : Design et technologies au service du patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole d'automne en management de la créativité, Nov 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Marne-la-Vallée, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’un dossier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Anthropologie de l’écriture : théories, « Studies » et recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion autour des travaux sur droit, justice, science et technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactions between Science, Innovation and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Cachan, Mar 2016, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marne la Vallée, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le souci des bébés ou le réaménagement d’une maternité dans un CHU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ASPRO, Atelier sur le Souci des Personnes dans les Organisations, LISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Champ sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il vraiment s’intéresser aux usagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Les promesses du design, ENSCI-Les Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...1884 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787079v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01397752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les topiques de l’usager. Une brève histoire de l’accès documentaire et de ses problématisations</w:t>
               </w:r>
@@ -6178,51 +6178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2324EC47"/>
+    <w:nsid w:val="DCC19BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6409,51 +6409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-weller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5314-4866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032532199" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919980v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136aj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00916378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pothet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513385v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/56436?lang=fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Legal-Rules-in-Practice-In-the-Midst-of-Laws-Life/Dupret-Colemans-Travers/p/book/9780367495909" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003046776-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277469v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Loriol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-weller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5314-4866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032532199" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919980v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136aj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00916378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pothet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513385v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/56436?lang=fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Legal-Rules-in-Practice-In-the-Midst-of-Laws-Life/Dupret-Colemans-Travers/p/book/9780367495909" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003046776-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277469v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Loriol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>