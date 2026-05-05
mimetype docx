--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -836,3650 +836,3650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce qu’un formulaire peut faire. Ou comment un document permet de s’accorder sur la qualification contestée d’une prairie pas très naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opérations graphiques. Vie sociale et matérielle des documents administratifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ACCRA (UR3402), Université de Strasbourg, Apr 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des épistémologies du droit envisagé comme une activité pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les savoirs juridiques en acte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Research Network Droit et mondes africains, Dec 2024, Rabat (Maroc), Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du visible ou les nouveaux espaces de bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du MATICES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MATICES, Université Libre de Bruxelles, Jun 2024, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trois exemples d’enquête ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Sens Innovations Sociétés UMR9003, Dec 2024, Champ-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, MATICES, Université Libre de Bruxelles, Jun 2024, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment décrire un procès ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les procès historiques du terrorisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche ProMeTe, Mar 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche ProMeTe, Mar 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Fabriquer des actes d’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les soirées du LIER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interdisciplinaire d'études sur les réflexifivités - Fonds Yan Thomas (UMR 8065), Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Research Network Droit et mondes africains, Dec 2024, Rabat (Maroc), Maroc</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ordinaire du droit : écrire, dire et faire. A propos des textes ethnométhodologiques réunis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Ethnométhodologie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Research Network Droit et Mondes Africains, Dec 2023, Rabat (Maroc), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ACCRA (UR3402), Université de Strasbourg, Apr 2024, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoire de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Equipes Lab Top et GTM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interdisciplinaire d'études sur les réflexifivités - Fonds Yan Thomas (UMR 8065), Mar 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de l’ethnométhodologie du droit ou le travail juridique en acte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnométhodologie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Research Network Droit et Mondes Africains, Dec 2023, Rabat (Maroc), Maroc</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de la notion d’agencement et la question de l’expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Expertise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Marne la Vallée, France</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production du droit en prise avec sa matérialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Renouveaux théoriques en sociologie du droit et pragmatismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Fabriquer des actes d’Etat (ouvrage personnel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Centre Max Weber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rabat, Maroc</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutions et matérialité : à propos de Fabriquer des actes d’Etat (ouvrage personnel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">webinaire Sociologie d'aujourd'hui, LIER, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la table ronde &amp;quot;La plume, la fiche et la souris. Une histoire du travail de bureau en longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24e Rendez-vous de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Fabriquer des actes d’Etat (ouvrage personnel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">webinaire Centre Emile Durheim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion des contributions à une session du RT23 Techniques Travail Activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès de l'AFS (Association Française de Sociologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">discussion autour de l’ouvrage de Scarlett Salman, Aux bons soins du capitalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISIS, Nov 2021, Marne la Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dé-territorialisation du travail et déplacement des frontières : les arguments du flex office</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Journées Internationales de Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de Fabriquer des actes d’Etat (ouvrage personnel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">webinaire Centre Emile Durheim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">séminaire général du GREDEG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bureaucraties sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la Direction de la Recherche, des Etudes et de l’Evaluation et des Statistiques (DREES), Ministère de l’Emploi et de la Solidarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LISIS, Nov 2021, Marne la Vallée, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de Fabriquer des actes d’Etat (ouvrage personnel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Ecole Polytechnique/ ENA/ ENSCI, Chaire de l'Innovation publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Nice, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des bureaucraties techniques (avec David Demortain et François Dedieu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">webséminaire GTA, LISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Fabriquer des actes d'Etat (ouvrage personnel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion ST GA Normes et justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVe Congrès de l’Association Française de Science Politique (AFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion autour de Romain Juston, Ecouter les maux du travail. Une ethnographie d’une cellule d’écoute des situations de souffrance au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CEET (Centre d’Etudes de l’Emploi et du Travail)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que la numérisation des écrits fait au travail. Un regard sociologique sur les métiers du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Le document, parent pauvre de la donnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Marne-la-Vallée, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Fabriquer des actes d'Etat (ouvrage personnel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire SAGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing ‘Assemblages of Care’ for New-Borns? The Case of a French Public Maternity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporal dynamics and spatial dimensions of hospitality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marne la Vallée, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classer un fromage ou comment équiper le travail de dégustation dans une filière économique. Le cas de l’époisses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIe Congrès de l’Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT23, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le souci des personnes dans les organisations. Introduction à la saison 4 (avec Ashveen Peerbaye)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ASPRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Champ sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquête ethnographique et le travail de bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêter en milieu organisé (EMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Marne-la-Vallée, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorer une administration depuis ses bureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Métrolab "Ville et Politique. Approches cognitives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metrolab, Mar 2018, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le design : un nouveau répertoire des politiques de transformation de l’action publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes d'innovation publique. Séminaire CGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, RT23, Aug 2019, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lab or No-Lab? Exploring institutional trajectories of public innovation teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Public Policy Association, Jun 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design Approaches in the Public Sector: Problematizations, Actors and Transformations in the French Administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Public Policy Design Approaches in the Public Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Fribourg, Suisse</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frayer un chemin au droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque anniversaire des 50 ans du Centre de Sociologie de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Metrolab, Mar 2018, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’administration et le droit en longue durée. Une histoire des bureaux de la Sécurité Sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Chantiers d'histoire administrative animé par BARUCH Marc-Olivier, GALLY Natacha et RUIZ Émilien, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion autour des contributions de PETIT , A. et DUFOUR, Q., Session « Production de données : les matériaux du pouvoir », RT23 Travail, Activités, Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Congrès de l’Association Française de Sociologie, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Champ sur Marne, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutation des bureaux de la Sécurité sociale depuis 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la Sécurité sociale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité régionale d’histoire de la Sécurité sociale de Bourgogne Franche Comté, May 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorer les bureaucraties du droit. Quelques réflexions sur l’apport des STS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre de Sociologie des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sociologue et le bureau. Quelques perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrer par les bureaux de la bureaucratie. Perspectives ethnographiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Alauzen; Quentin Dufour, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion autour des travaux sur droit, justice, science et technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactions between Science, Innovation and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Cachan, Mar 2016, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il vraiment s’intéresser aux usagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Les promesses du design, ENSCI-Les Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le souci des bébés ou le réaménagement d’une maternité dans un CHU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ASPRO, Atelier sur le Souci des Personnes dans les Organisations, LISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Champ sur Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bureaux de la relation de service. Une histoire des espaces de travail dans les caisses de Sécurité Sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GRETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de la Maison des Sciences de l'Homme-EDF, Apr 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La portée analytique de Bruno Latour s’est-elle étendue ? Le cas de la notion de ‘centre de calcul’ et son évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">84e Congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procès et leurs bureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Le procès comme dispositif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles formes d’innovation publique par le design : caractérisation, effets, institutionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design et Innovation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes, Mar 2016, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographies au guichet : discussion autour des contributions de BERGER, M., CLAVÉ-MERCIER, A., LE TYRAN, M. et MARTIN, P.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Rencontres Annuelles d'Ethnographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation et design de service : histoire du réaménagement d'une maternité dans un CHU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coblence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hôpital créatif : Design et technologies au service du patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole d'automne en management de la créativité, Nov 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Comité régionale d’histoire de la Sécurité sociale de Bourgogne Franche Comté, May 2017, Dijon, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’un dossier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Anthropologie de l’écriture : théories, « Studies » et recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...918 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397733v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01787079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les topiques de l’usager. Une brève histoire de l’accès documentaire et de ses problématisations</w:t>
               </w:r>
@@ -4871,51 +4871,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4944,1058 +4944,996 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica, 313 p., 2018, Etudes Sociologiques, 978-2-7178-7040-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330633v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02292345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir réglementaire et discrétionnarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Angeletti; Vincent-Arnaud Chappe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les modes de présence du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EHESS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-156, 2024, Raisons pratiques, 978-2-7132-3389-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp.131-156, 2024, Raisons pratiques, 978-2-7132-3389-0</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'administration et le quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonin Cohen; Bernard Lacroix; Philippe Riutort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveau manuel de science politique (nouvelle édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, 2024, 978-2-348-08468-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876457v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reading case files: the material organization of cases and the work of judges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baudoin Dupret; Julie Colemans; Max Travers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legal Rules in Practice. In the Midst of Law's Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-132, 2021, 9780367495909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003046776-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benzerafa-Alilat, Manuel; Lamarque, Dominique; Orange, Gérard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie du Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGPDE, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les appuis matériels du raisonnement juridique : décider avec des papiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Colemans; Baudoin Dupret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographies du raisonnement juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabriquer des actes d'Etat. Une ethnographie du travail bureaucratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, 2018, 978-2_7178-7040-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des assemblages protéiformes. Le bureau des agriculteurs en situation d’audit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Dodier; Anthony Stavrianakis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les objets composés. Agencements, dispositifs, assemblages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'EHESS (Raisons pratiques), 2018, Raisons pratiques, 978-2-7132-2765-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la relation de service à la relation de clientèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Lechien; Frédéric Neyrat; Audrey Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie de la relation de clientèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Limoges, 2017, 2842877551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'administration et le quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antonin Cohen; Bernard Lacroix; Philippe Riutort. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, 2024, 978-2-348-08468-3</w:t>
+              <w:t xml:space="preserve">Anthonin Cohen; Bernard Lacroix; Philippe Riutort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveau manuel de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, 2015, Grands Repères Manuels, 9782707187918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, IGPDE, A paraître</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatigue et épuisement ? La subjectivité de l'agent public à l'épreuve du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CANTELLI F., GENARD J-L. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action publique et subjectivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 10 p. chapitre 8, 2007, Droit et société, 978-2-275-03216-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail administratif des petits bureaucrates : enjeux et transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DREYFUS F., EYMERI J-M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science politique de l'administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.253-268, 2006, Etudes Politiques, 271785147X</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Economica, 2018, 978-2_7178-7040-4</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment comprendre la plainte de stress au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Loriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAVAL C., FURTOS J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé mentale en actes : de la clinique au politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, pp.153-166, 2005, Erasme, 978-2749205250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...385 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...135 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6005,112 +5943,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6178,51 +6116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCC19BF5"/>
+    <w:nsid w:val="F6A7078A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6409,51 +6347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-weller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5314-4866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032532199" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919980v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136aj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00916378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pothet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513385v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/56436?lang=fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Legal-Rules-in-Practice-In-the-Midst-of-Laws-Life/Dupret-Colemans-Travers/p/book/9780367495909" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003046776-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277469v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Loriol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-weller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5314-4866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032532199" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919980v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136aj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00916378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pothet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513378v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397743v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397733v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/56436?lang=fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Legal-Rules-in-Practice-In-the-Midst-of-Laws-Life/Dupret-Colemans-Travers/p/book/9780367495909" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003046776-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786932v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851855v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Loriol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>