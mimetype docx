--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1,6061 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6009 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Weller </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc-weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5314-4866</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032532199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=TwmoY-AAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’administration et le numérique au défi du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reset, Dialogues on Civilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/136aj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner son entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'ouvrage de Le Marec (Joëlle), Mairesse (François), Enquête sur les pratiques savantes ordinaires. Collectionnisme numérique et environnements matériels. Lormont, Le Bord de l’eau, 2017,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement des bureaux et l’accueil du public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination est-elle soluble dans l'analyse des situations de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp. 46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi s'intéresser aux bureaux ? Une introduction au séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bureaux flexibles. Regards interdisciplinaires sur les nouvelles organisations spatiales du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent-Arnaud Chappe; Jeanne Fillonneau; Matthias Pothet; Jean-Marc Weller, Nov 2025, Paris EHESS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le droit avec ses infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Le droit, une activité infrastructurelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bureau et le prétoire : le nouveau design des environnements de travail dans l'administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pothet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois exemples d’enquête ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire Sens Innovations Sociétés UMR9003, Dec 2024, Champ-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du visible ou les nouveaux espaces de bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MATICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MATICES, Université Libre de Bruxelles, Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment décrire un procès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les procès historiques du terrorisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche ProMeTe, Mar 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des épistémologies du droit envisagé comme une activité pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs juridiques en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Research Network Droit et mondes africains, Dec 2024, Rabat (Maroc), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’un formulaire peut faire. Ou comment un document permet de s’accorder sur la qualification contestée d’une prairie pas très naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opérations graphiques. Vie sociale et matérielle des documents administratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ACCRA (UR3402), Université de Strasbourg, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinaire du droit : écrire, dire et faire. A propos des textes ethnométhodologiques réunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Ethnométhodologie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Research Network Droit et Mondes Africains, Dec 2023, Rabat (Maroc), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Fabriquer des actes d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les soirées du LIER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire interdisciplinaire d'études sur les réflexifivités - Fonds Yan Thomas (UMR 8065), Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la notion d’agencement et la question de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l’ethnométhodologie du droit ou le travail juridique en acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnométhodologie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Equipes Lab Top et GTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du droit en prise avec sa matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Renouveaux théoriques en sociologie du droit et pragmatismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-territorialisation du travail et déplacement des frontières : les arguments du flex office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Internationales de Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Fabriquer des actes d’Etat (ouvrage personnel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire Centre Emile Durheim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion des contributions à une session du RT23 Techniques Travail Activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'AFS (Association Française de Sociologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">discussion autour de l’ouvrage de Scarlett Salman, Aux bons soins du capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISIS, Nov 2021, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Fabriquer des actes d’Etat (ouvrage personnel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire général du GREDEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Fabriquer des actes d’Etat (ouvrage personnel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Centre Max Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions et matérialité : à propos de Fabriquer des actes d’Etat (ouvrage personnel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire Sociologie d'aujourd'hui, LIER, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la table ronde &amp;quot;La plume, la fiche et la souris. Une histoire du travail de bureau en longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rendez-vous de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bureaucraties sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Direction de la Recherche, des Etudes et de l’Evaluation et des Statistiques (DREES), Ministère de l’Emploi et de la Solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des bureaucraties techniques (avec David Demortain et François Dedieu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webséminaire GTA, LISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Fabriquer des actes d’Etat (ouvrage personnel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Ecole Polytechnique/ ENA/ ENSCI, Chaire de l'Innovation publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Fabriquer des actes d'Etat (ouvrage personnel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la numérisation des écrits fait au travail. Un regard sociologique sur les métiers du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Le document, parent pauvre de la donnée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Fabriquer des actes d'Etat (ouvrage personnel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire SAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion autour de Romain Juston, Ecouter les maux du travail. Une ethnographie d’une cellule d’écoute des situations de souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEET (Centre d’Etudes de l’Emploi et du Travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing ‘Assemblages of Care’ for New-Borns? The Case of a French Public Maternity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and spatial dimensions of hospitality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classer un fromage ou comment équiper le travail de dégustation dans une filière économique. Le cas de l’époisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT23, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion ST GA Normes et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrès de l’Association Française de Science Politique (AFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer une administration depuis ses bureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métrolab "Ville et Politique. Approches cognitives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Metrolab, Mar 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête ethnographique et le travail de bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter en milieu organisé (EMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design : un nouveau répertoire des politiques de transformation de l’action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes d'innovation publique. Séminaire CGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souci des personnes dans les organisations. Introduction à la saison 4 (avec Ashveen Peerbaye)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ASPRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Champ sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’administration et le droit en longue durée. Une histoire des bureaux de la Sécurité Sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chantiers d'histoire administrative animé par BARUCH Marc-Olivier, GALLY Natacha et RUIZ Émilien, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion autour des contributions de PETIT , A. et DUFOUR, Q., Session « Production de données : les matériaux du pouvoir », RT23 Travail, Activités, Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès de l’Association Française de Sociologie, Amiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation des bureaux de la Sécurité sociale depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la Sécurité sociale </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité régionale d’histoire de la Sécurité sociale de Bourgogne Franche Comté, May 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les bureaucraties du droit. Quelques réflexions sur l’apport des STS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre de Sociologie des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sociologue et le bureau. Quelques perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrer par les bureaux de la bureaucratie. Perspectives ethnographiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Alauzen; Quentin Dufour, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frayer un chemin au droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque anniversaire des 50 ans du Centre de Sociologie de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Approaches in the Public Sector: Problematizations, Actors and Transformations in the French Administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coblence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Public Policy Design Approaches in the Public Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab or No-Lab? Exploring institutional trajectories of public innovation teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coblence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vivant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Public Policy Association, Jun 2017, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bureaux de la relation de service. Une histoire des espaces de travail dans les caisses de Sécurité Sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GRETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Maison des Sciences de l'Homme-EDF, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée analytique de Bruno Latour s’est-elle étendue ? Le cas de la notion de ‘centre de calcul’ et son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès et leurs bureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le procès comme dispositif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes d’innovation publique par le design : caractérisation, effets, institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et Innovation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nîmes, Mar 2016, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographies au guichet : discussion autour des contributions de BERGER, M., CLAVÉ-MERCIER, A., LE TYRAN, M. et MARTIN, P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres Annuelles d'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et design de service : histoire du réaménagement d'une maternité dans un CHU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coblence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hôpital créatif : Design et technologies au service du patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d'automne en management de la créativité, Nov 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’un dossier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie de l’écriture : théories, « Studies » et recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souci des bébés ou le réaménagement d’une maternité dans un CHU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ASPRO, Atelier sur le Souci des Personnes dans les Organisations, LISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Champ sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il vraiment s’intéresser aux usagers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Les promesses du design, ENSCI-Les Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion autour des travaux sur droit, justice, science et technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions between Science, Innovation and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, Mar 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les topiques de l’usager. Une brève histoire de l’accès documentaire et de ses problématisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études L’appropriation des données publiques : quelles figures de l’usager ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDITEC, Université Paris Est Créteil; LISIS, Université Paris Est Marne, Nov 2015, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits bureaucrates, le droit et le pouvoir discrétionnaire. Quelques questions à propos d’un renouvellement par les STS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Politiques des sciences, des techniques et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISIS, Université Paris Est Marne, Apr 2015, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu'où suivre les acteurs eux-mêmes? L'ethnographe à l'épreuve de son terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Anthropologie et de Sociologie : Démarche d’enquête, confrontation au terrain et retour d’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASA, Université de Franche-Comté, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et travail : le cas du dispositif d'identification des animaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Action publique, normes, outils et travail "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment &amp;quot;mettre au travail&amp;quot; l'usager?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Le client au travail : marché, activité, valeur". CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernisation des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAMIF, 3 mars 2008, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer des actes d’État. Une ethnographie du travail bureaucratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 313 p., 2018, Etudes Sociologiques, 978-2-7178-7040-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir réglementaire et discrétionnarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Angeletti; Vincent-Arnaud Chappe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de présence du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-156, 2024, Raisons pratiques, 978-2-7132-3389-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration et le quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonin Cohen; Bernard Lacroix; Philippe Riutort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau manuel de science politique (nouvelle édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2024, 978-2-348-08468-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benzerafa-Alilat, Manuel; Lamarque, Dominique; Orange, Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGPDE, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading case files: the material organization of cases and the work of judges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baudoin Dupret; Julie Colemans; Max Travers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Rules in Practice. In the Midst of Law's Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-132, 2021, 9780367495909. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003046776-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriquer des actes d'Etat. Une ethnographie du travail bureaucratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2018, 978-2_7178-7040-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des assemblages protéiformes. Le bureau des agriculteurs en situation d’audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Dodier; Anthony Stavrianakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets composés. Agencements, dispositifs, assemblages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS (Raisons pratiques), 2018, Raisons pratiques, 978-2-7132-2765-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les appuis matériels du raisonnement juridique : décider avec des papiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Colemans; Baudoin Dupret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographies du raisonnement juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la relation de service à la relation de clientèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Lechien; Frédéric Neyrat; Audrey Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de la relation de clientèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Limoges, 2017, 2842877551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration et le quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthonin Cohen; Bernard Lacroix; Philippe Riutort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau manuel de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2015, Grands Repères Manuels, 9782707187918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue et épuisement ? La subjectivité de l'agent public à l'épreuve du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CANTELLI F., GENARD J-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et subjectivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 10 p. chapitre 8, 2007, Droit et société, 978-2-275-03216-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail administratif des petits bureaucrates : enjeux et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DREYFUS F., EYMERI J-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science politique de l'administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.253-268, 2006, Etudes Politiques, 271785147X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment comprendre la plainte de stress au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Loriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAVAL C., FURTOS J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé mentale en actes : de la clinique au politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp.153-166, 2005, Erasme, 978-2749205250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6116,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6A7078A"/>
+    <w:nsid w:val="4F8720EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6347,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-weller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5314-4866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032532199" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919980v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136aj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00916378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pothet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513378v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397743v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397733v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/56436?lang=fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Legal-Rules-in-Practice-In-the-Midst-of-Laws-Life/Dupret-Colemans-Travers/p/book/9780367495909" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003046776-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786932v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851855v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Loriol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-weller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5314-4866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032532199" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=TwmoY-AAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919980v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136aj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969919v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00916378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pothet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876340v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787014v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pallez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01484093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397733v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277507v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614547v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/56436?lang=fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Legal-Rules-in-Practice-In-the-Midst-of-Laws-Life/Dupret-Colemans-Travers/p/book/9780367495909" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003046776-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277469v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Loriol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>