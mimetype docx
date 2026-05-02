--- v0 (2026-03-25)
+++ v1 (2026-05-02)
@@ -568,278 +568,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Surface Laser Treatment on Mechanical Properties and Residual Stresses of Titanium and its Alloys</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of weaving parameters on the properties of completely biological tissue-engineered vascular grafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hourques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Gluais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Binyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12913/22998624/172981⟩</w:t>
+              <w:t xml:space="preserve">Biofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.015015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1758-5090/ad0d14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307294v1</w:t>
+                <w:t xml:space="preserve">hal-04307280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of weaving parameters on the properties of completely biological tissue-engineered vascular grafts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Surface Laser Treatment on Mechanical Properties and Residual Stresses of Titanium and its Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Jażdżewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Majkowska-Marzec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Ostrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (1), pp.015015. </w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (6), pp.27-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1758-5090/ad0d14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12913/22998624/172981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307280v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of double thermal and electrochemical oxidation on titanium alloys for medical applications</w:t>
               </w:r>
@@ -2375,51 +2375,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9527EE06"/>
+    <w:nsid w:val="614FAB44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2606,51 +2606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marcolive" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4391-9135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610471v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Malisz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata &#346;wieczko-&#379;urek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olive" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pecastaings" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Sionkowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.128984" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ja&#380;d&#380;ewska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Majkowska-Marzec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ostrowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Fr&#261;czek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134834" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Cota Araujo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouquerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13030546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12913/22998624/172981" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roudier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hourques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gluais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Binyet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad0d14" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Ossowska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wojtowicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150340" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szweda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10080707" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwang Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plawinski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Muggiolu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42718-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guerin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jordana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccd.27912" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Plessier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.11.042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii N. Ilin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A. Kutsenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;me Tanguy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/24/3/035008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhondt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.05.072" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334026v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.05.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bchara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zielenski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lariviere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Semarak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mesnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marcolive" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4391-9135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610471v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Malisz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata &#346;wieczko-&#379;urek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olive" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pecastaings" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Sionkowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.128984" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ja&#380;d&#380;ewska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Majkowska-Marzec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ostrowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Fr&#261;czek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134834" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Cota Araujo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouquerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13030546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hourques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gluais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Binyet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad0d14" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12913/22998624/172981" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Ossowska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wojtowicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150340" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szweda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10080707" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwang Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plawinski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Muggiolu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42718-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guerin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jordana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccd.27912" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Plessier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.11.042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii N. Ilin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A. Kutsenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;me Tanguy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/24/3/035008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhondt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.05.072" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334026v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.05.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bchara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zielenski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lariviere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Semarak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mesnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>