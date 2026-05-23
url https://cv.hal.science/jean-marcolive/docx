--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1330,542 +1330,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to obtain data at the slip-band scale from atomic force microscopy observations and crystal plasticity simulations. Application to hydrogen-induced slip localization on AISI 316L stainless steel</w:t>
+                <w:t xml:space="preserve">Effect of grain boundary trapping kinetics on diffusion in polycrystalline materials: hydrogen transport in Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+                <w:t xml:space="preserve">Dmitrii N. Ilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+                <w:t xml:space="preserve">Anton A. Kutsenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Döme Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Olive</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Plessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 104, pp.9-17. </w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.035008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.11.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/24/3/035008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344808v1</w:t>
+                <w:t xml:space="preserve">hal-02290344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grain boundary trapping kinetics on diffusion in polycrystalline materials: hydrogen transport in Ni</w:t>
+                <w:t xml:space="preserve">A methodology to obtain data at the slip-band scale from atomic force microscopy observations and crystal plasticity simulations. Application to hydrogen-induced slip localization on AISI 316L stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitrii N. Ilin</w:t>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton A. Kutsenko</w:t>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Döme Tanguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Olive</w:t>
+                <w:t xml:space="preserve">François Plessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24, pp.035008. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/24/3/035008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290344v1</w:t>
+                <w:t xml:space="preserve">hal-01344808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of periodical microstructure induced by friction stir welding on Al–Cu–Li 2050 alloy</w:t>
+                <w:t xml:space="preserve">Characterization of intergranular stress corrosion cracking behavior of a FSW Al-Cu-Li 2050 nugget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (4), pp.401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334039v1</w:t>
+                <w:t xml:space="preserve">hal-02334026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of intergranular stress corrosion cracking behavior of a FSW Al-Cu-Li 2050 nugget</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of periodical microstructure induced by friction stir welding on Al–Cu–Li 2050 alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 644, pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.05.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334026v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of microstructure and local mechanical fields on intergranular stress corrosion cracking of a friction stir welded aluminum–copper–lithium 2050 nugget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2375,51 +2375,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="614FAB44"/>
+    <w:nsid w:val="0B84461E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2606,51 +2606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marcolive" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4391-9135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610471v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Malisz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata &#346;wieczko-&#379;urek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olive" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pecastaings" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Sionkowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.128984" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ja&#380;d&#380;ewska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Majkowska-Marzec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ostrowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Fr&#261;czek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134834" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Cota Araujo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouquerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13030546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hourques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gluais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Binyet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad0d14" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12913/22998624/172981" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Ossowska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wojtowicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150340" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szweda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10080707" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwang Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plawinski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Muggiolu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42718-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guerin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jordana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccd.27912" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Plessier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.11.042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii N. Ilin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A. Kutsenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;me Tanguy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/24/3/035008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhondt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.05.072" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334026v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.05.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bchara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zielenski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lariviere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Semarak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mesnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marcolive" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4391-9135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610471v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Malisz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata &#346;wieczko-&#379;urek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olive" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pecastaings" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Sionkowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.128984" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ja&#380;d&#380;ewska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Majkowska-Marzec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ostrowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Fr&#261;czek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134834" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Cota Araujo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouquerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13030546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hourques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gluais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Binyet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad0d14" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12913/22998624/172981" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Ossowska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wojtowicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150340" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szweda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10080707" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwang Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plawinski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Muggiolu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42718-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guerin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jordana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccd.27912" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii N. Ilin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A. Kutsenko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;me Tanguy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/24/3/035008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Plessier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.11.042" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhondt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.05.072" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.05.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bchara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zielenski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lariviere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Semarak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mesnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>