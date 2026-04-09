--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -653,16474 +653,16491 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (141)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (143)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extremely Deep Rubin Survey to Explore the Extended Kuiper Belt and Identify Objects Observable by New Horizons</w:t>
+                <w:t xml:space="preserve">Col-OSSOS: Investigating the Origins of Different Surfaces in the Primordial Kuiper Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura E Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan E Schwamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley C Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele T Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J J Kavelaars</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Susan D Benecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 280 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (1), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/adea42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/ae2fc1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226699v1</w:t>
+                <w:t xml:space="preserve">hal-05563139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of 128 New Saturnian Irregular Moons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Extremely Deep Rubin Survey to Explore the Extended Kuiper Belt and Identify Objects Observable by New Horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Ashton</w:t>
+                <w:t xml:space="preserve">Marc W Buie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley C Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett Gladman</w:t>
+                <w:t xml:space="preserve">Lowell Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Alexandersen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susan D Benecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Notes of the AAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2515-5172/adbf87⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 280 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/adea42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226681v1</w:t>
+                <w:t xml:space="preserve">hal-05226699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New Horizons Extended Mission Target: Arrokoth Search and Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc W Buie</w:t>
+                <w:t xml:space="preserve">Retrograde Predominance of Small Saturnian Moons Reiterates a Recent Retrograde Collisional Disruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ashton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John R Spencer</w:t>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon B Porter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susan D Benecchi</w:t>
+                <w:t xml:space="preserve">Mike Alexandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex H Parker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Planetary Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 5 (9), pp.196. </w:t>
+              <w:t xml:space="preserve">, 2025, 6 (12), pp.283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/PSJ/ad676d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/ae1d62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793221v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hot Main Kuiper Belt Size Distribution from OSSOS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Discovery of 128 New Saturnian Irregular Moons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ashton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Alexandersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/acc525⟩</w:t>
+              <w:t xml:space="preserve">Research Notes of the AAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2515-5172/adbf87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194903v1</w:t>
+                <w:t xml:space="preserve">hal-05226681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Focused Product Release: Asteroid orbital solution. Properties and assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The New Horizons Extended Mission Target: Arrokoth Search and Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc W Buie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon B Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan D Benecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. David</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Spoto</w:t>
+                <w:t xml:space="preserve">Alex H Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347270⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (9), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/ad676d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04353999v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 3: Reflectance spectra of Solar System small bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galluccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Delbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 674, pp.A35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202243791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 3.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Tanga</w:t>
+                <w:t xml:space="preserve">The Hot Main Kuiper Belt Size Distribution from OSSOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pauwels</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Cellino</w:t>
+                <w:t xml:space="preserve">J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Alexandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243796⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 947 (1), pp.L4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/acc525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226671v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS. XXIX. The Population and Perihelion Distribution of the Detached Kuiper Belt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaia Focused Product Release: Asteroid orbital solution. Properties and assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hestroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Beaudoin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Kavelaars</w:t>
+                <w:t xml:space="preserve">F. Spoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/PSJ/ace88d⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 680, pp.A37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235068v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04353999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS XXV: Large Populations and Scattering–Sticking in the Distant Trans-Neptunian Resonances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaia Data Release 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karri Muinonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B L Crompvoets</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B Gladman</w:t>
+                <w:t xml:space="preserve">A. Cellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/psj/ac67e0⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 674, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752465v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of the Closest Saturnian Irregular Moon, S/2019 S 1, and Implications for the Direct/Retrograde Satellite Ratio</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">OSSOS. XXIX. The Population and Perihelion Distribution of the Detached Kuiper Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Planetary Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/psj/ac64a2⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 4 (8), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/ace88d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752464v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Col-OSSOS: Probing Ice Line/Color Transitions within the Kuiper Belt’s Progenitor Populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OSSOS XXV: Large Populations and Scattering–Sticking in the Distant Trans-Neptunian Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B L Crompvoets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S M Lawler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura E Buchanan</w:t>
+                <w:t xml:space="preserve">K Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan E Schwamb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wesley C Fraser</w:t>
+                <w:t xml:space="preserve">Y-T Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele T Bannister</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Marsset</w:t>
+                <w:t xml:space="preserve">B Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Planetary Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/psj/ac42c9⟩</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/psj/ac67e0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752467v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile-rich comets ejected early on during Solar System formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rousselot</w:t>
+                <w:t xml:space="preserve">Discovery of the Closest Saturnian Irregular Moon, S/2019 S 1, and Implications for the Direct/Retrograde Satellite Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ashton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Alexandersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243775⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/psj/ac64a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03851803v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752464v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS. XXVI. On the Lack of Catastrophic Collisions in the Present Kuiper Belt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Kavelaars</w:t>
+                <w:t xml:space="preserve">Col-OSSOS: Probing Ice Line/Color Transitions within the Kuiper Belt’s Progenitor Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan E Schwamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley C Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele T Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michele Bannister</w:t>
+                <w:t xml:space="preserve">Michaël Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ac9cdb⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/psj/ac42c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627165v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS: The eccentricity and inclination distributions of the stable neptunian Trojans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volatile-rich comets ejected early on during Solar System formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah E. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Noyelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114391⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382827v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03851803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS. XXIII. 2013 VZ 70 and the Temporary Coorbitals of the Giant Planets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OSSOS. XXVI. On the Lack of Catastrophic Collisions in the Present Kuiper Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying-Tung Chen</w:t>
+                <w:t xml:space="preserve">Abedin Abedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/psj/ac1c6b⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164 (6), pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ac9cdb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382863v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS. XVII. An upper limit on the number of distant planetary objects in the Solar System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Simon Simon Krughoff</w:t>
+                <w:t xml:space="preserve">OSSOS. XXIII. 2013 VZ 70 and the Temporary Coorbitals of the Giant Planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Alexandersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Greenstreet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett J Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele T Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Tung Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113793⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (5), pp.212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/psj/ac1c6b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388778v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision Probabilities in the Edgeworth-Kuiper belt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. J Kavelaars</w:t>
+                <w:t xml:space="preserve">OSSOS: The eccentricity and inclination distributions of the stable neptunian Trojans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsing Wen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Greenstreet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ying-Tung Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Murray-Clay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/abe418⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 361, pp.114391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382870v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Early Data Release 3: Summary of the contents and survey properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Babusiaux</w:t>
+                <w:t xml:space="preserve">OSSOS. XVII. An upper limit on the number of distant planetary objects in the Solar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ashton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. J Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lynne Lynne Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Simon Simon Krughoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039657⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 356, pp.113793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388691v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Gaia Early Data Release 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Brown</w:t>
+                <w:t xml:space="preserve">Collision Probabilities in the Edgeworth-Kuiper belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abedin y Abedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vallenari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Babusiaux</w:t>
+                <w:t xml:space="preserve">J. J Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Greenstreet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039657e⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161 (4), pp.195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/abe418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385137v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential asteroid discoveries by the ESA Gaia mission. Results from follow-up observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Berthier</w:t>
+                <w:t xml:space="preserve">Erratum: Gaia Early Data Release 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Bruijne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 648 (A96), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039579⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 650, pp.C3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039657e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017580v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS finds an Exponential Cutoff in the Size Distribution of the Cold Classical Kuiper belt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mike Alexandersen</w:t>
+                <w:t xml:space="preserve">Gaia Early Data Release 3: Summary of the contents and survey properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G.A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H J de Bruijne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac2c72⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 649, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382849v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2 (Corrigendum)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Antoja</w:t>
+                <w:t xml:space="preserve">OSSOS finds an Exponential Cutoff in the Size Distribution of the Cold Classical Kuiper belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele T Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Alexandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832698e⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 920 (2), pp.L28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac2c72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02596704v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geology and geophysics of Kuiper Belt object (486958) Arrokoth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. N Singer</w:t>
+                <w:t xml:space="preserve">Potential asteroid discoveries by the ESA Gaia mission. Results from follow-up observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Thuillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Spoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aay3999⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 648 (A96), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884319v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS XX: The Meaning of Kuiper Belt Colors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura E. Buchanan</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2 (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Mcmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab98fb⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.C3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832698e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923618v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02596704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Antoja</w:t>
+                <w:t xml:space="preserve">OSSOS XX: The Meaning of Kuiper Belt Colors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nesvorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vokrouhlicky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Alexandersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele T. Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E. Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039217⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab98fb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239695v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: Gaia DR2. Variable stars in CMD (Gaia Collaboration+, 2019)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Nienartowicz</w:t>
+                <w:t xml:space="preserve">The geology and geophysics of Kuiper Belt object (486958) Arrokoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. N Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367 (6481), pp.eaay3999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aay3999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971727v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS: XV. No active Centaurs in the Outer Solar System Origins Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Volk</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mcmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 621, pp.A102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834021⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 642, pp.C1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348696v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations and orbits of comets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Mikuz</w:t>
+                <w:t xml:space="preserve">OSSOS. XVIII. Constraining Migration Models with the 2:1 Resonance Using the Outer Solar System Origins Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Tung Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Murray-Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minor Planet Electronic Circulars</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158 (5), pp.214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab480b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801811v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS. XIV. The Plane of the Kuiper Belt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+                <w:t xml:space="preserve">OSSOS. XV. Probing the Distant Solar System with Observed Scattering TNOs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaib Nathan A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pike Rosemary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawler Samantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kovalik Maya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brown Christopher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 158 (1), pp.49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab24e1⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 158 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab2383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372725v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS. XII. Variability Studies of 65 Trans-Neptunian Objects Using the Hyper Suprime-Cam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Thirouin</w:t>
+                <w:t xml:space="preserve">OSSOS: XV. No active Centaurs in the Outer Solar System Origins Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guilbert-Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ab2fe4⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 621, pp.A102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372345v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Variable stars in the colour-absolute magnitude diagram</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. I Anderson</w:t>
+                <w:t xml:space="preserve">Observations and orbits of comets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maestripieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mikuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Minor Planet Electronic Circulars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019-V116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071443v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS. XV. Probing the Distant Solar System with Observed Scattering TNOs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brown Christopher</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2. Variable stars in the colour-absolute magnitude diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rimoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. I Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab2383⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 623, pp.A110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372789v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS. XVIII. Constraining Migration Models with the 2:1 Resonance Using the Outer Solar System Origins Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Lehner</w:t>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Gaia DR2. Variable stars in CMD (Gaia Collaboration+, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rimoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. I. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nienartowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415216v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Col-OSSOS: The Colors of the Outer Solar System Origins Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pike Rosemary E.</w:t>
+                <w:t xml:space="preserve">OSSOS. XII. Variability Studies of 65 Trans-Neptunian Objects Using the Hyper Suprime-Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Alexandersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Benecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Tung Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Thirouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 243 (1), pp.12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ab2194⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 244 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ab2fe4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372667v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS. XIII. Fossilized Resonant Dropouts Tentatively Confirm Neptune’s Migration Was Grainy and Slow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bannister M. T.</w:t>
+                <w:t xml:space="preserve">OSSOS. XIV. The Plane of the Kuiper Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa van Laerhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 157 (6), pp.253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab1c4c⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 158 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab24e1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372799v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Col-OSSOS: Color and Inclination Are Correlated throughout the Kuiper Belt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fraser W. C.</w:t>
+                <w:t xml:space="preserve">Col-OSSOS: The Colors of the Outer Solar System Origins Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schwamb Megan E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraser Wesley C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bannister Michel T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsset Michaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pike R. E.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Schwamb M. E.</w:t>
+                <w:t xml:space="preserve">Pike Rosemary E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aaf72e⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 243 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ab2194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372817v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positions of the secular resonances in the primordial Kuiper Belt disk</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OSSOS. XIII. Fossilized Resonant Dropouts Tentatively Confirm Neptune’s Migration Was Grainy and Slow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawler S. M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pike R. E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaib N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandersen M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bannister M. T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113417⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157 (6), pp.253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab1c4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736885v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS. XIX. Testing Early Solar System Dynamical Models Using OSSOS Centaur Detections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michele T. Bannister</w:t>
+                <w:t xml:space="preserve">Col-OSSOS: Color and Inclination Are Correlated throughout the Kuiper Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsset M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraser W. C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pike R. E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bannister M. T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schwamb M. E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 158 (3), pp.132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab3651⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 157 (3), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aaf72e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372407v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS. VIII. The Transition between Two Size Distribution Slopes in the Scattering Disk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positions of the secular resonances in the primordial Kuiper Belt disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Morbidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aab8ff⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 334, pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084073v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS: X. How to Use a Survey Simulator: Statistical Testing of Dynamical Models Against the Real Kuiper Belt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brett Gladman</w:t>
+                <w:t xml:space="preserve">OSSOS. XIX. Testing Early Solar System Dynamical Models Using OSSOS Centaur Detections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nesvorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vokrouhlický</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alan Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Davidsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele T. Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspas.2018.00014⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158 (3), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab3651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084080v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Mapping the Milky Way disc kinematics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Drimmel</w:t>
+                <w:t xml:space="preserve">OSSOS. IX. Two Objects in Neptune's 9:1 Resonance—Implications for Resonance Sticking in the Scattering Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Murray-Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Lawler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tze Yeung Mathew Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832865⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155 (6), pp.260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aac268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023530v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS. IX. Two Objects in Neptune's 9:1 Resonance—Implications for Resonance Sticking in the Scattering Population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">OSSOS. VII. 800+ Trans-Neptunian Objects—The Complete Data Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele T Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Volk</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tze Yeung Mathew Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aac268⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/aab77a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084074v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing asteroid orbit computation for Gaia with normal points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigori Fedorets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karri Muinonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Granvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 620, pp.A101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201833197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS. VII. 800+ Trans-Neptunian Objects—The Complete Data Release</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">OSSOS. VIII. The Transition between Two Size Distribution Slopes in the Scattering Disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lawler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Shankman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Volk</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexandersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/aab77a⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155 (5), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aab8ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348731v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 2. Observational Hertzsprung-Russell diagrams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Vallenari</w:t>
+                <w:t xml:space="preserve">OSSOS: X. How to Use a Survey Simulator: Statistical Testing of Dynamical Models Against the Real Kuiper Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Lawler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Alexandersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832843⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspas.2018.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799668v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 1. Open cluster astrometry: performance, limitations, and future prospects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Vallenari</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2. Mapping the Milky Way disc kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romero-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jordi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">U. Bastian</w:t>
+                <w:t xml:space="preserve">R. Drimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 601, pp.A19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730552⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572962v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS. VI. Striking Biases in the Detection of Large Semimajor Axis Trans-Neptunian Objects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lawler S. M.</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 2. Observational Hertzsprung-Russell diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Barstow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa7aed⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 616, pp.A10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373098v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Col-OSSOS: z -Band Photometry Reveals Three Distinct TNO Surface Types</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Schwamb M. E.</w:t>
+                <w:t xml:space="preserve">OSSOS. V. Diffusion in the Orbit of a High-perihelion Distant Solar System Object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cory Shankman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Tung Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kavelaars J. J.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marsset M.</w:t>
+                <w:t xml:space="preserve">Nathan Kaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 154 (3), pp.101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa83b1⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 153 (6), pp.262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa6db5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373095v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS. V. Diffusion in the Orbit of a High-perihelion Distant Solar System Object</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathan Kaib</w:t>
+                <w:t xml:space="preserve">OSSOS. VI. Striking Biases in the Detection of Large Semimajor Axis Trans-Neptunian Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shankman C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavelaars J. J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bannister M. T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladman B. J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawler S. M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 153 (6), pp.262. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa6db5⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 154 (2), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa7aed⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373520v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 1. Testing parallaxes with local Cepheids and RR Lyrae stars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Muraveva</w:t>
+                <w:t xml:space="preserve">Col-OSSOS: z -Band Photometry Reveals Three Distinct TNO Surface Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pike R. E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraser W. C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schwamb M. E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavelaars J. J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsset M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629925⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154 (3), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa83b1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03664110v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Canada–France Ecliptic Plane Survey (CFEPS)—High-latitude Component</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.W. Parker</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 1. Open cluster astrometry: performance, limitations, and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa6aa5⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 601, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372595v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All planetesimals born near the Kuiper belt formed as binaries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Megan Schwamb</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 1. Testing parallaxes with local Cepheids and RR Lyrae stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Clementini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ripepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Muraveva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-017-0088⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 605, pp.A79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373074v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03664110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long-term follow up of 174P/Echeclus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Canada–France Ecliptic Plane Survey (CFEPS)—High-latitude Component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Lynne Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw3054⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153 (5), pp.236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa6aa5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480680v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Data Release 1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Mignard</w:t>
+                <w:t xml:space="preserve">All planetesimals born near the Kuiper belt formed as binaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Marsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Schwamb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629512⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (4), pp.0088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-017-0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563535v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CAREFULLY CHARACTERIZED AND TRACKED TRANS-NEPTUNIAN SURVEY: THE SIZE DISTRIBUTION OF THE PLUTINOS AND THE NUMBER OF NEPTUNIAN TROJANS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Alexandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Gwyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 152 (5), pp.111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/0004-6256/152/5/111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS. IV. DISCOVERY OF A DWARF PLANET CANDIDATE IN THE 9:2 RESONANCE WITH NEPTUNE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A long-term follow up of 174P/Echeclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. P. Korsun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kulyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guilbert-Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-6256/152/6/212⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 462, pp.S432-S442,. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw3054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373611v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS. II. A SHARP TRANSITION IN THE ABSOLUTE MAGNITUDE DISTRIBUTION OF THE KUIPER BELT’S SCATTERING POPULATION</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Kaib</w:t>
+                <w:t xml:space="preserve">Gaia Data Release 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H.J. de Bruijne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-6256/151/2/31⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 595, pp.A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373743v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The daily processing of asteroid observations by Gaia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pauwels</w:t>
+                <w:t xml:space="preserve">OSSOS. IV. DISCOVERY OF A DWARF PLANET CANDIDATE IN THE 9:2 RESONANCE WITH NEPTUNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Alexandersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Benecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Tung Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Delsanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2015.11.009⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152 (6), pp.212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-6256/152/6/212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373740v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSOS III—RESONANT TRANS-NEPTUNIAN POPULATIONS: CONSTRAINTS FROM THE FIRST QUARTER OF THE OUTER SOLAR SYSTEM ORIGINS SURVEY</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michele Bannister</w:t>
+                <w:t xml:space="preserve">OSSOS. II. A SHARP TRANSITION IN THE ABSOLUTE MAGNITUDE DISTRIBUTION OF THE KUIPER BELT’S SCATTERING POPULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Shankman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jj. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexandersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 152 (1), pp.23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-6256/152/1/23⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 151 (2), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-6256/151/2/31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373734v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE OUTER SOLAR SYSTEM ORIGINS SURVEY. I. DESIGN AND FIRST-QUARTER DISCOVERIES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephen Gwyn</w:t>
+                <w:t xml:space="preserve">The daily processing of asteroid observations by Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Dell׳oro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karri Muinonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 152 (3), pp.70. </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.87-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/0004-6256/152/3/70⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2015.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373728v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gaia mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Babusiaux</w:t>
+                <w:t xml:space="preserve">OSSOS III—RESONANT TRANS-NEPTUNIAN POPULATIONS: CONSTRAINTS FROM THE FIRST QUARTER OF THE OUTER SOLAR SYSTEM ORIGINS SURVEY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Murray-Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Lawler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629272⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-6256/152/1/23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409603v1</w:t>
+                <w:t xml:space="preserve">hal-02373734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nebular dead zone effects on the D/H ratio in chondrites and comets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Vernazza</w:t>
+                <w:t xml:space="preserve">The Gaia mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. de Bruijne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallenari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 583, pp.A58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526453⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 595, pp.id.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373746v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE 5:1 NEPTUNE RESONANCE AS PROBED BY CFEPS: DYNAMICS AND POPULATION</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">THE OUTER SOLAR SYSTEM ORIGINS SURVEY. I. DESIGN AND FIRST-QUARTER DISCOVERIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Alexandersen</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Gwyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 149 (6), pp.202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-6256/149/6/202⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 152 (3), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-6256/152/3/70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373753v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-rich Planet Formation in a Solar Composition Disk</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nebular dead zone effects on the D/H ratio in chondrites and comets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali-Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/125⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 583, pp.A58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222586v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE MEASURED COMPOSITIONS OF URANUS AND NEPTUNE FROM THEIR FORMATION ON THE CO ICE LINE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">THE 5:1 NEPTUNE RESONANCE AS PROBED BY CFEPS: DYNAMICS AND POPULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexandersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/793/1/9⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149 (6), pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-6256/149/6/202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373795v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental Methods for Professional and Amateur Collaborations in Planetary Astronomy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Carbon-rich Planet Formation in a Solar Composition Disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ali Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-014-9379-0⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 785 (2), pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833466v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific rationale for Saturn׳s in situ exploration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THE MEASURED COMPOSITIONS OF URANUS AND NEPTUNE FROM THEIR FORMATION ON THE CO ICE LINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ali-Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.09.014⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 793 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/793/1/9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276366v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2011 HM 102 : DISCOVERY OF A HIGH-INCLINATION L5 NEPTUNE TROJAN IN THE SEARCH FOR A POST-PLUTO NEW HORIZONS TARGET</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Holman</w:t>
+                <w:t xml:space="preserve">Instrumental Methods for Professional and Amateur Collaborations in Planetary Astronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Hueso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-6256/145/4/96⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (1-2), pp.91-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-014-9379-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373911v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible divot in the size distribution of the Kuiper belt's scattering objects</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scientific rationale for Saturn׳s in situ exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.N. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/764/1/L2⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (Part A), pp.29-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277495v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Uranian Trojan and the Frequency of Temporary Giant-Planet Co-Orbitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Alexandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Greenstreet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 341 (6149), pp.994-997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1238072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cometary nucleus model considering all phase changes of water ice: amorphous, crystalline and clathrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Fray</w:t>
+                <w:t xml:space="preserve">A possible divot in the size distribution of the Kuiper belt's scattering objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Shankman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J. Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit J.-M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118176⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 764 (1), pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/764/1/L2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733761v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dual origin of the nitrogen deficiency in comets: selective volatile trapping in the nebula and postformation radiogenic heating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Hunter Waite</w:t>
+                <w:t xml:space="preserve">2011 HM 102 : DISCOVERY OF A HIGH-INCLINATION L5 NEPTUNE TROJAN IN THE SEARCH FOR A POST-PLUTO NEW HORIZONS TARGET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Osip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Gwyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Holman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/757/2/146⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 145 (4), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-6256/145/4/96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749119v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Resonant Trans-Neptunian Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett J Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lawler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. L. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 144 (1), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-6256/144/1/23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE RESONANT TRANS-NEPTUNIAN POPULATIONS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cometary nucleus model considering all phase changes of water ice: amorphous, crystalline and clathrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-6256/144/1/23⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 542, pp.A82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372612v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars cryosphere: A potential reservoir for heavy noble gases?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">The dual origin of the nitrogen deficiency in comets: selective volatile trapping in the nebula and postformation radiogenic heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guilbert-Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan I. Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Lakhlifi</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita L. Cochran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hunter Waite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.12.007⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 757 (2), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/757/2/146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00654845v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cometary nucleus model taking into account all phase changes of water ice: amorphous, crystalline, and clathrate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">THE RESONANT TRANS-NEPTUNIAN POPULATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Lawler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. L. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118176⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 144 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-6256/144/1/23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374253v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophoretic transport of hot minerals in the solar nebula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Cordier</w:t>
+                <w:t xml:space="preserve">Mars cryosphere: A potential reservoir for heavy noble gases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan I. Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chassefière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Lakhlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116476⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218 (1), pp.80-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281989v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of clathrate hydrates in comets 67P/Churyumov-Gerasimenko and 46P/Wirtanen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">A cometary nucleus model taking into account all phase changes of water ice: amorphous, crystalline, and clathrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 525, pp.A144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015438⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 542, pp.A82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560559v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE CANADA-FRANCE ECLIPTIC PLANE SURVEY—FULL DATA RELEASE: THE ORBITAL STRUCTURE OF THE KUIPER BELT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Photophoretic transport of hot minerals in the solar nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Wm. Parker</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-6256/142/4/131⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 531, pp.A106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374331v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE FORMATION LOCATION OF URANUS AND NEPTUNE AS CONSTRAINED BY DYNAMICAL AND CHEMICAL MODELS OF COMETS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">On the Volatile Enrichments and Heavy Element Content in HD 189733b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.I. Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Zahnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/734/2/L30⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 727 (2), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374271v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Volatile Enrichments and Heavy Element Content in HD 189733b</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">ON THE FORMATION LOCATION OF URANUS AND NEPTUNE AS CONSTRAINED BY DYNAMICAL AND CHEMICAL MODELS OF COMETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold A. Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/77⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 734 (2), pp.L30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/734/2/L30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623329v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of seven ultra-wide trans-neptunian binaries</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">THE CANADA-FRANCE ECLIPTIC PLANE SURVEY—FULL DATA RELEASE: THE ORBITAL STRUCTURE OF THE KUIPER BELT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wm. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/743/1/1⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 142 (4), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-6256/142/4/131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221761v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stability of clathrate hydrates in comets 67P/Churyumov-Gerasimenko and 46P/Wirtanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Cochran</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Cochran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 525, pp.A144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201015438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374345v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophoretic transport of hot minerals in the primordial nebula</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">On the stability of clathrate hydrates in comets 67P/Churyumov-Gerasimenko and 46P/Wirtanen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Cordier</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cochran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 531, pp.A106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116476⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 525, pp.A144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653950v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Detection of Two New Transneptunian Binaries from the CFEPS Kuiper Belt Survey</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Photophoretic transport of hot minerals in the primordial nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.L. Jones</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/656358⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 531, pp.A106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733783v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Biases In the Observed Distribution of Kuiper Belt Object Orbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brett J Gladman</w:t>
+                <w:t xml:space="preserve">Characterization of seven ultra-wide trans-neptunian binaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. H. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit J.-M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-6256/139/6/2249⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 743 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/743/1/1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484894v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT REGIMES AND POST-FORMATION SEQUESTRATION PROCESSES: IMPLICATIONS FOR THE ORIGIN OF HEAVY NOBLE GASES IN TERRESTRIAL PLANETS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Schmitt</w:t>
+                <w:t xml:space="preserve">SYSTEMATIC BIASES IN THE OBSERVED DISTRIBUTION OF KUIPER BELT OBJECT ORBITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wm. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bieryla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/714/2/1418⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 139 (6), pp.2249-2257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-6256/139/6/2249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374410v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Detection of Two New Trans-Neptunian Binaries from the CFEPS Kuiper Belt Survey</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">CLATHRATE HYDRATES FORMATION IN SHORT-PERIOD COMETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/656358⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 708 (1), pp.812-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/1/812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374354v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYSTEMATIC BIASES IN THE OBSERVED DISTRIBUTION OF KUIPER BELT OBJECT ORBITS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">On the Detection of Two New Trans-Neptunian Binaries from the CFEPS Kuiper Belt Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-W. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.-H. Ip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-6256/139/6/2249⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 122 (895), pp.1030-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/656358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374357v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLATHRATE HYDRATES FORMATION IN SHORT-PERIOD COMETS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">IMPACT REGIMES AND POST-FORMATION SEQUESTRATION PROCESSES: IMPLICATIONS FOR THE ORIGIN OF HEAVY NOBLE GASES IN TERRESTRIAL PLANETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schmitt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 708 (1), pp.812-816. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/1/812⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 714 (2), pp.1418-1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/714/2/1418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374418v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clathrate hydrates formation in short period comets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+                <w:t xml:space="preserve">Systematic Biases In the Observed Distribution of Kuiper Belt Object Orbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. L. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Wm. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bieryla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Schmitt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brian G. Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett J Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 139 (6), pp.2249-2257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-6256/139/6/2249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/1/812⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00463939v1</w:t>
+                <w:t xml:space="preserve">hal-00484894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Canada-France ecliptic plane survey - first year data release: the orbital structure of the Kuiper belt</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">On the Detection of Two New Transneptunian Binaries from the CFEPS Kuiper Belt Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-W. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett J Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.L. Jones</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.Wm Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-6256/137/6/4917⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 122, pp.1030-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/656358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401541v1</w:t>
+                <w:t xml:space="preserve">hal-00733783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE CANADA-FRANCE ECLIPTIC PLANE SURVEY—L3 DATA RELEASE: THE ORBITAL STRUCTURE OF THE KUIPER BELT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Clathrate hydrates formation in short period comets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 708 (1), pp.812-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/1/812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-6256/137/6/4917⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02374515v1</w:t>
+                <w:t xml:space="preserve">hal-00463939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the asteroid belt's orbital and size distribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences between the impact regimes of the terrestrial planets: implications for primordial D:H ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald Davis</w:t>
+                <w:t xml:space="preserve">Johannes Horner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Neese</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bryn Williams-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.02.012⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57, pp.1338-1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2009.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374439v1</w:t>
+                <w:t xml:space="preserve">hal-00419917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can collisional activity produce a crystallization of Edgeworth-Kuiper Belt comets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 397 (1), pp.L74-L78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1745-3933.2009.00687.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374429v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the asteroid belt's orbital and size distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Williams</w:t>
+                <w:t xml:space="preserve">DISCOVERY OF THE FIRST RETROGRADE TRANSNEPTUNIAN OBJECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.02.012⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 697 (2), pp.L91-L94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/L91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00457397v1</w:t>
+                <w:t xml:space="preserve">hal-02374444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can collisional activity produce a crystallization of Edgeworth-Kuiper Belt comets?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The CFEPS High Ecliptic Latitude Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett J Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mousis</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.47.02</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406525v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCOVERY OF THE FIRST RETROGRADE TRANSNEPTUNIAN OBJECT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">THE CANADA-FRANCE ECLIPTIC PLANE SURVEY—L3 DATA RELEASE: THE ORBITAL STRUCTURE OF THE KUIPER BELT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Parker</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Wm. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/L91⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 137 (6), pp.4917-4935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-6256/137/6/4917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374444v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CFEPS High Ecliptic Latitude Extension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+                <w:t xml:space="preserve">On the asteroid belt's orbital and size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Neese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jedicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Parker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gareth Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 202 (1), pp.104-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362581v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences between the impact regimes of the terrestrial planets: implications for primordial D:H ratios</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Can collisional activity produce a crystallization of Edgeworth-Kuiper Belt comets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bryn Williams-Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2009.06.006⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 397 (1), pp.L74-L78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-3933.2009.00687.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419917v1</w:t>
+                <w:t xml:space="preserve">hal-02374429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences between the impact regimes of the terrestrial planets: Implications for primordial D:H ratios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the asteroid belt's orbital and size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jedicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Horner</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2009.06.006⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 202, pp.104-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374426v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophoresis: Transporting Hot Minerals to Comets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Canada-France ecliptic plane survey - first year data release: the orbital structure of the Kuiper belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Wm Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM2008, LPI Contribution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 137 (6), pp.4917-4935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-6256/137/6/4917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362574v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of the first retrograde transneptunian object</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Differences between the impact regimes of the terrestrial planets: Implications for primordial D:H ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Horner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.W. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/L91⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (12), pp.1338-1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2009.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388831v1</w:t>
+                <w:t xml:space="preserve">hal-02374426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the asteroid belt's orbital and size distribution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photophoresis: Transporting Hot Minerals to Comets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wurm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM2008, LPI Contribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1405, pp.8364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00463950v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Extreme Kuiper Belt Binary 2001 QW322</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Discovery of the first retrograde transneptunian object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Margot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Nicholson</w:t>
+                <w:t xml:space="preserve">M. L. N. Ashby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1163148⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 697 (2), pp.L91-L94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/L91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374710v1</w:t>
+                <w:t xml:space="preserve">hal-00388831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Canada-France Ecliptic Plan Survey: L3 Data Release and the Orbital Structure of the Kuiper Belt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">On the asteroid belt's orbital and size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett J Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joel Wm. Parker</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald R Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Neese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jedicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM2008, LPI Contribution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 202 (1), pp.104-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362576v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Retrograde Transneptunian Object</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">The Canada-France Ecliptic Plan Survey: L3 Data Release and the Orbital Structure of the Kuiper Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. L. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett J Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Parker</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Wm. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40, pp.38.05</w:t>
+              <w:t xml:space="preserve">ACM2008, LPI Contribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1405, pp.8378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362579v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extreme Kuiper Belt binary 2001 QW322</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The First Retrograde Transneptunian Object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett J Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P.D. Nicholson</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ashby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40, pp.38.05</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362544v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kuiper belt luminosity function from mR=21 to 26</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B.J. Gladman</w:t>
+                <w:t xml:space="preserve">The Extreme Kuiper Belt Binary 2001 QW322</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2008.01.014⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322 (5900), pp.432-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1163148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374781v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kuiper Belt Luminosity Function from mR = 21 to 26</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brett J Gladman</w:t>
+                <w:t xml:space="preserve">The Kuiper belt luminosity function from mR=21 to 26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Holman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Pritchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 195 (2), pp.827-843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2008.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336953v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photophoretic sweep of dust in transient protoplanetary disks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The extreme Kuiper Belt binary 2001 QW322</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes Horner</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett J Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066363⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322 (5900), pp.432-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1163148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131487v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photophoretic sweeping of dust in transient protoplanetary disks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Horner</w:t>
+                <w:t xml:space="preserve">The Kuiper Belt Luminosity Function from mR = 21 to 26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley C Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J Holman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Pritchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett J Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066363⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 195 (2), pp.827-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2008.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374790v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophoresis as a source of hot minerals in comets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The photophoretic sweeping of dust in transient protoplanetary disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Horner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 466 (2), pp.L9-L12. </w:t>
+              <w:t xml:space="preserve">, 2007, 462 (3), pp.977-987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185852v1</w:t>
+                <w:t xml:space="preserve">hal-02374790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophoresis as a source of hot minerals in comets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">The photophoretic sweep of dust in transient protoplanetary disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Alibert</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Horner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 466 (2), pp.L9-L12. </w:t>
+              <w:t xml:space="preserve">, 2007, 462, pp.977-987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374784v1</w:t>
+                <w:t xml:space="preserve">hal-00131487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CFEPS Kuiper Belt Survey: Strategy and pre-survey results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Photophoresis as a source of hot minerals in comets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mousis</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 185 (2), pp.508-522. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 466 (2), pp.L9-L12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2006.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372623v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor Planet Observations [568 Mauna Kea]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photophoresis as a source of hot minerals in comets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Jewitt</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Horner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minor Planet Electronic Circulars</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 466 (2), pp.L9-L12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801828v1</w:t>
+                <w:t xml:space="preserve">hal-00185852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CFEPS Kuiper Belt Survey: Strategy and presurvey results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Kuiper Belt luminosity function from mR=22 to 25.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Mousis</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Holman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett J Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Scholl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2006.07.024⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 365 (2), pp.429-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09661.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374797v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kuiper Belt luminosity function from mR=22 to 25.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The CFEPS Kuiper Belt Survey: Strategy and pre-survey results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Scholl</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09661.x⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 185 (2), pp.508-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2006.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019643v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CFEPS Kuiper Belt Survey: Strategy and presurvey results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Gladman</w:t>
+                <w:t xml:space="preserve">Minor Planet Observations [568 Mauna Kea]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Jewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Tholen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Mousis</w:t>
+                <w:t xml:space="preserve">Scott S. Sheppard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Holman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Minor Planet Electronic Circulars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5615</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388616v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a Low-Eccentricity, High-Inclination Kuiper Belt Object at 58 AU</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">The CFEPS Kuiper Belt Survey: Strategy and presurvey results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Parker</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/503098⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 185 (2), pp.508-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2006.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374804v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CFEPS Kuiper Belt Survey: Strategy and pre-survey results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">The CFEPS Kuiper Belt Survey: Strategy and presurvey results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.L. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mousis</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 185, pp.508-522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2006.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131473v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a low-eccentricity, high-inclination Kuiper Belt object at 58 AU</w:t>
+                <w:t xml:space="preserve">Discovery of a Low-Eccentricity, High-Inclination Kuiper Belt Object at 58 AU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. L. Allen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">R. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 640 (1), pp.L83-L86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/503098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131448v1</w:t>
+                <w:t xml:space="preserve">hal-02374804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kuiper Belt luminosity function from mR = 22 to 25</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The CFEPS Kuiper Belt Survey: Strategy and pre-survey results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Scholl</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09661.x⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 185, pp.508-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2006.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374819v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectations for the Deep Impact collision from modelling of cometary nuclei</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Discovery of a low-eccentricity, high-inclination Kuiper Belt object at 58 AU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. L. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett J Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-3933.2005.00070.x⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 640 (1), pp.L83-L86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/503098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374827v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectations for the Deep Impact collision from modelling of cometary nuclei.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Kuiper Belt luminosity function from mR = 22 to 25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J Holman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 362 (1), pp.L40-L44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-3933.2005.00070.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 365 (2), pp.429-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09661.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019614v1</w:t>
+                <w:t xml:space="preserve">hal-02374819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Meudon Multicolor Survey (2MS) of Centaurs and Trans-Neptunian objects: extended dataset and status on the correlations reported.</w:t>
               </w:r>
@@ -17145,51 +17162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta Barucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17246,1838 +17263,2072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric study of Centaur (60558) 2000 EC and trans-neptunian object (55637) 2002 UX at different phase angles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Expectations for the Deep Impact collision from modelling of cometary nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Poulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Sergeev</w:t>
+                <w:t xml:space="preserve">J. Klinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2005.03.001⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 362 (1), pp.L40-L44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-3933.2005.00070.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405870v1</w:t>
+                <w:t xml:space="preserve">hal-02374827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric and photometric phase effects observed on transneptunian object (29981) 1999 TD&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Petit</w:t>
+                <w:t xml:space="preserve">Expectations for the Deep Impact collision from modelling of cometary nuclei.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Klinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth, Moon, and Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11038-006-9079-5⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 362 (1), pp.L40-L44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-3933.2005.00070.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131437v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric study of Centaur (60558) 2000 EC98 and Trans-Neptunian Object (55637) 2002 UX25 at different phase angles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Photometric study of Centaur (60558) 2000 EC and trans-neptunian object (55637) 2002 UX at different phase angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aleksandr Sergeev</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sergeev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 176, pp.478-491. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId514" w:history="1">
+              <w:t xml:space="preserve">, 2005, 176 (2), pp.478-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2005.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015878v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric study of Centaur (60558) 2000 EC and trans-neptunian object (55637) 2002 UX at different phase angles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Polarimetric and photometric phase effects observed on transneptunian object (29981) 1999 TD&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Sergeev</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Muinonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2005.03.001⟩</w:t>
+              <w:t xml:space="preserve">Earth, Moon, and Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97 (3-4), pp.353-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11038-006-9079-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374831v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Meudon Multicolor Survey (2MS) of Centaurs and trans-neptunian objects: extended dataset and status on the correlations reported</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photometric study of Centaur (60558) 2000 EC and trans-neptunian object (55637) 2002 UX at different phase angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergeev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 174 (1), pp.90-104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2004.09.009⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 176 (2), pp.478-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2005.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02374835v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Results of the CFHLS Kuiper Belt Survey.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Photometric study of Centaur (60558) 2000 EC98 and Trans-Neptunian Object (55637) 2002 UX25 at different phase angles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Sergeev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 176, pp.478-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2005.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085434v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KBO binaries: how numerous were they?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">The Meudon Multicolor Survey (2MS) of Centaurs and trans-neptunian objects: extended dataset and status on the correlations reported</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Doressoundiram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 168 (2), pp.409-419. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2003.12.013⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 174 (1), pp.90-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2004.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374848v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The discovery of faint irregular satellites of Uranus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KBO binaries: how numerous were they?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 169 (2), pp.474-481. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2004.01.009⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 168 (2), pp.409-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2003.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374842v1</w:t>
+                <w:t xml:space="preserve">hal-02374848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of five irregular moons of Neptune</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Results of the CFHLS Kuiper Belt Survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett J Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.3.05</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02374839v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kuiper Belt's luminosity function fomr mR = 22-25.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Scholl</w:t>
+                <w:t xml:space="preserve">Discovery of five irregular moons of Neptune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Holman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Grav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09661.x⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 430 (7002), pp.865-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature02832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085440v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometry of the Kuiper-Belt object 1999 TD$_{\sf\sl 10}$ at different phase angles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The discovery of faint irregular satellites of Uranus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Holman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Milisavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030850⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 169 (2), pp.474-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2004.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405862v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Many Rubble Piles Are in the Asteroid Belt?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Kuiper Belt's luminosity function fomr mR = 22-25.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J Holman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett J Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/icar.2000.6531⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.8.04. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09661.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03003257v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good Rotations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Photometry of the Kuiper-Belt object 1999 TD$_{\sf\sl 10}$ at different phase angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jcph.1998.6066⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 407 (3), pp.1139-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372644v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet analysis of X-ray spectroscopic data Part I. The method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">How Many Rubble Piles Are in the Asteroid Belt?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Campo Bagatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Farinella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-9002(96)00721-8⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 149 (1), pp.198-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/icar.2000.6531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471811v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Good Rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 146 (1), pp.420-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcph.1998.6066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wavelet analysis of X-ray spectroscopic data Part I. The method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ennode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Bendjoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 383 (2-3), pp.572-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(96)00721-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A numerical simulation of planetary rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 199, pp.343-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19087,8435 +19338,8435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distant Resonances in the Outer Solar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowell Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jj Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPSC/DPS, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Classical and Large-a Solar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Lawler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jj Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ashton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPSC/DPS, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE HOT AND COLD MAIN KUIPER BELT SHARE A COMMON SIZE FREQUENCY DISTRIBUTION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">TNOs and u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jieyi Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele T Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley C Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan D Benecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mike Alexandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Flagstaff (AZ), United States</w:t>
+              <w:t xml:space="preserve">, LPI, Jun 2023, Flagstaff (AZ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793316v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Classical and Large-a Solar System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">The OSSOS++ comprehensive model of the Kuiper belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett J Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edward Ashton</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B L Crompvoets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montevideo, Uruguay. pp.2851</w:t>
+              <w:t xml:space="preserve">DPS55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DPS, Oct 2023, San Antonio (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793306v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Neutral Colored/BrightIR Surfaces in the Kuiper Belt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Classical and Large-a Solar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley C Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Lawler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary E Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michaël Marsset</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ashton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LPI, Jun 2023, Flagstaff (AZ), United States</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Montevideo, Uruguay. pp.2851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793421v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OSSOS++ comprehensive model of the Kuiper belt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">THE HOT AND COLD MAIN KUIPER BELT SHARE A COMMON SIZE FREQUENCY DISTRIBUTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett J Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B L Crompvoets</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele T Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Alexandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPS55</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DPS, Oct 2023, San Antonio (TX), United States</w:t>
+              <w:t xml:space="preserve">ACM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Flagstaff (AZ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793279v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNOs and u</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele T Bannister</w:t>
+                <w:t xml:space="preserve">Unusual Neutral Colored/BrightIR Surfaces in the Kuiper Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan E Schwamb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley C Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary E Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LPI, Jun 2023, Flagstaff (AZ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793472v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSSOS measures the orbital ne structure of main-belt TNOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett J Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Alexandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele T Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS55</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DPS, Oct 2023, San Antonio (TX), United States. pp.209.03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLOUR TRANSITIONS IN THE PRIMORDIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura E Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan E Schwamb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley C Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele T Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LPI, Jun 2023, Flagstaff (AZ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-Calculation of Impact and Cratering Rates onto Pluto, Charon, and Arrokoth and Their Younger Surface Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Greenstreet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett J Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abedin y Abedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS55</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DPS, Oct 2023, San Antonio (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecing together the collisional history of the irregular moons of Saturn with the help of 64 new discoveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ashton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett J Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Alexandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS55</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DPS, Oct 2023, San Antonio (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturn Rules!(?) Irregular moon populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Classical and Large-a Solar SYstem (CLASSY) Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley C Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Lawler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ashton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Tung Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DPS, Oct 2022, London, Canada, Canada</w:t>
+              <w:t xml:space="preserve">DPS 2022 : 54TH ANNUAL MEETING OF THE DIVISION FOR PLANETARY SCIENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DPS, Oct 2022, London (ON), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234950v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar Comets Ejected Early In Solar System Formation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring Variability within the Col-OSSOS Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Schwamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Marsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7975⟩</w:t>
+              <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-936, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853439v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Classical and Large-a Solar SYstem (CLASSY) Survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peculiar Comets Ejected Early In Solar System Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah E Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Noyelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPS 2022 : 54TH ANNUAL MEETING OF THE DIVISION FOR PLANETARY SCIENCES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235052v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Variability within the Col-OSSOS Sample</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saturn Rules!(?) Irregular moon populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett J Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ashton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Alexandersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DPS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DPS, Oct 2022, London, Canada, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627692v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiar Comets Ejected Early In Solar System Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah E Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Noyelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, The Woodlands, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile-rich comets ejected early during Solar System formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Noyelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Grenade, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2022-521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The size distribution of the hot classical belt: Streaming instability and more</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett J Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele T Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Alexandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th DPS (Division for Planetary Sciences ) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DPS, Oct 2022, London (ON), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial results from the near-ultraviolet survey of Col-OSSOS trans-Neptunian objects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Col-OSSOS: Investigating Outlying Surfaces within the Kuiper Belt's Neutral Coloured Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Schwamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPSC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPSC, Sep 2021, Virtual conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2021-339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234857v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Col-OSSOS: Investigating Outlying Surfaces within the Kuiper Belt's Neutral Coloured Objects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Initial results from the near-ultraviolet survey of Col-OSSOS trans-Neptunian objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michaël Marsset</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Benecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DPS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DPS, Oct 2021, Virtual conference, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234801v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision Probabilities in the Edgeworth-Kuiper Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Y. Abedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Greenstreet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Planetary Crater Consortium (PCC) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lunar and Planetary Institute; Universities Space Research Association, Aug 2020, Honolulu, United States. pp.id.2044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do less-red KBOs share origins with the C-type asteroids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. C. Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schwamb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS Division of Planetary Science meeting #52 (DPS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, virtuel, United States. 2020n6i203p01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision Probabilities in the Edgeworth-Kuiper Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Y. Abedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Greenstreet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS Division of Planetary Science meeting #52</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Astronomical Society, Oct 2020, virtuel, United States. 2020n6i206p04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first known Saturnian Horseshoe Coorbital and the distribution of Temporary Coorbitals of the Giant Planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alexandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Greenstreet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS Division of Planetary Science meeting #52 (DPS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Astronomical Society, Oct 2020, virtuel, United States. 2020n6i206p06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Col-OSSOS: Probing Ice Line/Colour Transitions within the Kuiper Belt's Progenitor Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Schwamb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michäel Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, virtuel, Germany. pp.EPSC2020-185, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2020-185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital solutions for the OSSOS binaries</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaia-FUN-SSO: Tracking Gaia asteroid discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Spoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Thuillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karri Muinonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885868v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia-FUN-SSO: Tracking Gaia asteroid discoveries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orbital solutions for the OSSOS binaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Noyelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hestroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886047v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positions of the secular resonances in the primordial Kuiper Belt disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Morbidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Astronomical Society - Division on Dynamical Astronomy, Jun 2019, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the planetesimal disk on the positions of the secular resonances in the primordial Kuiper Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Morbidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPSC-DPS, Sep 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the planetesimal disk on the positions of the secular resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morbidelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SF2A 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SF2A, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining The Plane of The Kuiper Belt with OSSOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa van Laerhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society, DDA meeting #49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Astronomical Society, Apr 2018, San Jose, United States. pp.id.403.05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two objects in Neptune's 9:1 resonance -- implications for resonance sticking in the scattering population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Murray-Clay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Lawler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tze Yeung Mathew Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society, DDA meeting #49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Astronomical Society, Apr 2018, San Jose, United States. pp.id.103.02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSSOS observes planet-formation structure in the main Kuiper Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele T. Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society, DPS meeting #50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Astronomical Society, Oct 2018, Knoxville, United States. pp.id.302.01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSSOS exposes the complex size-frequency distribution of the main Kuiper Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele T. Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wes Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society, DPS meeting #50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Astronomical Society, Oct 2018, Knoxville, United States. pp.id.302.03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSSOS: constraints on resonant trans-Neptunian populations from the full survey sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Murray-Clay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Tung Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsing Wen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society, DPS meeting #49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Astronomical Society, Oct 2017, Provo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining The Plane of The Kuiper Belt with OSSOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa L. van Laerhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society, DPS meeting #49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Astronomical Society, Oct 2017, Provo, United States. pp.id.405.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Col-OSSOS: z Band Photometry Reveals Three Distinct TNO Surface Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary E. Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Cristopher Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan E. Schwamb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society, DPS meeting #49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Astronomical Society, Oct 2017, Provo, United States. pp.id.504.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Outer Solar System Origin Survey full data release orbit catalog and characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele T. Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Gwyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society, DPS meeting #49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Astronomical Society, Oct 2017, Provo, United States. pp.id.405.02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absolute magnitude distribution of cold classical Kuiper belt objects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">A new high-perihelion a ~ 700 AU object in the distant Solar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele T. Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Tung Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brett Gladman</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Jakubik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan A. Kaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jj Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS 48/EPSC 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Pasadena, United States. pp.120.16</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563602v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightcurve Studies of Trans-Neptunian Objects from the Outer Solar System Origins Survey using the Hyper Suprime-Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Alexandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan D. Benecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Tung Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Elizabeth Schwamb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiang-Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS 48/EPSC 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new high-perihelion a ~ 700 AU object in the distant Solar System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">The absolute magnitude distribution of cold classical Kuiper belt objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele T. Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Alexandersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Tung Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jj Kavelaars</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS 48/EPSC 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Pasadena, United States. pp.120.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563332v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Outer Solar System Origins Survey (OSSOS): Survey Status and Highlights</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">New features in the structure of the classical Kuiper Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele T. Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Alexandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Tung Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brett Gladman</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Gwyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPS 48/EPSC 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">DPS48</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pasadena, United States. pp.113.07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563573v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New features in the structure of the classical Kuiper Belt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Outer Solar System Origins Survey (OSSOS): Survey Status and Highlights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele T. Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Alexandersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Tung Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Gladman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephen Gwyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPS48</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Pasadena, United States. pp.113.07</w:t>
+              <w:t xml:space="preserve">DPS 48/EPSC 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563546v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebular dead zone effects on the D/H ratio in chondrites and comets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ali-Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. p.2644-2652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03580889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asteroid dynamics with GAIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Dell'Oro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAU General Assembly XXIX, Meeting #29, #2254766</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03743502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific perspectives from Gaia data of Solar System objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dell'Oro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Observations of Solar System Bodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Delbò</w:t>
+                <w:t xml:space="preserve">Searching for KBO Flyby Targets for the New Horizons Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. W. Buie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. H. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Holman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asteroids, Comets, Meteors 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Niigata, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374177v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for KBO Flyby Targets for the New Horizons Mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. J. Holman</w:t>
+                <w:t xml:space="preserve">Gaia Observations of Solar System Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hestroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delbò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asteroids, Comets, Meteors 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Niigata, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374025v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cometary Nucleus Model Taking into Account all Phases of Water Ice: Amorphous, Crystalline and Clathrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asteroids, Comets, Meteors 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Niigata, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the Volatile Enrichments in HD189733b from Internal Structure Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zahnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Meeting of the Division for Planetary Sciences of the American Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Pasadena CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Evolution of Planetesimals in the Primordial Edgeworth-Kuiper Belt Induced by Collisions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Photophoretic transport of hot minerals in the solar nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermodynamic Evolution of Planetesimals in the Primordial Edgeworth-Kuiper Belt Induced by Collisions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.1568</w:t>
+              <w:t xml:space="preserve">Photophoretic transport of hot minerals in the solar nebula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Besançon, France. pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472012v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Extreme KBO Binary 2001 QW322</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett J Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Margot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. D. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Extreme KBO Binary 2001 QW322</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France. pp.562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophoretic transport of hot minerals in the solar nebula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic Evolution of Planetesimals in the Primordial Edgeworth-Kuiper Belt Induced by Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photophoretic transport of hot minerals in the solar nebula</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Besançon, France. pp.337</w:t>
+              <w:t xml:space="preserve">Thermodynamic Evolution of Planetesimals in the Primordial Edgeworth-Kuiper Belt Induced by Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.1568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468748v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clathration of volatiles in cometary nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clathration of volatiles in cometary nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Besançon, France. pp.237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kuyper Belt, hints on the solar system formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Kuyper Belt, hints on the solar system formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences Between the Impact Regimes of the Terrestrial Planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Horner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryn Williams-Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differences Between the Impact Regimes of the Terrestrial Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France. pp.1179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient implementation of finite volume method in cometary nuclei modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Orosei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Lunar and Planetary Science Conference, (Lunar and Planetary Science XXXIX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lunar and Planetary Institute, Mar 2008, League City, Texas, United States. pp.1275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CFEPS High Ecliptic Latitude Extension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Photophoresis: Transporting Hot Minerals to Comets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Jones</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wurm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The CFEPS High Ecliptic Latitude Extension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.47.02</w:t>
+              <w:t xml:space="preserve">Photophoresis: Transporting Hot Minerals to Comets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.8634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472075v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophoresis: Transporting Hot Minerals to Comets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The CFEPS High Ecliptic Latitude Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett J Gladman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Wurm</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photophoresis: Transporting Hot Minerals to Comets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.8634</w:t>
+              <w:t xml:space="preserve">The CFEPS High Ecliptic Latitude Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.47.02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471996v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision-induced thermodynamic evolution of planetesimals in the primordial Edgeworth-Kuiper Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Extreme KBO Binary 2001 QW322</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett J Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Margot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. D. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asteroids, Comets, Meteors 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LPI, Jul 2008, Baltimore, United States. pp.8354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision-induced thermodynamic evolution of planetesimals in the primordial Edgeworth-Kuiper Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collision-induced thermodynamic evolution of planetesimals in the primordial Edgeworth-Kuiper Belt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.415-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophoretic transport as a carrier of hot minerals found in Comet 81 P/Wild2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">An improved numerical treatment of heat and mass transfers in cometary nuclei models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photophoretic transport as a carrier of hot minerals found in Comet 81 P/Wild2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">An improved numerical treatment of heat and mass transfers in cometary nuclei models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Grenoble, France. pp.413-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370809v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved numerical treatment of heat and mass transfers in cometary nuclei models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Photophoretic transport as a carrier of hot minerals found in Comet 81 P/Wild2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An improved numerical treatment of heat and mass transfers in cometary nuclei models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Grenoble, France. pp.413-415</w:t>
+              <w:t xml:space="preserve">Photophoretic transport as a carrier of hot minerals found in Comet 81 P/Wild2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Grenoble, France. pp.416-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472124v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photophoretic transport as a carrier of hot minerals found in Comet 81 P/Wild2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wurm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photophoretic transport as a carrier of hot minerals found in Comet 81 P/Wild2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Grenoble, France. pp.416-419</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472130v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Orbital Structure of the Outer Kuiper Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cfeps Team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Orbital Structure of the Outer Kuiper Belt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. pp.64.05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved numerical treatment of heat and mass transfers in cometary nuclei models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An improved numerical treatment of heat and mass transfers in cometary nuclei models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Impact experiment and modelling of cometary nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">non renseigné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, ., France. pp.44.07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectations for the deep impact collision from cometary nucleus modelling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaia: an unprecedented tool for Solar System Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dell'Oro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hestroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expectations for the deep impact collision from cometary nucleus modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.163</w:t>
+              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Cambridge, England, United Kingdom. pp.1564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131727v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia: an unprecedented tool for Solar System Science</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expectations for the deep impact collision from cometary nucleus modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgen Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #37</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Cambridge, England, United Kingdom. pp.1564</w:t>
+              <w:t xml:space="preserve">Expectations for the deep impact collision from cometary nucleus modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802986v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Results of the CFHLS Kuiper Belt Survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. L. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett J Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Results of the CFHLS Kuiper Belt Survey.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Meudon Multicolor Survey of Outer Solar System Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Doressoundiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27524,101 +27775,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonella Barucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Monterey, CA, United States. pp.990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27628,143 +27879,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling Hot Neptunes and Super Earths from their atmospheric signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali-Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. S. Pekmezci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.I. Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit J.-M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.1210, 2013, 44th Lunar and Planet. Sc. Conf. Meeting, March 18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27774,594 +28025,594 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Distribution of Multi-km TNOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett J Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Loredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Solar System Beyond Neptune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Distribution of Multi-km TNOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J. Loredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Solar System beyong Neptune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The University of Arizona Press, 2008, The Solar System beyong Neptune, 9780816527557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Distribution of Multikilometer Transneptunian Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett J Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Loredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.A. Barucci, H. Boehnhardt, D.P. Cruikshank, A. Morbidelli, eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Solar System beyond Neptune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Arizona Press, pp.71-87, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The orbital and spatial distribution of the Kuiper Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett J Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Wm. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.A. Barucci, H. Boehnhardt, D.P. Cruikshank, A. Morbidelli, eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Solar System Beyond Neptune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Arizona Press, pp.59-69, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primordial Excitation and Depletion of the Main Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makiko Nagasawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">William F. Bottke, Alberto Cellino, Paolo Paolicchi and Richard P. Binzel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asteroids III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The University of Arizona Press, 2002, Asteroids III, 0816522812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28371,392 +28622,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Gaia DR2 sources in GC and dSph (Gaia Collaboration+, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Mc Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Antoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26093/cds/vizier.36160012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: 46 open clusters GaiaDR2 HR diagrams (Gaia Collaboration, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barstow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Gaia DR1 open cluster members (Gaia Collaboration+, 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallenari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lindegren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28766,681 +29017,681 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 3: the Solar System survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Muinonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Data Release 3: Reflectance spectra of Solar System small bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galluccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Delbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Galluccio</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Canada-France Ecliptic Plane Survey (CFEPS) -High Latitude Component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. J. Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.L. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Wm. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Canada-France Ecliptic Plane Survey - Full Data Release: The Orbital Structure of the Kuiper Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Kavelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.L. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Wm. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expectations for the Deep Impact collision from cometary nuclei modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgen Klinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KBO binaries: are they really primordial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29450,151 +29701,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Kilometer Asteroid Diameter Survey (SKADS) V1.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. J. Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. R. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Neese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jedicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] NASA Planetary Data System. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29604,105 +29855,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DES PETITS CORPS DU SYSTÈME SOLAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planétologie et astrophysique de la terre [astro-ph.EP]. Université de Nice-Sophia Antipolis, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03405992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId723"/>
+      <w:footerReference w:type="default" r:id="rId727"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -29770,51 +30021,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D882B4F2"/>
+    <w:nsid w:val="D75C08F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29918,51 +30169,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F784A68B"/>
+    <w:nsid w:val="E2C47634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30066,51 +30317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F678649E"/>
+    <w:nsid w:val="4D7F0E5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30214,51 +30465,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F721C947"/>
+    <w:nsid w:val="4B7A4493"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30362,51 +30613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E637C3EB"/>
+    <w:nsid w:val="D2B32800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30510,51 +30761,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0D66D5E1"/>
+    <w:nsid w:val="BB928559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30756,51 +31007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marcpetit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0407-2266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139452737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189774567" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petit@obs-besancon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-marc.petit@normalesup.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Kavelaars" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc W Buie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley C Fraser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowell Peltier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan D Benecchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/adea42" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ashton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Gladman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Alexandersen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc C. Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/adbf87" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Spencer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Porter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex H Parker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad676d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kavelaars" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bannister" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acc525" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347270" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225764v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galluccio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Angeli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pauwels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243791" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karri Muinonen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cellino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243796" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beaudoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukun Huang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ace88d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752465v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Crompvoets" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Lawler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Volk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-T Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gladman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac67e0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752464v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac64a2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Buchanan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan E Schwamb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele T Bannister" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marsset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac42c9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851803v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Anderson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Noyelles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243775" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedin Abedin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac9cdb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing Wen Lin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tung Chen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Volk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Murray-Clay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114391" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Greenstreet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett J Gladman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac1c6b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. J Kavelaars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lynne Lynne Jones" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Simon Simon Krughoff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113793" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382870v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedin y Abedin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J Kavelaars" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abe418" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388691v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.A. Brown" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H J de Bruijne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bruijne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Carry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Thuillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Spoto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Berthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039579" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac2c72" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02596704v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leeuwen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mcmillan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spencer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stern" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moore" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weaver" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N Singer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay3999" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nesvorny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vokrouhlicky" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele T. Bannister" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Buchanan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab98fb" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcmillan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039217" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971727v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rimoldini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Anderson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nienartowicz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348696v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Cabral" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Fraser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marsset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801811v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestripieri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tesi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fagioli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mikuz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa van Laerhoven" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Kavelaars" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab24e1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372345v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Benecchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Eduardo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thirouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab2fe4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071443v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Collaboration" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I Anderson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833304" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372789v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaib Nathan A." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pike Rosemary" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawler Samantha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kovalik Maya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Christopher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab2383" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415216v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lehner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab480b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372667v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwamb Megan E." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Wesley C." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bannister Michel T." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsset Micha&#235;l" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pike Rosemary E." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab2194" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372799v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawler S. M." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pike R. E." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaib N." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandersen M." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bannister M. T." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab1c4c" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsset M." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser W. C." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwamb M. E." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aaf72e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736885v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baguet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morbidelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113417" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372407v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vokrouhlick&#253;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alan Stern" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Davidsson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab3651" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084073v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lawler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shankman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandersen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bannister" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aab8ff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084080v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Lawler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2018.00014" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023530v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero-Gomez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drimmel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832865" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084074v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze Yeung Mathew Yu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aac268" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305772v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Fedorets" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauwels" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Granvik" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tanga" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833197" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aab77a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799668v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barstow" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832843" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572962v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730552" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373098v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankman C." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavelaars J. J." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladman B. J." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa7aed" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373095v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa83b1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373520v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Shankman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kaib" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa6db5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muraveva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629925" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372595v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kavelaars" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Gladman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Lynne Jones" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Parker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa6aa5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373074v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Pike" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Schwamb" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0088" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480680v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Korsun" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kulyk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Petit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3054" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563535v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H.J. de Bruijne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629512" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373614v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gwyn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/152/5/111" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373611v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delsanti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/152/6/212" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373743v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj. Kavelaars" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gladman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaib" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/151/2/31" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373740v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mignard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Dell&#1523;oro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.11.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373734v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/152/1/23" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373728v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/152/3/70" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409603v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Bruijne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629272" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373746v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali-Dib" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526453" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373753v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pike" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/149/6/202" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222586v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Dib" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lunine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/125" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373795v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali-Dib" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/1/9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833466v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Beaulieu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-014-9379-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276366v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Fletcher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lebreton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.09.014" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373911v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Parker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osip" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Holman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/145/4/96" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277495v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Gladman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit J.-M." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/764/1/L2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108906v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238072" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733761v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Marboeuf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fray" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118176" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749119v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Lunine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita L. Cochran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hunter Waite" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/2/146" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733760v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lawler" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Jones" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/1/23" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372612v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Lawler" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654845v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Lakhlifi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.12.007" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4P5145-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374253v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02281989v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wurm" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116476" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560559v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Cochran" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015438" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374331v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wm. Parker" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/4/131" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374271v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold A. Weaver" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/734/2/L30" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623329v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zahnle" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/77" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221761v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Parker" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jones" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/1/1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374345v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cochran" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653950v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733783v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-W. Lin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Jones" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/656358" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484894v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Wm. Parker" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bieryla" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian G. Marsden" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/139/6/2249" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374410v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/714/2/1418" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374354v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-H. Ip" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374357v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsden" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374418v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Marboeuf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/1/812" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463939v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401541v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Wm Parker" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/137/6/4917" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374515v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374439v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davis" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Neese" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jedicke" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Williams" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.02.012" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF76CMTD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374429v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2009.00687.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457397v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Davis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neese" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jedicke" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williams" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406525v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374444v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashby" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parker" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/L91" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362581v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419917v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Horner" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Williams-Jones" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.06.006" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374426v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horner" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Jones" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362574v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388831v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. N. Ashby" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463950v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R Davis" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374710v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicholson" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1163148" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362576v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362579v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashby" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362544v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Margot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Nicholson" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374781v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Holman" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Pritchet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.01.014" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336953v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Holman" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Pritchet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131487v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Krauss" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066363" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374790v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185852v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077170" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374784v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372623v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.07.024" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801828v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Jewitt" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Tholen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veillet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott S. Sheppard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Holman" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374797v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019643v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Holman" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scholl" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09661.x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388616v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374804v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/503098" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131473v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131448v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Allen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374819v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374827v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klinger" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2005.00070.x" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019614v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019633v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doressoundiram" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Peixinho" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doucet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Barucci" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2004.09.009" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJCZMKXT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405870v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poulet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sergeev" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.03.001" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131437v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muinonen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-006-9079-5" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015878v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Sergeev" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374831v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergeev" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374835v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doressoundiram" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peixinho" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Barucci" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085434v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374848v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2003.12.013" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT74XLPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374842v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grav" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Milisavljevic" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fraser" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2004.01.009" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTGJX39P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374839v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Grav" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02832" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F50B994BCFAB9E7093079D5E8A48554A9949243F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085440v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405862v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacerda" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortiz" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030850" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003257v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campo Bagatin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farinella" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.2000.6531" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVM4LV2F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372644v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;non" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1998.6066" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471811v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bury" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ennode" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bendjoya" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Martinez" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(96)00721-8" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465895v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391086v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Kavelaars" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1072" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391077v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-955" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793316v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793306v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary E Pike" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793421v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793279v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793472v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jieyi Tan" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793254v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793561v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793265v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793258v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234950v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853439v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Anderson" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7975" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235052v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627692v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Buchanan" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-936" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853412v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noyelles" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853458v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Anderson" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-521" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234968v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234857v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tan" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234801v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-339" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572149v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Y. Abedin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greenstreet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572460v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Fraser" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwamb" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsset" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572184v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572355v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572420v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#228;el Marsset" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-185" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885868v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hestroffer" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886047v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Spoto" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thuillot" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro David" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886117v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434181v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884296v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baguet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572611v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573026v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572513v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572547v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wes Fraser" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573147v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573117v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa L. van Laerhoven" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573086v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary E. Pike" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Cristopher Fraser" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan E. Schwamb" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573062v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563602v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563279v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan D. Benecchi" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Elizabeth Schwamb" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang-Yu Wang" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563332v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Jakubik" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan A. Kaib" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563573v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563546v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580889v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Martin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Petit" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743502v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Dell'Oro" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735177v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthier" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cellino" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dell'Oro" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374177v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delb&#242;" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374025v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Buie" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Spencer" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Stern" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374221v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515844v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahnie" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472012v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472019v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Nicholson" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468748v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468737v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472145v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472014v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362566v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orosei" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472075v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471996v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362570v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362572v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472083v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370809v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krauss" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472124v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472130v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482303v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cfeps Team" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370806v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131735v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131727v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Klinger" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802986v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019651v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809251v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Barucci" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222605v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Pekmezci" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752245v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Loredo" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002375v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Loredo" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472105v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loredo" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472102v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002473v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chambers" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Franklin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makiko Nagasawa" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867447v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mc Millan" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36160012" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867430v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barstow" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M." TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523799v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854762v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854757v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352819v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Wm. Parker" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614090v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005584v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000356v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374403v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Davis" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03405992v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marcpetit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0407-2266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139452737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189774567" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petit@obs-besancon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-marc.petit@normalesup.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Buchanan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan E Schwamb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley C Fraser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele T Bannister" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Kavelaars" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ae2fc1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc W Buie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowell Peltier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan D Benecchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/adea42" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ashton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Gladman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Alexandersen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc C. Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ae1d62" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/adbf87" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793221v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Spencer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Porter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex H Parker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad676d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galluccio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Angeli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pauwels" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243791" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194903v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kavelaars" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bannister" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acc525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04353999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spoto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347270" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226671v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karri Muinonen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cellino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243796" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beaudoin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukun Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ace88d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Crompvoets" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Lawler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Volk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-T Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gladman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac67e0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752464v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac64a2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marsset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac42c9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851803v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Anderson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Noyelles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243775" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedin Abedin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac9cdb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Greenstreet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett J Gladman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tung Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac1c6b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing Wen Lin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Volk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Murray-Clay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114391" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. J Kavelaars" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lynne Lynne Jones" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Simon Simon Krughoff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113793" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382870v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedin y Abedin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J Kavelaars" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abe418" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385137v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bruijne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388691v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.A. Brown" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H J de Bruijne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039657" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac2c72" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017580v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Carry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Thuillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Spoto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Berthier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039579" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02596704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leeuwen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mcmillan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832698e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923618v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nesvorny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vokrouhlicky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele T. Bannister" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Buchanan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab98fb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spencer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moore" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weaver" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N Singer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay3999" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcmillan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039217" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lehner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab480b" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372789v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaib Nathan A." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pike Rosemary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawler Samantha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kovalik Maya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Christopher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab2383" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Cabral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Fraser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marsset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestripieri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tesi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fagioli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mikuz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071443v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Collaboration" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rimoldini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I Anderson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833304" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971727v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Anderson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nienartowicz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372345v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Benecchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Eduardo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thirouin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab2fe4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372725v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa van Laerhoven" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Kavelaars" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab24e1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372667v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwamb Megan E." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Wesley C." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bannister Michel T." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsset Micha&#235;l" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pike Rosemary E." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab2194" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372799v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawler S. M." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pike R. E." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaib N." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandersen M." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bannister M. T." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab1c4c" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372817v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsset M." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser W. C." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwamb M. E." TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aaf72e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736885v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morbidelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113417" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372407v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vokrouhlick&#253;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alan Stern" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Davidsson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab3651" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Lawler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze Yeung Mathew Yu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aac268" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aab77a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305772v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Fedorets" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauwels" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Granvik" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tanga" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833197" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084073v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lawler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shankman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandersen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bannister" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aab8ff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084080v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2018.00014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023530v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero-Gomez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drimmel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832865" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799668v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barstow" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832843" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373520v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Shankman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kaib" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa6db5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373098v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankman C." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavelaars J. J." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladman B. J." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa7aed" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373095v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa83b1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572962v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730552" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664110v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muraveva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629925" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372595v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kavelaars" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Gladman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Lynne Jones" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Parker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa6aa5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373074v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Pike" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Schwamb" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0088" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373614v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gwyn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/152/5/111" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Korsun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kulyk" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3054" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563535v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H.J. de Bruijne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629512" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373611v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delsanti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/152/6/212" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373743v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj. Kavelaars" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gladman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaib" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/151/2/31" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373740v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mignard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Dell&#1523;oro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.11.009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373734v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/152/1/23" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409603v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Bruijne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629272" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373728v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/152/3/70" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373746v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali-Dib" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526453" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373753v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pike" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/149/6/202" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222586v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Dib" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lunine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/125" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373795v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali-Dib" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/1/9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833466v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Beaulieu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-014-9379-0" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276366v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Fletcher" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lebreton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.09.014" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108906v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238072" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277495v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Gladman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit J.-M." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/764/1/L2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373911v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Parker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osip" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Holman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/145/4/96" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733760v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lawler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Jones" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/1/23" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733761v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Marboeuf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fray" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118176" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749119v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Lunine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita L. Cochran" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hunter Waite" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/2/146" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372612v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Lawler" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654845v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Lakhlifi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.12.007" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4P5145-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374253v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02281989v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wurm" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116476" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623329v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zahnle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/77" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374271v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold A. Weaver" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/734/2/L30" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374331v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wm. Parker" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/4/131" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560559v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Cochran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015438" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374345v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cochran" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653950v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221761v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Parker" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jones" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/1/1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374357v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bieryla" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsden" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/139/6/2249" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374418v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Marboeuf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/1/812" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374354v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-W. Lin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-H. Ip" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/656358" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374410v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/714/2/1418" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484894v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Wm. Parker" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian G. Marsden" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733783v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Jones" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463939v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419917v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Horner" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Williams-Jones" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.06.006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406525v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2009.00687.x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374444v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashby" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parker" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/L91" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362581v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374515v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/137/6/4917" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374439v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davis" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Neese" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jedicke" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Williams" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.02.012" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF76CMTD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374429v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457397v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Davis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neese" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jedicke" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williams" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401541v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Wm Parker" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374426v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horner" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Jones" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362574v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388831v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. N. Ashby" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463950v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R Davis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362576v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362579v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashby" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374710v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicholson" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1163148" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374781v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Holman" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Pritchet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.01.014" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362544v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Margot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Nicholson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336953v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Holman" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Pritchet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374790v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Krauss" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066363" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131487v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374784v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077170" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185852v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019643v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Holman" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scholl" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09661.x" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372623v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.07.024" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801828v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Jewitt" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Tholen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veillet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott S. Sheppard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Holman" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374797v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388616v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374804v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/503098" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131473v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131448v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Allen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374819v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019633v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doressoundiram" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Peixinho" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doucet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Barucci" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2004.09.009" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJCZMKXT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374827v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klinger" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2005.00070.x" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019614v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405870v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poulet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sergeev" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.03.001" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131437v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muinonen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-006-9079-5" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374831v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergeev" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015878v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Sergeev" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374835v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doressoundiram" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peixinho" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Barucci" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374848v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2003.12.013" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT74XLPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085434v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374839v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Grav" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02832" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F50B994BCFAB9E7093079D5E8A48554A9949243F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374842v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grav" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Milisavljevic" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fraser" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2004.01.009" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTGJX39P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085440v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405862v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacerda" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortiz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030850" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003257v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campo Bagatin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farinella" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.2000.6531" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVM4LV2F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372644v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;non" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1998.6066" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471811v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bury" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ennode" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bendjoya" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Martinez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(96)00721-8" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465895v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391086v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Kavelaars" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1072" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391077v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-955" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793472v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jieyi Tan" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793279v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793306v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary E Pike" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793316v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793421v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793254v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793561v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793265v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793258v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235052v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627692v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Buchanan" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-936" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853439v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Anderson" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7975" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234950v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853412v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noyelles" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853458v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Anderson" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-521" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234968v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234801v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-339" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234857v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tan" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572149v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Y. Abedin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greenstreet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572460v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Fraser" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwamb" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsset" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572184v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572355v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572420v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#228;el Marsset" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-185" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886047v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Spoto" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thuillot" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro David" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885868v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hestroffer" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886117v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434181v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884296v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baguet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572611v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573026v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572513v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572547v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wes Fraser" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573147v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573117v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa L. van Laerhoven" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573086v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary E. Pike" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Cristopher Fraser" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan E. Schwamb" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573062v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563332v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Jakubik" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan A. Kaib" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563279v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan D. Benecchi" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Elizabeth Schwamb" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang-Yu Wang" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563602v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563546v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563573v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580889v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Martin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Petit" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743502v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Dell'Oro" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735177v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthier" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cellino" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dell'Oro" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374025v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Buie" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Spencer" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Stern" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374177v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delb&#242;" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374221v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515844v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahnie" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468748v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472019v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Nicholson" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472012v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468737v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472145v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472014v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362566v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orosei" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471996v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472075v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362570v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362572v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472083v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472124v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472130v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370809v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krauss" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482303v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cfeps Team" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370806v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131735v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802986v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131727v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Klinger" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019651v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809251v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Barucci" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222605v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Pekmezci" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752245v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Loredo" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002375v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Loredo" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472105v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loredo" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472102v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002473v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chambers" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Franklin" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makiko Nagasawa" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867447v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mc Millan" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36160012" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867430v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barstow" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M." TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523799v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854762v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854757v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352819v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Wm. Parker" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614090v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005584v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000356v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374403v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Davis" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03405992v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>