--- v0 (2026-03-23)
+++ v1 (2026-05-15)
@@ -729,247 +729,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles solutions pour les bâtiments de bureaux climatisés à moins de 100 kWh/m² ? Guide des solutions pratiques.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sila Filfli</w:t>
+                <w:t xml:space="preserve">Impact de l'isolation thermique de la toiture sur le confort d'été d'un logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Cahiers du CSTB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Numéro spécial, juin 2007, pp.Cahier 3588</w:t>
+              <w:t xml:space="preserve">, 2007, Etudes et recherches, Cahier 3601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199638v1</w:t>
+                <w:t xml:space="preserve">hal-04068071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'isolation thermique de la toiture sur le confort d'été d'un logement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles solutions pour les bâtiments de bureaux climatisés à moins de 100 kWh/m² ? Guide des solutions pratiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sila Filfli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Cahiers du CSTB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Etudes et recherches, Cahier 3601</w:t>
+              <w:t xml:space="preserve">, 2007, Numéro spécial, juin 2007, pp.Cahier 3588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068071v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2885,51 +2885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Forceville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stempfelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Host" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167476" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mansouri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alessandrini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192315616" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pel&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133424" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02309808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.10.033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Filfli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Millet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04068071v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Abraham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04393810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanchou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Greslou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krarti Moncef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pi&#241;as" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gobert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kraiem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04071996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rieunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeghondy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chlela" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alessandrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Husaunndee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04068332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Francois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fromy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hognon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Nibel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04068004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sesolis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Meunier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02309816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blanchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gangneux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01076553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Koutaiba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teissier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01037997v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Derouineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouchi&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tien Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Delater" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1701" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Forceville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stempfelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Host" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167476" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mansouri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alessandrini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192315616" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pel&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133424" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02309808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.10.033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Filfli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Millet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04068071v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Abraham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04393810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanchou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Greslou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krarti Moncef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pi&#241;as" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gobert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kraiem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04071996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rieunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeghondy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chlela" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alessandrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Husaunndee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04068332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Francois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fromy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hognon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Nibel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04068004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sesolis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Meunier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02309816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blanchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gangneux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01076553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Koutaiba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teissier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01037997v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Derouineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouchi&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tien Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Delater" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1701" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>