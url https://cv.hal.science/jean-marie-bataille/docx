--- v0 (2026-03-26)
+++ v1 (2026-04-28)
@@ -421,352 +421,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : des données à la théorie, les coulisses revisitées</w:t>
+                <w:t xml:space="preserve">À propos de la catégorisation des données. Du cadre comme catégorie au cadre comme processus social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpécifiCITéS. La revue des Terrains Sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7 (1), pp.188-197. </w:t>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.151-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spec.007.0188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spec.007.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907525v1</w:t>
+                <w:t xml:space="preserve">hal-03907532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de la catégorisation des données. Du cadre comme catégorie au cadre comme processus social</w:t>
+                <w:t xml:space="preserve">Conclusion : des données à la théorie, les coulisses revisitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpécifiCITéS. La revue des Terrains Sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7 (1), pp.151-169. </w:t>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.188-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spec.007.0151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spec.007.0188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907532v1</w:t>
+                <w:t xml:space="preserve">hal-03907525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aménagement des colonies de vacances (1930-1965) : Changement des lieux et des rapports sociaux de sexe ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animation socioculturelle : à qui et à quoi sert la notion de projet ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dse.340⟩</w:t>
+              <w:t xml:space="preserve">SpécifiCITéS. La revue des Terrains Sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, N° 5 (1), pp.77-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spec.005.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906850v1</w:t>
+                <w:t xml:space="preserve">hal-03906874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation socioculturelle : à qui et à quoi sert la notion de projet ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’aménagement des colonies de vacances (1930-1965) : Changement des lieux et des rapports sociaux de sexe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Bacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpécifiCITéS. La revue des Terrains Sensibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, N° 5 (1), pp.77-94. </w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.13-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spec.005.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/dse.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906874v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En colos, la citoyenneté par la socialisation</w:t>
               </w:r>
@@ -1270,174 +1270,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle de démocratie de Jane Addams</w:t>
+                <w:t xml:space="preserve">Dewey, démocratie et connaissances, enjeux du changement social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter-Aref</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Dewey Figure Inspirante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Figures inspirantes pour l'éducation, Nov 2021, Paris (en ligne), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/800979ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907675v1</w:t>
+                <w:t xml:space="preserve">hal-05498800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewey, démocratie et connaissances, enjeux du changement social.</w:t>
+                <w:t xml:space="preserve">Le modèle de démocratie de Jane Addams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Dewey Figure Inspirante</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Inter-Aref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jun 2021, Nancy, France. pp.21-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/800979ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05498800v1</w:t>
+                <w:t xml:space="preserve">hal-03907675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens de l'engagement face aux valeurs éducatives des colos</w:t>
               </w:r>
@@ -2166,173 +2166,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quoi sert la mixité en animation socioculturelle ? Lecture de textes des années 1950 (Harvaux, Berge)</w:t>
+                <w:t xml:space="preserve">La place du chercheur dans la production de savoirs en animation socioculturelle: approche épistémologique et inclusion des acteurs et actrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. </w:t>
+              <w:t xml:space="preserve">Champ social. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour en finir avec la fabrique des garçons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, pp.237-260, 2014, Loisirs, sport, culture, 9-782858-924349</w:t>
+              <w:t xml:space="preserve">Recherche en travail social : les approches participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-35371-725-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907931v1</w:t>
+                <w:t xml:space="preserve">hal-03907511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du chercheur dans la production de savoirs en animation socioculturelle: approche épistémologique et inclusion des acteurs et actrices</w:t>
+                <w:t xml:space="preserve">À quoi sert la mixité en animation socioculturelle ? Lecture de textes des années 1950 (Harvaux, Berge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Champ social. </w:t>
+              <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en travail social : les approches participatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-2-35371-725-5</w:t>
+              <w:t xml:space="preserve">Pour en finir avec la fabrique des garçons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.237-260, 2014, Loisirs, sport, culture, 9-782858-924349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907511v1</w:t>
+                <w:t xml:space="preserve">hal-03907931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits de deux grimpeuses</w:t>
               </w:r>
@@ -2513,51 +2513,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des séparations aux rencontres en camps et colos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,51 +2991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesocialebfabrique.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366581v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bataille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907944v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907541v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.007.0188" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.007.0151" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bacou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.340" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906874v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.005.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906642v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907675v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/800979ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bertin-Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anch&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Baudoin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Claude" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanique Mael" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vulbeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chyron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hannoyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Levitre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bocquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Girardat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01002123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA100052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesocialebfabrique.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366581v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bataille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907944v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907541v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907532v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.007.0151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.007.0188" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.005.0077" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bacou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.340" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906642v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/800979ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bertin-Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anch&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Baudoin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Claude" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanique Mael" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vulbeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chyron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hannoyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Levitre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bocquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Girardat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01002123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA100052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>