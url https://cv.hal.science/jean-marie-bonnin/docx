--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie Bonnin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at IMT Atlantique in SRCD department. Head of E4SE Team at IRISA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Autonomous Industrial Vehicle Fleet Using Fuzzy Agents: Application to Task Allocation and Battery Charge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouzna Oukacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33423/ajm.v25i1.7515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Agent-Based Simulations of Cooperative Strategies for Task Allocation, Collision Avoidance, and Battery Charging Management of Autonomous Industrial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1&amp;2), pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté par le traitement local des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (3), pp.54-59. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ennu.031.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulation of autonomous industrial vehicle fleets: Towards dynamic task allocation in V2X cooperation mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aj Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), pp.249-266. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-240735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Multi-Agent Simulation for Collective Energy Management of Autonomous Industrial Vehicle Fleets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouzna Oukacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (11), pp.484. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a17110484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cooperative approach to avoiding obstacles and collisions between autonomous industrial vehicles in a simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-J Fougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.19-40. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-220694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux métiers, nouveaux enjeux : Quelles compétences pour les ITS coopératifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 249, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures de communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AD4ON: An ITS-based Decision Making Architecture for Opportunistic Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1-2), pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A training-resistant anomaly detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lancrenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2018.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently computing the likelihoods of cyclically interdependent risk scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.59 - 68. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria BS switching-off algorithm for 5G heterogeneous cellular networks with hybrid energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salahedin Rehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.923 - 938. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio for M2M and Internet of Things: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité des objects connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISC : multi-system &amp; internet security cookbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient BS Switching-Off and Cell Topology Management for Macro/Femto Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.182 - 201. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2014.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Data Offloading: A Host-based Distributed Mobility Management Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangheon Pack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.20 - 29. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIC.2013.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KRAMER - New Social Medium Based on Collaborative Recognition of Important Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Szczerbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (9), pp.1296 - 1317. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxt083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing protocols in Vehicular Delay Tolerant Networks: A comprehensive survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss El Ouadghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (7), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2014.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio for vehicular ad hoc networks (CR-VANETs): approaches and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive beam scheduling for scalable video multicast in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunhee Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (16), pp.1167-1169. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless sensor networks: a survey on recent developments and potential synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Chaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (1), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-013-1021-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Formal Security Evaluation of NeMHIP: A New Secure and Efficient Network Mobility Management Protocol based on the Host Identity Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Toledo Gandarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marivi Higuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasone Astorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are VDTN routing protocols suitable for data collection in smart cities: a performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ahnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahrae Saiyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss El Ouadghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (5), pp.589-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed IP mobility management: motivations, requirements, approaches, comparison, and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Seite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anthony Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.159-168. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2013.6664487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOTA: Handover Optimized Ticket-based Authentication in Network-based Mobility Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 230, pp.64-67. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2012.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview and classification of research approaches in green wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.art. 142 - </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2012-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of user applications in the ITS scenario: An analytical assessment of the NeMHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Toledo Gandarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marivi Higuero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Handover Performance Analysis of IPv6 Mobility Management Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilsun You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Myoung Chung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (3), pp.1077-1088. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2198035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio resource management in emerging heterogeneous wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (9), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2010.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of experience: A new paradigm for resource management in wireless multimedia networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Patents on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology integration framework for fast and low cost handovers, case study : WiFi-WiMAX network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computer systems, networks, and communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/205786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology integration framework for fast and low cost handovers, case study : WiFi-WiMAX network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computer systems, networks, and communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/205786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue About &amp;quot;Recent advances on mobile wireless middleware, operating systems, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Magedanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-010-0240-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless Mobility in Heterogeneous Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Zarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Next-Generation Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic multi-interface management through profile handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ben Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.4 - 17. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-008-0117-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des véhicules Internet : l'architecture CALM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre Techniques de l'Ingénieur Réseaux sans fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1 - 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des véhicules Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre Techniques de l'Ingénieur Réseaux sans fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.4 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of the context transfer protocol : IPsec in a IPv6 mobility environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of communication networks and distributed systems (IJCNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.110 - 126. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCNDS.2008.017207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANEMONE : une plate-forme ouverte d'expérimentation de la mobilité IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre Techniques de l'Ingénieur Réseaux sans fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic aware power saving protocol in multi-hop mobile ad-hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal fairness guarantee in multi-rate wireless LANs for Per-Flow Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongho Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanghee Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taekyoung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), pp.237 - 258. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-006-6465-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet LoCoSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre Techniques de l'Ingénieur Réseaux sans fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.5 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic aware power saving protocol in multi-hop mobile ad-hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling multimedia QoS in the future home network using the PSQA metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Computer Society's Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (2), pp.137 - 155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROHC (Robust Header Compression) in NEMO network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K. Paik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETF 2005 : Proceedings of the sixty-third Internet Engineering Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de service Wi-Fi : algorithme pour le support diffServ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Gouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue permanente en ligne des utilisateurs des Technologies de l'information et de la communication, Special Issue of The 8th MCSEAI'04 : Maghrebian conference on softwre engineering and artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gestion de la mobilité contrôlée par le réseau dans des réseaux d'accès IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (3-4), pp.369 - 396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network-controlled mobility within radio access networks based on wlan technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (171)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHC Header Compression for GeoNetworking protocol: Adaptation and Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Gudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Kuala Lampur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling V2X CAMs in YANG for Interoperability and Management-Efficient Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Gudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pelov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism and Fair Objective in Mixed-Motive Markov Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Hua Franck Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS : the 25th International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Pahos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.65109/MPMP3285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral Local Interactions: A Paradigm Shift for Smarter Environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Smart-Green Technology in Electrical and Information Systems (ICSGTEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Denpasar, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a More Realistic Energy Consumption Model for IoT Nodes in Extreme-Edge Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTBDS 2025, 10th International Conference on Internet of Things, Big Data and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013273800003944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards V2X-Enabled Vulnerable Road Users Protection: Baseline Performance Evaluation of a Fundamental Kinematic Model for CAM-Based Trajectory Prediction at Road Intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Putu Amanda Saraswati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngurah Indra Er</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gede Sukadarmika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayan Gede Ariastina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Smart-Green Technology in Electrical and Information Systems (ICSGTEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Denpasar, Indonesia. pp.152-158, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSGTEIS68532.2025.11284362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Configuration Adjustment for Improving Reading of high RFID Tags Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy agent-based simulation for managing battery recharging for a fleet of autonomous industrial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2024: 6th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Funchal (Madeira), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Vehicle Orientation in Toll Stations Using vMEC and Hybrid Vehicular Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Yacine Yacheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Vargas Anamuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">moad dehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine BOUZAIDI TIALI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mosbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of V2X messages from Carla Simulator for cooperative perception: Application to pedestrian safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Tsukada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 100th Vehicular Technology Conference (VTC2024-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Washington, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vtc2024-fall63153.2024.10757467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Agent-Based Simulation of Integrated Solutions for Task Allocation and Battery Charge Management for Fleets of Autonomous Industrial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISyS 2024: First International Conference on AI-based Systems and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARA, Sep 2024, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting an Ephemeral Shared Dataspace with a BLE connectionless protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EAI International Conference on Mobile and Ubiquitous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAI, Nov 2024, Olso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiFi Beacon Stuffing vs. BLE Connectionless Mode for Ephemeral Interactions in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Espinel-Galviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.402-407, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of in-field risk of infection events by foliar pathogens using smart IoT nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Cybermatics Congress - International Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.324-330, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ithings-greencom-cpscom-smartdata-cybermatics62450.2024.00071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du déploiement de flottes de véhicules industriels autonomes à base d'agents flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-J Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2023 - rencontres francophones sur la logique floue et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a collision and obstacle avoidance algorithm for cooperative industrial autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0 (ARCI’ 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Andorra la Vella, Andorra</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective obstacle avoidance strategy - an agent-based simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2022: 4th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be aware of the capture effect: a measure of its contribution to BLE advertisements reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudin Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WONS 2021: 16th Annual Conference on Wireless On-demand Network Systems and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Klosters (à distance), Switzerland. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WONS51326.2021.9415538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC4LED: A Hierarchical VDTN Routing for Data Collection in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngurah Indra Er</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2019 - 16th IEEE Consumer Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.883-886, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894719v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CityView: A Vehicle Based Image and Data Collection for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngurah Indra Er</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2019 : 15th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Decision Maker Algorithm for Opportunistic Networking in C-ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEHITS 2019 - 5th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.578-585, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007799005780585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Strategy for VDTN Data Collection in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngurah Indra Er</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSGTEIS 2018 - International Conference on Smart-Green Technology in Electrical and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bali, Indonesia. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSGTEIS.2018.8709131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894540v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access control in IoT environments: Feasible scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Andaloussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss El Ouadghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Chaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANT 2018 - 9th International Conference on Ambient Systems, Networks and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Porto, Portugal. pp.1031-1036, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Upstream Bandwidth Allocation in Passive Optical Networks Using Internet Users' Behavior Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejm Eddine Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Radier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2018 : 22nd International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reallocation of SLA Parameters in Passive Optical Network Based on Clustering Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejm Eddine Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2018 - 21st Conference on Innovations in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN.2018.8401589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688946v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure WebRTC/WoT-based health-care architecture enhanced with access control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOIN 2018 - 32nd International Conference on Information Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Chiang Mai, Thailand. pp.182-187, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICOIN.2018.8343107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Smarter Spaces to Unleash the Potential of Health Apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2018 - 16th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Singapore, Singapore. pp.134-145, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94523-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining a Distributed Architecture for Smart Energy Aware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Hursti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSD&amp;M 2016 : 7th International Conference on Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. pp.83 - 94, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49103-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ITS-based Architecture for Opportunistic Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEHICULAR 2017: The Sixth International Conference on Advances in Vehicular Systems, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of VDTN Routing Protocols with V2X Communications for Data Delivery in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngurah Indra Er</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSSS 2017 - 2nd International Workshop on Smart Sensing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Oulu, Finland. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing the Communications in a WoT/WebRTC-based Smart Healthcare Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT4H 2017 : 2nd International Workshop on Mobile Technology for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom. pp.403 - 408, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN-FCST-ISCC.2017.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Smart Health-care Architecture Using WebRTC and WoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WorldCIST 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto Santo Island, Madeira, Portugal. pp.531-540, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56541-5_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of network solutions for improving WebRTC quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tuffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2016 : 24th International Conference on Software, Telecommunications and Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Split, Croatia. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOFTCOM.2016.7772141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular Ad-hoc Network's Privacy Assessment Based on Attack Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bahamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Driss El Ouadghiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nets4Cars Nets4Trains Nets4Aircraft 2016 : 10th International Workshop on communication technologies fot vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Sebastian, Spain. pp.121 - 130, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-38921-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure Multi-Tenant Framework for SDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Aflatoonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIN 2016 : 9th International Conference on Security of Information and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New Jersey, United States. pp.40 - 44, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2947626.2947641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Communicating Optimization for V2G with Electric Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshichika Shiobara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Nishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDIN 2016 : 14th International Conference on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDIN.2016.7819306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Risk Analyses and Dependency-Aware Root Cause Model for Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRiSIS 2016 - International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp.163-175, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71368-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized network services for WebRTC: TURN-based architecture proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tuffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Fromentoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWeS 2015 : 1st Workshop on All-Web Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2749215.2749218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYOC: Bring Your Own Control a new concept to monetize SDN's openness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Aflatoonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSoft 2015 : 1st IEEE Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, London, United Kingdom. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2015.7116147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Mozilla's In-App Payment Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Fromentoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSS 2014 : 10th IFIP WG 2.13 International Conference on Open Source Systems : Open Source Software: Mobile Open Source Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, San Jose, Costa Rica. pp.103 - 106, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55128-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative cost analysis of identifier/locator split approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. pp.2946 - 2951, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Orchestrator-Based SDN Framework with Its Northbound Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Aflatoonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Communication Networking 2014 : 20th EUNICE/IFIP EG 6.2, 6.6 International Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rennes, France. pp.1 - 13, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13488-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches for Offering QoS and Specialized Traffic Treatment for WebRTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Janczukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tuffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Fromentoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Communication Networking 2014 : 20th EUNICE/IFIP EG 6.2, 6.6 International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rennes, France. pp.59 - 69, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13488-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Confident Advanced Email System using a new Correspondence Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAINA 2014 :28th International Conference on Advanced Information Networking and Applications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Victoria, Canada. pp.85 - 90, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2014.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A confident email system based on a new Correspondence Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACT 2014 : 16th IEEE International Conference on Advanced Communications Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Pyeongchang, South Korea. pp.482 - 492, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICACT.2014.6779010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Energy-Efficient Cell-Breathing on the Electromagnetic Radiation Levels of Mobile Phone Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2014 : IEEE 25th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Washington D.C, United States. pp.1926 - 1930, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2014.7136486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asynchronous push/pull communication solution for Northbound Interface of SDN based on XMPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Aflatoonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRES 2014 : 10ème conférence internationale sur la Gestion de Réseaux Et de Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hash Based Message Authentication in Vehicular Delayed Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bahamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA 2014 : Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Green-Cell Breathing Technique in a hybrid access network environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2013 : Wireless Days IFIP and IEEE International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Valence, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2013.6686495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic tunneling for network-based distributed mobility management coexisting with PMIPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2013 : 24th IEEE International Symposium on Personal Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, France. pp.2995-3000, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Control Plane in 3GPP LTE/EPC Architecture for On-Demand Connectivity Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Ben Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malla Reddy Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUDNET 2013 : 2nd IEEE International Conference on Cloud Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOMINO - An Efficient Algorithm for Policy Definition and Processing in Distributed Environments Based on Atomic Data Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Zeiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reichl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Dorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Communication Networking: 19th EUNICE/IFIP EG WG 6.6 International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chemnitz, Germany. pp.257-269, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40552-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOMINO – An Efficient Algorithm for Policy Definition and Processing in Distributed Environments Based on Atomic Data Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Zeiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reichl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Dorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Open European Summer School (EUNICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chemnitz, Germany. pp.257-269, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40552-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to compare and manipulate situations represented as semantically labeled graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Szczerbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2013 : 20th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Mumbai, India. pp.44 - 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency or fairness: managing applications with different delay sensitivities in heterogeneous wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Kaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM : IEEE14th International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-based Distributed Mobility Management: Example of Traffic Offloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Las Vegas, United States. pp.637-640, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2013.6488515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic radiation compliance under the use of green cell breathing and hybrid network approaches in LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2013 : IEEE 24th International Symposium on Personal, Indoor and Mobile Radio Communications: Workshop on End-to-End Green Cellular Networks - Green Cellular Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.31 - 35, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRCW.2013.6707831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for adaptive connectivity management in multi-access architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Ben Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoF 2012 : 3rd International conference Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOF.2012.6464003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising QoE for Scalable Video multicast over WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunhee Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 24th International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.2131-2136, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Security mechanisms in 3GPP EPS/LTE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Ben Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2013 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China. pp.1876 -1881, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2013.6554850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient header compression implementation for IP-based ITS communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2012 : 12th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Taipei, Taiwan. pp.780-784, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2012.6425288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing contextual situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Szczerbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2012: 6th IEEE International Conference on Semantic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Palerme, Italy. pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy performance of a distributed BS based green cell breathing algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWCS 2012 : 9th International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. pp.341-345, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-based Distributed Mobility Management Support Protocol for IPv6 Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2012: IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the overall energy savings achieved by green cell-breathing mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SustainIT 2012 : 2nd IFIP Conference on Sustainable Internet and ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Pise, Italy. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements on naming schemes design for future wireless Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPMC 2012 : 15th International Symposium on Wireless Personal Multimedia Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Taipei, Taiwan. pp.11 - 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Pseudonyms in IPv6 ITS Communication: Performance Degradation and Exposure New Identity with Security Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pereniguez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F. Skarmeta Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV 2012 : 1st International Workshop on IPv6-Based Vehicular Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Alcala De Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising TCP over cognitive radio networks for trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2012: 12th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Context Experience in a Phonebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Szczerbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAINA 2012: 26th International Conference on Advanced Information Networking and Applications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Fukuoka, Japan. pp.1275-1281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SANA: A Service-Aware Naming Architecture for future Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEECT 2012 : IEEE Jordan conference on Applied Electrical Engineering and Computing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Amman, Jordan. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AEECT.2011.6132506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of NeMHIP: an enhanced HIP based NEMO protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Toledo Gandarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marivi Higuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC'11: Consumer Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Las Vegas, United States. pp.1132-1133, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2011.5766353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host identity protocol based NEMO solutions: an evaluation of the signaling overhead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Toledo Gandarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marivi Higuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC'11: IEEE 73rd Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Budapest, Hungary. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2011.5956231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layered Architecture for Securing IPv6 ITS Communication: Example of Pseudonym Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong-Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Cross-Layer Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of a network-centric implementation for context-aware telecom services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Szczerbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIN 2011: 15th International Conference on Intelligence in Next Generation Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Berlin, Germany. pp.236-240, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN.2011.6081081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE-aware Vertical Handover in Wireless Heterogeneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE-Aware Scheduling for Video-Streaming in High Speed Downlink Packet Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences from developing a context management system applied to mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilware 2010 : the 3rd international conference on mobile Wireless Middleware, Operating Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-terminal multimedia session mobility in next generation networks to enhance IPTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Seite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rieublandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC'10 : 7th Annual IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a header compression mechanism for efficient use of IP tunneling in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC'10 : tenth IEEE Consumer communications &amp; networking conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-terminal multimedia session mobility in next generation networks to enhance IPTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Seite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rieublandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC'10 : 7th Annual IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a header compression mechanism for efficient use of IP tunneling in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC'10 : tenth IEEE Consumer communications &amp; networking conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a header compression mechanism for efficient use of IP tunneling in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC'10 : 7th Annual IEEE consumer communications &amp; networking conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Las Vegas, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2010.5421788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCP ack division revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Cibelec 2010 :4to congreso iberoamericano de estudiantes de ingeniera electrica electrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Merida, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences from developing a context management system applied to mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilware 2010 : the 3rd international conference on mobile Wireless Middleware, Operating Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE-aware scheduling for video-streaming in high speed downlink packet access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC'10 : IEEE Wireless Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sydney, Australia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware delivery of video content to mobile users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Seite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Mobile Technology, Applications, And Systems archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smart management framework for multihomed mobile nodes & mobile routers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayene Ben Rayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC'09 : the 20th IEEE International Symposium On Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent middle-ware architecture for mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayene Ben Rayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilware'09 : 2nd international conference on mobile middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Berlin, Germany. pp.43-57, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01802-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP communications in the car : an ecosystem enabler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fully networked car workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of dynamic mobility anchoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC'09 : IEEE 70th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Anchorage, Alaska, United States. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2009.5378906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed or centralized mobility ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom'09 : Global communications conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of wireless heterogeneous networks with always-best-connected users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGI'09 : 5th Euro-NGI conference on next generation Internet networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility aware application manager for mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayene Ben Rayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST'08 : 8th international conference on ITS telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Phuket, Thailand. pp.337-342, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2008.4740282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience Measurements for Video Streaming over Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Technology : New Generations (ITNG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-DRAM: QoE-based Dynamic Rate Adaptation Mechanism for Multicast in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunication Conference (Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Header compression in mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC'09 : IEEE international symposium on personal, indoor and mobile radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wimax simulation module including management architecture and signaling exchanges models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSTools'09 : International workshop on network simulation tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication IP pour les ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR'09 : 10èmes Journées Doctorales en Informatique et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context management systems applied to mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayene Ben Rayana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST'09 : 9th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.330-335, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-DRAM: QoE-Based Dynamic Rate Adaptation Mechanism for Multicast in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2009 - 2009 IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2009.5425677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Adaptation Mechanism for Multimedia Multicasting in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Broadband Communications (Broadnets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of experience measurements for video sreaming over wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITNG'09 : 7th international conference on Information technology new generations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Las Vegas, Nevada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling QoS using packet marking and scheduling in a multi-homed nemo mobile router</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST'09 : 9th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated service and mobility management to maximize user qoe and optimize network resource use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rieublandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Seite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC'09 : IEEE international symposium on personal, indoor and mobile radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-mobility effects on WLAN fast re-authentication methods efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Hachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTDA-DN'08 : First international workshop on future trends on design and analysis of dynamic networks in conjunction with Qshine'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and secure handover in WLANs : an evaluation of the signaling overhead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC'08 : Fifth IEEE Consumer communications &amp; networking conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Las Vegas, Nevada, United States. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ccnc08.2007.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an architecture for mobility management and resource control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfateh Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC08 : IEEE Wireless Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, Nevada, United States. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2008.498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of TuCP : a novel (IP) tunneling header compression protocol for mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWCS'08 : IEEE International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A centralized resource reservation for cellular IP access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTDA-DN'08 : First international workshop on future trends on design and analysis of dynamic networks in conjunction with Qshine'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE-based network selection for multimedia users in IEEE 802.11 wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN'08 : 33rd annual IEEE conference on local computer networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montréal, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of multimedia flows in a seamless mobility context using overlay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HET-NETs'08 : 5th International Working Conference on Performance Modelling and Evaluation of Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Karlskrona, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE-based network selection for multimedia users in IEEE 802.11 wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.388-394, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2008.4664195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel procedure for coupling QoS control and handover decision for mobility management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC'08 : fourth international conference on wireless and mobile communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWMC.2008.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE-aware admission control for multimedia applications in IEEE 802.11 wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC'08 : IEEE 68th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Calgari, Canada. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2008.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware for multi-interfaces management through profiles handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ben Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilware'08 : First International Conference on MOBILe Wireless MiddleWARE, Operating Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust header compression over long delay links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanghee Choi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC 2008 : Vehicular technology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marina Bay, Singapore. pp.2136 - 2141, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2008.478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IKE Context Transfer in an IPv6 Mobility Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bournelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiArch'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Seattle, Wa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proactive and distributed negociation approach for heterogeneous environments : an evaluation of QoS signalling overhead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGMast'08 : second international conference and exhibition on next generation mobile applications, services and technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cardiff, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General strategies for context re-establishment in IEEE 802.11 networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST'08 : 8th international conference on ITS telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising the use of robust header compression profiles in NEMO networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Minaburo Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN 2008 : 7th international conference on networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Cancun, Mexico. pp.150 - 155, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICN.2008.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for evaluating vertical handoff decision mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ben Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN 2008 : The Seventh International Conference on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Cancun, Mexico. pp.377 - 384, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICN.2008.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed dynamic mobility management scheme designed for flat IP architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS'08 : second international conference on new technologies, mobility and security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tangier, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A performance analysis of distributed QoS negociation during establishment session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q2SWinet '07 : Proceedings of the 3rd ACM workshop on QoS and security for wireless and mobile networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Crete Island, Greece. pp.160 - 163, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1298239.1298269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de simulation des mouvements des terminaux mobiles dans les réseaux 4G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEI'07 : Génie électrique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports intelligents à l'heure de l'internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEI'07 : Génie électrique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NS-2 based simulation framework to evaluate the performance of wireless distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dhraief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS'07 : 10th Communications and Networking Simulation Symposium located with Spring Simulation Multiconference (SpringSim'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Norfolk, Virginia, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de paramètres de techniques de compression pour la conception d'un algorithme de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2007 : 4th international conference : Sciences of electronic, technologies of information and telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LoCoSS project of GIS ITS Bretagne: status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Comblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress on Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Beijing (Pékin), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetre communication system for IVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Yattoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2007 : 7th International Conference on ITS (Intelligent Transport Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Sophia-Antipolis, France. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2007.4295879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of the context transfer protocol : IPsec in a IPv6 mobility environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BWIA'07 : International workshop on Broadband wireless Internet access, 21 août, Ottawa (ON), Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of the context transfer protocol : IPsec in a IPv6 mobility environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BWIA'07 : International workshop on Broadband wireless Internet access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentication optimization for seamless handovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Gaabab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International symposium on integrated network management, may 21-25, Munich, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing fast handover in WLANs : a ticket based proactive authentication scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2007.4437783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LoCoSS project of GIS ITS Bretagne: status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Comblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Sophia Antipolis, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LoCoSS project of GIS ITS Bretagne : status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Comblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2007 : 7th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Sophia Antipolis, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2007.4295876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An End-2-End tunnel header compression solution for nested mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLAN'2007 : International Conference on the Latest Advances in Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS ITS Bretagne: status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2006 : 6th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Chengdu, China. pp.898 - 900, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2006.288699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de méthodes d'authentification rapides sur un réseau IEEE 802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEI'06 : 6èmes journées scientifiques des jeunes chercheurs en Génie Electrique et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS issues in Wi-Fi-WMM based triple play home networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Tao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Straub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2006 : IEEE Consumer communications and networking conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Dallas, États-Unis. pp.188 - 191, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2006.288.699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic flow control on multi-tunneled mobile router</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Mahamat-Faki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayene Ben Rayana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WNEPT 2006 : Workshop on networking in public transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection Dynamique de la Méthode de Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayene Ben Rayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-adaptive multimedia multicasting over IEEE 802.11 wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngsam Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongho Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanghee Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2006 : IEEE Consumer communications and networking conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Dallas, États-Unis. pp.178 - 182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing multi-tunneling management to ubique framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Mahamat-Faki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2006 : 6th international conference on ITS telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Chengdu, Chine. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2006.288772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Tunneling Header Compression in NEMO Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K. Paik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WONEMO 2006 : First international workshop on network mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Sendai, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for assessing the vertical handover algorithms in heterogeneous wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BWAN'06 : International workshop on broadband wireless access for ubiquitous networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Alghero, Sardinia, Italy. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1189186.1189191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection dynamique des protocoles de compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayene Ben Rayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2006 : colloque francophone sur l'ingénierie des protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tozeur, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of QoS routing algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Tezeghdanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACS/IEEE international conference on computer systems and applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Cairo, Égypte. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2005.1387060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi networks interfaces management for mobile routers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on ITS telecommunications (ITST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and secure hanfoffs for 802.11 infrastructures networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassi Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference on Network Control and Engineering for QoS, Security and Mobility (Net Con-2005), France Telecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast pre-authentification based on proactive key distribution for 802.11 infrastructures networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassi Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMuNeP 2005 : first ACM workshop on wireless multimedia networking and performance modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Montréal, Canada. pp.46 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless VoIP at home : are we there yet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESAQIN 2005 : ETSI/IEE Measurement of Speach and Audio Quality in Networks Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-EDCF : EDCF based on superslot and pseudo collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongho Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanghee Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taekyoung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM MobiCom 2005 : 11th international conference on mobile computing and networking, Cologne, Allemagne, august 28 - september 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de service Wi-Fi : algorithme pour le support de DiffServ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Gouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCSEAI'04 : 8th Maghrebian Conference on Software Engineering and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of multi-criteria network selection algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global mobile congress (GMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Shanghai, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards highly adaptable user-centric terminal architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Stévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPMC 2004 : 7th international symposium on wireless personal multimedia communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Abano Terme, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un point d'accès logiciel 802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2004 : 3rd international conference sciences of electronic, technologies of information and telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Susa, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 deployment over IPv4 only cellular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Gaabab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2004 : 2nd International Symposium on Image/Video Communications over Fixed and Mobile Networks July 7-9, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving &amp;quot;always best connected&amp;quot; through extensive profile managment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Stévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PWC 2004 : 9th international conference on personal wireless communications, September 21-23, Delft, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Delft, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS managment in micro-mobility domains, integrating HMIPv6 and intserv/diffserv schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World wireless congress (WWC), may 25-28, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, San Francisco, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized support of multiple wireless interfaces within an IPv6 end-terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC 2003 : Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized support of multiple wireless interfaces within IPv6 end-terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC'2003, Smart Objects Conference, Grenoble, France, May 15-17th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de gestion de la QoS dans les coeurs des réseaux UMTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAJESTIC 2003, (Manifestation des Jeunes Chercheurs STIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS Multicast Traffic Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Reunión de Otoño Comunicaciones, Computación (ROC&amp;C'2003). Acapulco, Mexique. Novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Acapulco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion hiérarchique de la mobilité IPv6 contrôlée par le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNAC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QoS routing algorithm to support different classes of services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICII'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Beijing (Pékin), Chine. pp.351 - 361, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICII.2001.983603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de service dans l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL'2000, 2èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications, La Rochelle, Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service DiffServ pour les flux audio et vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2000 : 8ème colloque francophone sur l'ingénierie des protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.81 - 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services DiffServ pour les flux audio et vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2000, 8ème colloque sur l'ingénierie des protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.81 - 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation dans les réseaux MPLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Tezeghdanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès de nouvelles architectures pour les communications (DNAC'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation dans les réseaux MPLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Tezeghdanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR 1999 : Journées Doctorales Informatique et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable collect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pansiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on High Performance Protocol Architectures (Hipparch 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Oulu, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’Intelligence Collective pour des Véhicules Industriels Autonomes Efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque sur Les sciences de l’information au service des nouvelles mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Palaiseau, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective flow-interface mapping in heterogeneous and mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMW SUMMER SCHOOL 2016 Car as a service – creating tomorrow’s smart mobility service platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tegernsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio for high speed railway through dynamic and opportunistic spectrum reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cocheril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Transport Research Arena (TRA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. , pp.1-10, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Technologies for Vehicles : proceedings of the 5th International Workshop, Nets4Cars/Nets4Trains 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.253, 2013, 978-3-642-37973-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision and Obstacle Avoidance for Industrial Autonomous Vehicles - Simulation and Experimentation Based on a Cooperative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robotics and Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Sergey Y. Yurish; International Frequency Sensor Association (IFSA) Publishing, 2024, Advances in Robotics and Automatic Control, 978-84-09-57872-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Decision Making for ITS Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Advancements in Connected and Intelligent Mobility: Emerging Research and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-226, 2019, 9781522590194. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-9019-4.ch006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security issues of the web of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Managing the Web of Things : Linking the Real World to the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.389 - 424, 2017, 978-0-12-809764-9. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-809764-9.00018-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Networking for ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS 2016 : Intelligent Transport Systems: Past, Present and Future Directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova publisher, pp.59 - 86, 2017, 978-1-53611-815-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firefox OS Ecosystem: Ambitions and Limits of an Open Source Operating System for Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tuffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Next Generation Mobile Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.440 - 465, 2015, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-8732-5.ch017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study on Security implementation in EPS/LTE and WLAN/802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Ben Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.457-489, 2013, 978-3-642-36168-5. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36169-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless and information technologies supporting intelligent location-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Comblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless technologies in intelligent transportation systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science, pp.225-265, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous networks and mobile management in intelligent transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayene Ben Rayana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless technologies in intelligent transportation systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science, 2010, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01802-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of multimedia flows in a seamless mobility context using overlay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Seite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility Management and Quality-of-Service for Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, River Publisher, 2009, 978-87-92329-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rate-adaptive multimedia multicasting mechanism in multi-rate 802.11 wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngsam Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongho Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taekyoung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanghee Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation techniques in wireless multimedia networks by Wei Li and Yang Xiao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishers, pp.23 - 35, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bereski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petrescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPv6 : théorie et pratique, Gisèle Cizault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4ème édition, O'Reilly, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur des réseaux UMTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes et évolutions de l'UMTS sous la direction de Xavier Lagrange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.271 - 338, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDP et CR-LDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur, TE7540</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TE7540, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur, TE 7535</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TE7535, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical mobility controlled by the network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-access, Mobility and Teletraffic for Wireless Communications (X. Lagrange, B. Jabbari)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Kluwer, pp.167 - 182, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method, device, and computer program for monitoring proper operation of sensors within an intelligent transport system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bellessort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cancouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nassor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United Kingdom, Patent n° : GB2634088A. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method, device, and computer program for improving communication in an intelligent transport system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cancouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nassor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bellessort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Le Houerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4521784A1; GB2633369A. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the optimised management of resources in a terminal comprising multiple interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2890816. 9784. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Multi-Camera-Based Localization for Accurate Collision Risk Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cancouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bellessort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nassor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2024-Fall63153.2024.10757614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Simple and Efficient VDTN Routing Protocol for Data Collection in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngurah Indra Er</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Simulation of the Capture Effect in BLE Advertisements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudin Alessandro Molina Troconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE-aware Network Selection in Wireless Heterogeneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7282, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Adaptation Mechanisms for Multimedia Multicasting in Wireless IEEE 802.11 Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00365500v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Management in Mobile Heterogeneous Networks: State of the Art and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6459, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00258507v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Management in Mobile Heterogeneous Networks: State of the Art and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1889, 2008, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00261976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une diffusion fiable à grande échelle : FAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Louis Pasteur (Strasbourg 1), Strasbourg, FRA., 1998. Français. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998STR13145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05537076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId597"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie Bonnin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at IMT Atlantique in SRCD department. Head of E4SE Team at IRISA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Autonomous Industrial Vehicle Fleet Using Fuzzy Agents: Application to Task Allocation and Battery Charge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouzna Oukacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33423/ajm.v25i1.7515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Agent-Based Simulations of Cooperative Strategies for Task Allocation, Collision Avoidance, and Battery Charging Management of Autonomous Industrial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1&amp;2), pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté par le traitement local des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (3), pp.54-59. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ennu.031.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Multi-Agent Simulation for Collective Energy Management of Autonomous Industrial Vehicle Fleets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouzna Oukacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (11), pp.484. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a17110484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulation of autonomous industrial vehicle fleets: Towards dynamic task allocation in V2X cooperation mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aj Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), pp.249-266. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-240735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cooperative approach to avoiding obstacles and collisions between autonomous industrial vehicles in a simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-J Fougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.19-40. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-220694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux métiers, nouveaux enjeux : Quelles compétences pour les ITS coopératifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 249, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures de communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AD4ON: An ITS-based Decision Making Architecture for Opportunistic Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1-2), pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A training-resistant anomaly detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lancrenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2018.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently computing the likelihoods of cyclically interdependent risk scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.59 - 68. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria BS switching-off algorithm for 5G heterogeneous cellular networks with hybrid energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salahedin Rehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.923 - 938. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio for M2M and Internet of Things: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité des objects connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISC : multi-system &amp; internet security cookbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient BS Switching-Off and Cell Topology Management for Macro/Femto Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.182 - 201. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2014.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive beam scheduling for scalable video multicast in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunhee Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (16), pp.1167-1169. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KRAMER - New Social Medium Based on Collaborative Recognition of Important Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Szczerbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (9), pp.1296 - 1317. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxt083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Data Offloading: A Host-based Distributed Mobility Management Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangheon Pack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.20 - 29. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIC.2013.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing protocols in Vehicular Delay Tolerant Networks: A comprehensive survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss El Ouadghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (7), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2014.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio for vehicular ad hoc networks (CR-VANETs): approaches and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOTA: Handover Optimized Ticket-based Authentication in Network-based Mobility Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 230, pp.64-67. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2012.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless sensor networks: a survey on recent developments and potential synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Chaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (1), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-013-1021-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Formal Security Evaluation of NeMHIP: A New Secure and Efficient Network Mobility Management Protocol based on the Host Identity Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Toledo Gandarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marivi Higuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasone Astorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are VDTN routing protocols suitable for data collection in smart cities: a performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ahnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahrae Saiyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss El Ouadghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (5), pp.589-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed IP mobility management: motivations, requirements, approaches, comparison, and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Seite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anthony Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.159-168. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2013.6664487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of user applications in the ITS scenario: An analytical assessment of the NeMHIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Toledo Gandarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marivi Higuero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview and classification of research approaches in green wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.art. 142 - </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2012-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Handover Performance Analysis of IPv6 Mobility Management Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilsun You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Myoung Chung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (3), pp.1077-1088. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2198035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of experience: A new paradigm for resource management in wireless multimedia networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Patents on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio resource management in emerging heterogeneous wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (9), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2010.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology integration framework for fast and low cost handovers, case study : WiFi-WiMAX network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computer systems, networks, and communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/205786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology integration framework for fast and low cost handovers, case study : WiFi-WiMAX network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computer systems, networks, and communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/205786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue About &amp;quot;Recent advances on mobile wireless middleware, operating systems, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Magedanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-010-0240-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless Mobility in Heterogeneous Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Zarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Next-Generation Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic multi-interface management through profile handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ben Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.4 - 17. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-008-0117-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des véhicules Internet : l'architecture CALM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre Techniques de l'Ingénieur Réseaux sans fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1 - 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des véhicules Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre Techniques de l'Ingénieur Réseaux sans fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.4 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of the context transfer protocol : IPsec in a IPv6 mobility environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of communication networks and distributed systems (IJCNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.110 - 126. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCNDS.2008.017207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic aware power saving protocol in multi-hop mobile ad-hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic aware power saving protocol in multi-hop mobile ad-hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANEMONE : une plate-forme ouverte d'expérimentation de la mobilité IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre Techniques de l'Ingénieur Réseaux sans fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet LoCoSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre Techniques de l'Ingénieur Réseaux sans fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.5 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal fairness guarantee in multi-rate wireless LANs for Per-Flow Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongho Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanghee Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taekyoung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), pp.237 - 258. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-006-6465-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling multimedia QoS in the future home network using the PSQA metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Computer Society's Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (2), pp.137 - 155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de service Wi-Fi : algorithme pour le support diffServ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Gouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue permanente en ligne des utilisateurs des Technologies de l'information et de la communication, Special Issue of The 8th MCSEAI'04 : Maghrebian conference on softwre engineering and artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROHC (Robust Header Compression) in NEMO network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K. Paik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETF 2005 : Proceedings of the sixty-third Internet Engineering Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gestion de la mobilité contrôlée par le réseau dans des réseaux d'accès IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (3-4), pp.369 - 396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network-controlled mobility within radio access networks based on wlan technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (172)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism and Fair Objective in Mixed-Motive Markov Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Hua Franck Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS : the 25th International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Pahos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.65109/MPMP3285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Systematic Errors in Roadside Camera-Based V2X Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cancouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bellessort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nassor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IV 2026 - IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Detroit (MI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHC Header Compression for GeoNetworking protocol: Adaptation and Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Gudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Kuala Lampur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling V2X CAMs in YANG for Interoperability and Management-Efficient Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Gudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pelov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a More Realistic Energy Consumption Model for IoT Nodes in Extreme-Edge Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoTBDS 2025, 10th International Conference on Internet of Things, Big Data and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013273800003944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral Local Interactions: A Paradigm Shift for Smarter Environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Smart-Green Technology in Electrical and Information Systems (ICSGTEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Denpasar, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards V2X-Enabled Vulnerable Road Users Protection: Baseline Performance Evaluation of a Fundamental Kinematic Model for CAM-Based Trajectory Prediction at Road Intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Putu Amanda Saraswati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngurah Indra Er</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gede Sukadarmika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayan Gede Ariastina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Smart-Green Technology in Electrical and Information Systems (ICSGTEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Denpasar, Indonesia. pp.152-158, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSGTEIS68532.2025.11284362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Configuration Adjustment for Improving Reading of high RFID Tags Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy agent-based simulation for managing battery recharging for a fleet of autonomous industrial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2024: 6th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Funchal (Madeira), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of V2X messages from Carla Simulator for cooperative perception: Application to pedestrian safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Tsukada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 100th Vehicular Technology Conference (VTC2024-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Washington, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vtc2024-fall63153.2024.10757467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Agent-Based Simulation of Integrated Solutions for Task Allocation and Battery Charge Management for Fleets of Autonomous Industrial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISyS 2024: First International Conference on AI-based Systems and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARA, Sep 2024, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Vehicle Orientation in Toll Stations Using vMEC and Hybrid Vehicular Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Yacine Yacheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Vargas Anamuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">moad dehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine BOUZAIDI TIALI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mosbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting an Ephemeral Shared Dataspace with a BLE connectionless protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EAI International Conference on Mobile and Ubiquitous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAI, Nov 2024, Olso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiFi Beacon Stuffing vs. BLE Connectionless Mode for Ephemeral Interactions in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Espinel-Galviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.402-407, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of in-field risk of infection events by foliar pathogens using smart IoT nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Cybermatics Congress - International Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.324-330, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ithings-greencom-cpscom-smartdata-cybermatics62450.2024.00071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du déploiement de flottes de véhicules industriels autonomes à base d'agents flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-J Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2023 - rencontres francophones sur la logique floue et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective obstacle avoidance strategy - an agent-based simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2022: 4th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a collision and obstacle avoidance algorithm for cooperative industrial autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0 (ARCI’ 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Andorra la Vella, Andorra</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be aware of the capture effect: a measure of its contribution to BLE advertisements reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudin Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WONS 2021: 16th Annual Conference on Wireless On-demand Network Systems and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Klosters (à distance), Switzerland. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WONS51326.2021.9415538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Decision Maker Algorithm for Opportunistic Networking in C-ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEHITS 2019 - 5th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.578-585, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007799005780585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC4LED: A Hierarchical VDTN Routing for Data Collection in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngurah Indra Er</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2019 - 16th IEEE Consumer Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.883-886, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894719v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CityView: A Vehicle Based Image and Data Collection for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngurah Indra Er</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2019 : 15th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure WebRTC/WoT-based health-care architecture enhanced with access control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOIN 2018 - 32nd International Conference on Information Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Chiang Mai, Thailand. pp.182-187, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICOIN.2018.8343107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Smarter Spaces to Unleash the Potential of Health Apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2018 - 16th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Singapore, Singapore. pp.134-145, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94523-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reallocation of SLA Parameters in Passive Optical Network Based on Clustering Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejm Eddine Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2018 - 21st Conference on Innovations in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN.2018.8401589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688946v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Strategy for VDTN Data Collection in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngurah Indra Er</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSGTEIS 2018 - International Conference on Smart-Green Technology in Electrical and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bali, Indonesia. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSGTEIS.2018.8709131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894540v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access control in IoT environments: Feasible scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Andaloussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss El Ouadghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Chaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANT 2018 - 9th International Conference on Ambient Systems, Networks and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Porto, Portugal. pp.1031-1036, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Upstream Bandwidth Allocation in Passive Optical Networks Using Internet Users' Behavior Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejm Eddine Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Radier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2018 : 22nd International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Smart Health-care Architecture Using WebRTC and WoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WorldCIST 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto Santo Island, Madeira, Portugal. pp.531-540, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56541-5_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ITS-based Architecture for Opportunistic Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEHICULAR 2017: The Sixth International Conference on Advances in Vehicular Systems, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of VDTN Routing Protocols with V2X Communications for Data Delivery in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngurah Indra Er</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSSS 2017 - 2nd International Workshop on Smart Sensing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Oulu, Finland. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining a Distributed Architecture for Smart Energy Aware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Hursti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSD&amp;M 2016 : 7th International Conference on Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. pp.83 - 94, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49103-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing the Communications in a WoT/WebRTC-based Smart Healthcare Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT4H 2017 : 2nd International Workshop on Mobile Technology for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom. pp.403 - 408, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN-FCST-ISCC.2017.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of network solutions for improving WebRTC quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tuffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftCOM 2016 : 24th International Conference on Software, Telecommunications and Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Split, Croatia. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOFTCOM.2016.7772141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular Ad-hoc Network's Privacy Assessment Based on Attack Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bahamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Driss El Ouadghiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nets4Cars Nets4Trains Nets4Aircraft 2016 : 10th International Workshop on communication technologies fot vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Sebastian, Spain. pp.121 - 130, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-38921-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure Multi-Tenant Framework for SDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Aflatoonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIN 2016 : 9th International Conference on Security of Information and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New Jersey, United States. pp.40 - 44, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2947626.2947641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Communicating Optimization for V2G with Electric Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshichika Shiobara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Nishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDIN 2016 : 14th International Conference on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDIN.2016.7819306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Risk Analyses and Dependency-Aware Root Cause Model for Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRiSIS 2016 - International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp.163-175, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71368-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized network services for WebRTC: TURN-based architecture proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tuffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Fromentoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWeS 2015 : 1st Workshop on All-Web Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2749215.2749218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYOC: Bring Your Own Control a new concept to monetize SDN's openness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Aflatoonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSoft 2015 : 1st IEEE Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, London, United Kingdom. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2015.7116147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hash Based Message Authentication in Vehicular Delayed Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bahamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA 2014 : Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Mozilla's In-App Payment Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Fromentoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSS 2014 : 10th IFIP WG 2.13 International Conference on Open Source Systems : Open Source Software: Mobile Open Source Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, San Jose, Costa Rica. pp.103 - 106, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55128-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative cost analysis of identifier/locator split approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. pp.2946 - 2951, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Orchestrator-Based SDN Framework with Its Northbound Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Aflatoonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Communication Networking 2014 : 20th EUNICE/IFIP EG 6.2, 6.6 International Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rennes, France. pp.1 - 13, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13488-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Confident Advanced Email System using a new Correspondence Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAINA 2014 :28th International Conference on Advanced Information Networking and Applications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Victoria, Canada. pp.85 - 90, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2014.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches for Offering QoS and Specialized Traffic Treatment for WebRTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Janczukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tuffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Fromentoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Communication Networking 2014 : 20th EUNICE/IFIP EG 6.2, 6.6 International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rennes, France. pp.59 - 69, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13488-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A confident email system based on a new Correspondence Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACT 2014 : 16th IEEE International Conference on Advanced Communications Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Pyeongchang, South Korea. pp.482 - 492, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICACT.2014.6779010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Energy-Efficient Cell-Breathing on the Electromagnetic Radiation Levels of Mobile Phone Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2014 : IEEE 25th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Washington D.C, United States. pp.1926 - 1930, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2014.7136486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asynchronous push/pull communication solution for Northbound Interface of SDN based on XMPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Aflatoonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRES 2014 : 10ème conférence internationale sur la Gestion de Réseaux Et de Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Security mechanisms in 3GPP EPS/LTE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Ben Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2013 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China. pp.1876 -1881, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2013.6554850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising QoE for Scalable Video multicast over WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunhee Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 24th International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.2131-2136, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Control Plane in 3GPP LTE/EPC Architecture for On-Demand Connectivity Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Ben Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malla Reddy Sama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUDNET 2013 : 2nd IEEE International Conference on Cloud Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOMINO - An Efficient Algorithm for Policy Definition and Processing in Distributed Environments Based on Atomic Data Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Zeiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reichl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Dorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Communication Networking: 19th EUNICE/IFIP EG WG 6.6 International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chemnitz, Germany. pp.257-269, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40552-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOMINO – An Efficient Algorithm for Policy Definition and Processing in Distributed Environments Based on Atomic Data Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Zeiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reichl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Dorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Open European Summer School (EUNICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chemnitz, Germany. pp.257-269, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40552-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Green-Cell Breathing Technique in a hybrid access network environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2013 : Wireless Days IFIP and IEEE International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Valence, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2013.6686495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic tunneling for network-based distributed mobility management coexisting with PMIPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2013 : 24th IEEE International Symposium on Personal Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, France. pp.2995-3000, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to compare and manipulate situations represented as semantically labeled graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Szczerbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2013 : 20th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Mumbai, India. pp.44 - 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency or fairness: managing applications with different delay sensitivities in heterogeneous wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Kaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM : IEEE14th International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-based Distributed Mobility Management: Example of Traffic Offloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Las Vegas, United States. pp.637-640, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2013.6488515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic radiation compliance under the use of green cell breathing and hybrid network approaches in LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2013 : IEEE 24th International Symposium on Personal, Indoor and Mobile Radio Communications: Workshop on End-to-End Green Cellular Networks - Green Cellular Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.31 - 35, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRCW.2013.6707831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for adaptive connectivity management in multi-access architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Ben Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoF 2012 : 3rd International conference Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOF.2012.6464003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient header compression implementation for IP-based ITS communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2012 : 12th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Taipei, Taiwan. pp.780-784, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2012.6425288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-based Distributed Mobility Management Support Protocol for IPv6 Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2012: IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy performance of a distributed BS based green cell breathing algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWCS 2012 : 9th International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. pp.341-345, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing contextual situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Szczerbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2012: 6th IEEE International Conference on Semantic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Palerme, Italy. pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the overall energy savings achieved by green cell-breathing mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SustainIT 2012 : 2nd IFIP Conference on Sustainable Internet and ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Pise, Italy. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements on naming schemes design for future wireless Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPMC 2012 : 15th International Symposium on Wireless Personal Multimedia Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Taipei, Taiwan. pp.11 - 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Pseudonyms in IPv6 ITS Communication: Performance Degradation and Exposure New Identity with Security Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pereniguez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F. Skarmeta Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV 2012 : 1st International Workshop on IPv6-Based Vehicular Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Alcala De Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising TCP over cognitive radio networks for trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2012: 12th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Context Experience in a Phonebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Szczerbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAINA 2012: 26th International Conference on Advanced Information Networking and Applications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Fukuoka, Japan. pp.1275-1281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of a network-centric implementation for context-aware telecom services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Szczerbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIN 2011: 15th International Conference on Intelligence in Next Generation Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Berlin, Germany. pp.236-240, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN.2011.6081081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE-aware Vertical Handover in Wireless Heterogeneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SANA: A Service-Aware Naming Architecture for future Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEECT 2012 : IEEE Jordan conference on Applied Electrical Engineering and Computing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Amman, Jordan. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AEECT.2011.6132506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of NeMHIP: an enhanced HIP based NEMO protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Toledo Gandarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marivi Higuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC'11: Consumer Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Las Vegas, United States. pp.1132-1133, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2011.5766353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host identity protocol based NEMO solutions: an evaluation of the signaling overhead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Toledo Gandarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marivi Higuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC'11: IEEE 73rd Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Budapest, Hungary. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2011.5956231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layered Architecture for Securing IPv6 ITS Communication: Example of Pseudonym Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong-Hyouk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Cross-Layer Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCP ack division revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Cibelec 2010 :4to congreso iberoamericano de estudiantes de ingeniera electrica electrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Merida, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences from developing a context management system applied to mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilware 2010 : the 3rd international conference on mobile Wireless Middleware, Operating Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE-aware scheduling for video-streaming in high speed downlink packet access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC'10 : IEEE Wireless Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sydney, Australia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE-Aware Scheduling for Video-Streaming in High Speed Downlink Packet Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-terminal multimedia session mobility in next generation networks to enhance IPTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Seite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rieublandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC'10 : 7th Annual IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a header compression mechanism for efficient use of IP tunneling in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC'10 : tenth IEEE Consumer communications &amp; networking conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-terminal multimedia session mobility in next generation networks to enhance IPTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Seite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rieublandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC'10 : 7th Annual IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences from developing a context management system applied to mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilware 2010 : the 3rd international conference on mobile Wireless Middleware, Operating Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a header compression mechanism for efficient use of IP tunneling in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC'10 : 7th Annual IEEE consumer communications &amp; networking conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Las Vegas, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2010.5421788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a header compression mechanism for efficient use of IP tunneling in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC'10 : tenth IEEE Consumer communications &amp; networking conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated service and mobility management to maximize user qoe and optimize network resource use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rieublandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Seite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC'09 : IEEE international symposium on personal, indoor and mobile radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling QoS using packet marking and scheduling in a multi-homed nemo mobile router</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST'09 : 9th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware delivery of video content to mobile users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Seite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Mobile Technology, Applications, And Systems archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smart management framework for multihomed mobile nodes & mobile routers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayene Ben Rayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC'09 : the 20th IEEE International Symposium On Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-DRAM: QoE-based Dynamic Rate Adaptation Mechanism for Multicast in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunication Conference (Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience Measurements for Video Streaming over Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Technology : New Generations (ITNG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Header compression in mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC'09 : IEEE international symposium on personal, indoor and mobile radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wimax simulation module including management architecture and signaling exchanges models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSTools'09 : International workshop on network simulation tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication IP pour les ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR'09 : 10èmes Journées Doctorales en Informatique et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context management systems applied to mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayene Ben Rayana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST'09 : 9th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.330-335, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of wireless heterogeneous networks with always-best-connected users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGI'09 : 5th Euro-NGI conference on next generation Internet networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility aware application manager for mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayene Ben Rayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST'08 : 8th international conference on ITS telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Phuket, Thailand. pp.337-342, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2008.4740282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed or centralized mobility ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom'09 : Global communications conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of dynamic mobility anchoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC'09 : IEEE 70th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Anchorage, Alaska, United States. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2009.5378906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP communications in the car : an ecosystem enabler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fully networked car workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent middle-ware architecture for mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayene Ben Rayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilware'09 : 2nd international conference on mobile middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Berlin, Germany. pp.43-57, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01802-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-DRAM: QoE-Based Dynamic Rate Adaptation Mechanism for Multicast in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2009 - 2009 IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2009.5425677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Adaptation Mechanism for Multimedia Multicasting in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Broadband Communications (Broadnets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of experience measurements for video sreaming over wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITNG'09 : 7th international conference on Information technology new generations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Las Vegas, Nevada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed dynamic mobility management scheme designed for flat IP architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS'08 : second international conference on new technologies, mobility and security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tangier, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-mobility effects on WLAN fast re-authentication methods efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Hachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTDA-DN'08 : First international workshop on future trends on design and analysis of dynamic networks in conjunction with Qshine'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and secure handover in WLANs : an evaluation of the signaling overhead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC'08 : Fifth IEEE Consumer communications &amp; networking conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Las Vegas, Nevada, United States. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ccnc08.2007.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an architecture for mobility management and resource control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfateh Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC08 : IEEE Wireless Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, Nevada, United States. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2008.498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE-aware admission control for multimedia applications in IEEE 802.11 wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC'08 : IEEE 68th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Calgari, Canada. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2008.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel procedure for coupling QoS control and handover decision for mobility management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC'08 : fourth international conference on wireless and mobile communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWMC.2008.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE-based network selection for multimedia users in IEEE 802.11 wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN'08 : 33rd annual IEEE conference on local computer networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montréal, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of multimedia flows in a seamless mobility context using overlay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HET-NETs'08 : 5th International Working Conference on Performance Modelling and Evaluation of Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Karlskrona, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE-based network selection for multimedia users in IEEE 802.11 wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.388-394, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2008.4664195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of TuCP : a novel (IP) tunneling header compression protocol for mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWCS'08 : IEEE International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A centralized resource reservation for cellular IP access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTDA-DN'08 : First international workshop on future trends on design and analysis of dynamic networks in conjunction with Qshine'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware for multi-interfaces management through profiles handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ben Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilware'08 : First International Conference on MOBILe Wireless MiddleWARE, Operating Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust header compression over long delay links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanghee Choi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC 2008 : Vehicular technology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marina Bay, Singapore. pp.2136 - 2141, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2008.478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IKE Context Transfer in an IPv6 Mobility Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bournelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiArch'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Seattle, Wa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for evaluating vertical handoff decision mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ben Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN 2008 : The Seventh International Conference on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Cancun, Mexico. pp.377 - 384, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICN.2008.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising the use of robust header compression profiles in NEMO networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Minaburo Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN 2008 : 7th international conference on networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Cancun, Mexico. pp.150 - 155, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICN.2008.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General strategies for context re-establishment in IEEE 802.11 networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST'08 : 8th international conference on ITS telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proactive and distributed negociation approach for heterogeneous environments : an evaluation of QoS signalling overhead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGMast'08 : second international conference and exhibition on next generation mobile applications, services and technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cardiff, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An End-2-End tunnel header compression solution for nested mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLAN'2007 : International Conference on the Latest Advances in Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A performance analysis of distributed QoS negociation during establishment session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q2SWinet '07 : Proceedings of the 3rd ACM workshop on QoS and security for wireless and mobile networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Crete Island, Greece. pp.160 - 163, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1298239.1298269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de simulation des mouvements des terminaux mobiles dans les réseaux 4G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEI'07 : Génie électrique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports intelligents à l'heure de l'internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEI'07 : Génie électrique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetre communication system for IVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Yattoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2007 : 7th International Conference on ITS (Intelligent Transport Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Sophia-Antipolis, France. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2007.4295879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NS-2 based simulation framework to evaluate the performance of wireless distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dhraief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS'07 : 10th Communications and Networking Simulation Symposium located with Spring Simulation Multiconference (SpringSim'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Norfolk, Virginia, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de paramètres de techniques de compression pour la conception d'un algorithme de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2007 : 4th international conference : Sciences of electronic, technologies of information and telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LoCoSS project of GIS ITS Bretagne: status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Comblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress on Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Beijing (Pékin), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of the context transfer protocol : IPsec in a IPv6 mobility environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BWIA'07 : International workshop on Broadband wireless Internet access, 21 août, Ottawa (ON), Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of the context transfer protocol : IPsec in a IPv6 mobility environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BWIA'07 : International workshop on Broadband wireless Internet access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentication optimization for seamless handovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Gaabab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International symposium on integrated network management, may 21-25, Munich, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing fast handover in WLANs : a ticket based proactive authentication scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2007.4437783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LoCoSS project of GIS ITS Bretagne: status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Comblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Sophia Antipolis, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LoCoSS project of GIS ITS Bretagne : status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Comblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2007 : 7th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Sophia Antipolis, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2007.4295876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de méthodes d'authentification rapides sur un réseau IEEE 802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEI'06 : 6èmes journées scientifiques des jeunes chercheurs en Génie Electrique et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS issues in Wi-Fi-WMM based triple play home networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Tao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Straub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2006 : IEEE Consumer communications and networking conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Dallas, États-Unis. pp.188 - 191, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2006.288.699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS ITS Bretagne: status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2006 : 6th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Chengdu, China. pp.898 - 900, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2006.288699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic flow control on multi-tunneled mobile router</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Mahamat-Faki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayene Ben Rayana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WNEPT 2006 : Workshop on networking in public transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection Dynamique de la Méthode de Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayene Ben Rayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-adaptive multimedia multicasting over IEEE 802.11 wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngsam Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongho Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanghee Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2006 : IEEE Consumer communications and networking conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Dallas, États-Unis. pp.178 - 182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing multi-tunneling management to ubique framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Mahamat-Faki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2006 : 6th international conference on ITS telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Chengdu, Chine. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2006.288772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Tunneling Header Compression in NEMO Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K. Paik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WONEMO 2006 : First international workshop on network mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Sendai, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for assessing the vertical handover algorithms in heterogeneous wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BWAN'06 : International workshop on broadband wireless access for ubiquitous networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Alghero, Sardinia, Italy. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1189186.1189191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection dynamique des protocoles de compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayene Ben Rayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2006 : colloque francophone sur l'ingénierie des protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tozeur, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of QoS routing algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Tezeghdanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACS/IEEE international conference on computer systems and applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Cairo, Égypte. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2005.1387060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and secure hanfoffs for 802.11 infrastructures networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassi Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference on Network Control and Engineering for QoS, Security and Mobility (Net Con-2005), France Telecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi networks interfaces management for mobile routers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on ITS telecommunications (ITST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast pre-authentification based on proactive key distribution for 802.11 infrastructures networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassi Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMuNeP 2005 : first ACM workshop on wireless multimedia networking and performance modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Montréal, Canada. pp.46 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless VoIP at home : are we there yet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESAQIN 2005 : ETSI/IEE Measurement of Speach and Audio Quality in Networks Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-EDCF : EDCF based on superslot and pseudo collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongho Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanghee Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taekyoung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM MobiCom 2005 : 11th international conference on mobile computing and networking, Cologne, Allemagne, august 28 - september 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS managment in micro-mobility domains, integrating HMIPv6 and intserv/diffserv schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World wireless congress (WWC), may 25-28, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, San Francisco, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving &amp;quot;always best connected&amp;quot; through extensive profile managment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Stévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PWC 2004 : 9th international conference on personal wireless communications, September 21-23, Delft, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Delft, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de service Wi-Fi : algorithme pour le support de DiffServ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Gouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCSEAI'04 : 8th Maghrebian Conference on Software Engineering and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of multi-criteria network selection algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global mobile congress (GMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Shanghai, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards highly adaptable user-centric terminal architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Stévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPMC 2004 : 7th international symposium on wireless personal multimedia communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Abano Terme, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un point d'accès logiciel 802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2004 : 3rd international conference sciences of electronic, technologies of information and telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Susa, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 deployment over IPv4 only cellular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Gaabab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2004 : 2nd International Symposium on Image/Video Communications over Fixed and Mobile Networks July 7-9, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS Multicast Traffic Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Reunión de Otoño Comunicaciones, Computación (ROC&amp;C'2003). Acapulco, Mexique. Novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Acapulco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de gestion de la QoS dans les coeurs des réseaux UMTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAJESTIC 2003, (Manifestation des Jeunes Chercheurs STIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized support of multiple wireless interfaces within an IPv6 end-terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC 2003 : Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized support of multiple wireless interfaces within IPv6 end-terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC'2003, Smart Objects Conference, Grenoble, France, May 15-17th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion hiérarchique de la mobilité IPv6 contrôlée par le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNAC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QoS routing algorithm to support different classes of services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICII'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Beijing (Pékin), Chine. pp.351 - 361, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICII.2001.983603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services DiffServ pour les flux audio et vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2000, 8ème colloque sur l'ingénierie des protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.81 - 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de service dans l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL'2000, 2èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications, La Rochelle, Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service DiffServ pour les flux audio et vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2000 : 8ème colloque francophone sur l'ingénierie des protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.81 - 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation dans les réseaux MPLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Tezeghdanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès de nouvelles architectures pour les communications (DNAC'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation dans les réseaux MPLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Tezeghdanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR 1999 : Journées Doctorales Informatique et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable collect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pansiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on High Performance Protocol Architectures (Hipparch 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Oulu, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par le Design pour renforcer la liberté d'aller et venir en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Reerink Reerink-Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Ingénierie de la santé et du bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’Intelligence Collective pour des Véhicules Industriels Autonomes Efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Djoko-Kouam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque sur Les sciences de l’information au service des nouvelles mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Palaiseau, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective flow-interface mapping in heterogeneous and mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMW SUMMER SCHOOL 2016 Car as a service – creating tomorrow’s smart mobility service platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tegernsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio for high speed railway through dynamic and opportunistic spectrum reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cocheril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Transport Research Arena (TRA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. , pp.1-10, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Technologies for Vehicles : proceedings of the 5th International Workshop, Nets4Cars/Nets4Trains 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.253, 2013, 978-3-642-37973-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision and Obstacle Avoidance for Industrial Autonomous Vehicles - Simulation and Experimentation Based on a Cooperative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Jérôme Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Djoko-Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robotics and Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Sergey Y. Yurish; International Frequency Sensor Association (IFSA) Publishing, 2024, Advances in Robotics and Automatic Control, 978-84-09-57872-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Decision Making for ITS Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Advancements in Connected and Intelligent Mobility: Emerging Research and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-226, 2019, 9781522590194. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-9019-4.ch006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Networking for ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS 2016 : Intelligent Transport Systems: Past, Present and Future Directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova publisher, pp.59 - 86, 2017, 978-1-53611-815-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security issues of the web of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Managing the Web of Things : Linking the Real World to the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.389 - 424, 2017, 978-0-12-809764-9. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-809764-9.00018-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firefox OS Ecosystem: Ambitions and Limits of an Open Source Operating System for Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tuffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Next Generation Mobile Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.440 - 465, 2015, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-8732-5.ch017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study on Security implementation in EPS/LTE and WLAN/802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Ben Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.457-489, 2013, 978-3-642-36168-5. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36169-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless and information technologies supporting intelligent location-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Comblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless technologies in intelligent transportation systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science, pp.225-265, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous networks and mobile management in intelligent transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayene Ben Rayana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless technologies in intelligent transportation systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science, 2010, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01802-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of multimedia flows in a seamless mobility context using overlay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Seite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility Management and Quality-of-Service for Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, River Publisher, 2009, 978-87-92329-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rate-adaptive multimedia multicasting mechanism in multi-rate 802.11 wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngsam Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongho Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taekyoung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanghee Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation techniques in wireless multimedia networks by Wei Li and Yang Xiao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishers, pp.23 - 35, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur des réseaux UMTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes et évolutions de l'UMTS sous la direction de Xavier Lagrange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.271 - 338, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bereski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petrescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPv6 : théorie et pratique, Gisèle Cizault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4ème édition, O'Reilly, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDP et CR-LDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur, TE7540</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TE7540, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur, TE 7535</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TE7535, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical mobility controlled by the network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Khouaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-access, Mobility and Teletraffic for Wireless Communications (X. Lagrange, B. Jabbari)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Kluwer, pp.167 - 182, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method, device, and computer program for monitoring proper operation of sensors within an intelligent transport system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bellessort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cancouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nassor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United Kingdom, Patent n° : GB2634088A. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method, device, and computer program for improving communication in an intelligent transport system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cancouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nassor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bellessort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Le Houerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4521784A1; GB2633369A. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the optimised management of resources in a terminal comprising multiple interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Suciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2890816. 9784. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Multi-Camera-Based Localization for Accurate Collision Risk Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cancouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bellessort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nassor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2024-Fall63153.2024.10757614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Simple and Efficient VDTN Routing Protocol for Data Collection in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngurah Indra Er</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Simulation of the Capture Effect in BLE Advertisements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laudin Alessandro Molina Troconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE-aware Network Selection in Wireless Heterogeneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7282, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Adaptation Mechanisms for Multimedia Multicasting in Wireless IEEE 802.11 Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00365500v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Management in Mobile Heterogeneous Networks: State of the Art and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1889, 2008, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00261976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Management in Mobile Heterogeneous Networks: State of the Art and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6459, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00258507v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une diffusion fiable à grande échelle : FAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Louis Pasteur (Strasbourg 1), Strasbourg, FRA., 1998. Français. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998STR13145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05537076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId601"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05010040v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grosset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouzna Oukacha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Djoko-Kouam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/ajm.v25i1.7515" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05220996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ennu.031.0054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Foug&#232;res" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Djoko-Kouam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-240735" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767307v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a17110484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-J Fougeres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djoko-Kouam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couturier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-220694" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couturier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836374v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lancrenon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Harpes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.02.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2016.09.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahedin Rehan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.07.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28QG65B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.10.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SVPR387-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hyouk Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangheon Pack" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.126" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Szczerbak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxt083" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benamar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benamar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.03.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-49" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-013-1021-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Toledo Gandarias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivi Higuero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasone Astorga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aguado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ahnana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahrae Saiyari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979374v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Seite" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Anthony Chan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2013.6664487" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.11.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9HG3ZLS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-142" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2012.02.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXJSZ81R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945350v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsun You" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Myoung Chung" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2198035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.02.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP9G8WCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/205786" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504052v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magedanz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-010-0240-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Zarai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Smaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Kamoun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901799v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Lassoued" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ben Hamouda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-008-0117-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB7E546A918C2C665D872AC262BABFF607E0AF11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879168v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Allard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2008.017207" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Akkari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879160v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongho Seok" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghee Choi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taekyoung Kwon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-006-6465-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6695KN3V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Varela" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368669v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Paik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899592v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Gouta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khouaja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879156v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528912v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Gudi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mokdad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534065v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Hua Franck Xu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65109/MPMP3285" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910952v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013273800003944" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536737v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Putu Amanda Saraswati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngurah Indra Er" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gede Sukadarmika" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Gede Ariastina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSGTEIS68532.2025.11284362" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536747v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi El Hajj Chehade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Couderc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265890" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04571994v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Yacine Yacheur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Vargas Anamuro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=moad dehbi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine BOUZAIDI TIALI" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770481" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922729v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Tsukada" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2024-fall63153.2024.10757467" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717411v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05012483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Issa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05012737v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Espinel-Galviz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770526" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04752653v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ithings-greencom-cpscom-smartdata-cybermatics62450.2024.00071" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280435v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grosset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J Foug&#232;res" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03958464v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03958445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03165168v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudin Molina" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Blanchard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WONS51326.2021.9415538" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894719v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651757" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318697v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923547" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02177505v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007799005780585" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894540v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSGTEIS.2018.8709131" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954066v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Andaloussi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maurel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Chaoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.144" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760252v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejm Eddine Frigui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gosselin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Radier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Meur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396107" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688946v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosselin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Radier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2018.8401589" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781468v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2018.8343107" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954045v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94523-1_12" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428070v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Hursti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49103-5_7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898257v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809063v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Czeslawa Janczukowicz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tuffin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2016.7772141" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424623v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bahamou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38921-9_13" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393899v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Aflatoonian" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2947626.2947641" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611669v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshichika Shiobara" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Nishi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819306" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833589v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71368-7_14" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162736v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Fromentoux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2749215.2749218" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203125v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Catros" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2015.7116147" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162737v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55128-4_13" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175446v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abid" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952923" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184998v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184999v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Janczukowicz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185006v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailleux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2014.24" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185002v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACT.2014.6779010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183717v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136486" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058396v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656375v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960467v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686495" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978513v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Yan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666660" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876149v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malla Reddy Sama" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Suciu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Zeiss" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reichl" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dorn" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40552-5_23" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497021v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924472v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877083v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kaci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952417v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488515" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960450v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2013.6707831" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949518v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2012.6464003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949531v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6554850" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993122v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Hassine" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thierry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2012.6425288" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797501v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947733v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328386" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797549v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786547v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175441v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979635v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereniguez Garcia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. Skarmeta Gomez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797550v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725174v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175443v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AEECT.2011.6132506" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725500v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jacob" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2011.5766353" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725542v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956231" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639434v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyouk Lee" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717818v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2011.6081081" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714992v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982513" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202844v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506102" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504187v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaultier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504178v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pichon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieublandou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504189v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504179v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504190v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504181v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2010.5421788" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865094v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504186v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901808v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472702v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayene Ben Rayana" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472704v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01802-2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901793v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879154v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bonjour" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2009.5378906" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879163v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161385v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472695v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2008.4740282" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789332v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789336v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879161v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901806v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahdi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901778v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472699v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399332" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202845v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425677" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789335v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901796v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879155v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peresse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879162v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901338v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Hachana" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901311v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccnc08.2007.178" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900987v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfateh Belghith" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.498" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901414v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901346v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zagrouba" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901330v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901309v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202848v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664195" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901370v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Zouari" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2008.28" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901396v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.310" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901288v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369592v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.478" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901342v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Combes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bournelle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901376v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901409v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901416v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Minaburo Toutain" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.35" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901313v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.71" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901429v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900907v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1298239.1298269" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900629v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hamed" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900860v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864746v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhraief" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900803v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Bannour" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900954v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Roux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136649v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Yattoun" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labia" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295879" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900943v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900608v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900602v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Gaabab" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Binet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900594v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437783" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518632v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Le Roux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900815v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295876" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369576v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900530v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2006.288699" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900520v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900585v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Tao Shi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Straub" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2006.288.699" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472694v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Mahamat-Faki" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110249v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Belghith" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900591v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsam Park" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900557v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2006.288772" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368728v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900754v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1189186.1189191" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472703v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900468v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Maalaoui" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Tezeghdanti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2005.1387060" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899580v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900505v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Sassi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899588v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900382v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899756v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899320v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899300v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378892v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899388v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899355v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379373v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899456v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864464v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deniaud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863470v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deniaud" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892380v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamoun" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503053v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudani" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892496v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892182v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Feng" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICII.2001.983603" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368502v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Napoleon Medina Carvajal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368477v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368470v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540011v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368390v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537158v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pansiot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03958928v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898310v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04079802v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalakech" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ghys" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942321v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Jonsson" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cherkaoui" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638317v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couturier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02173428v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/global-advancements-connected-intelligent-mobility/218573" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-9019-4.ch006" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511323v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00018-4" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635357v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203137v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8732-5.ch017" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949910v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36169-2_14" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VF4STCXT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504298v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472693v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01802-2_4" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901788v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900578v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900401v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bereski" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrescu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900426v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892240v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892284v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892235v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05536770v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bellessort" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cancou&#235;t" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nassor" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05536724v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morvan" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Houerou" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865268v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ath&#233;o" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04924307v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ruellan" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Fall63153.2024.10757614" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03327128v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03326685v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudin Alessandro Molina Troconis" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482267v2" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365500v2" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258507v4" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261976v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05537076v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998STR13145" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05010040v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grosset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouzna Oukacha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Djoko-Kouam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/ajm.v25i1.7515" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05220996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ennu.031.0054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a17110484" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Foug&#232;res" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Djoko-Kouam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-240735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-J Fougeres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djoko-Kouam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couturier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-220694" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couturier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836374v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lancrenon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Harpes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.02.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2016.09.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahedin Rehan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.07.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28QG65B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.10.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SVPR387-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunhee Park" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.0392" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Szczerbak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxt083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hyouk Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangheon Pack" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.126" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benamar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benamar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.03.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-49" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.11.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9HG3ZLS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-013-1021-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Toledo Gandarias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivi Higuero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasone Astorga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aguado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ahnana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahrae Saiyari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979374v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Seite" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Anthony Chan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2013.6664487" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2012.02.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXJSZ81R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709409v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-142" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945350v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsun You" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Myoung Chung" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2198035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.02.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP9G8WCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/205786" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504052v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magedanz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-010-0240-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Zarai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Smaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Kamoun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901799v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Lassoued" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ben Hamouda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-008-0117-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB7E546A918C2C665D872AC262BABFF607E0AF11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879168v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Allard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2008.017207" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Akkari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongho Seok" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghee Choi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taekyoung Kwon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-006-6465-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6695KN3V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Varela" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899592v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Gouta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368669v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Paik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khouaja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879156v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534065v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Hua Franck Xu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65109/MPMP3285" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556744v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cancou&#235;t" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ruellan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bellessort" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morvan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nassor" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528912v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Gudi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mokdad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910952v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013273800003944" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536775v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536737v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Putu Amanda Saraswati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngurah Indra Er" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gede Sukadarmika" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Gede Ariastina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSGTEIS68532.2025.11284362" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536747v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi El Hajj Chehade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Couderc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265890" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04571994v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Tsukada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2024-fall63153.2024.10757467" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717411v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932117v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Yacine Yacheur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Vargas Anamuro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=moad dehbi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine BOUZAIDI TIALI" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770481" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05012483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Issa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05012737v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Espinel-Galviz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770526" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04752653v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ithings-greencom-cpscom-smartdata-cybermatics62450.2024.00071" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280435v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grosset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J Foug&#232;res" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03958445v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03958464v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03165168v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudin Molina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Blanchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WONS51326.2021.9415538" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02177505v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007799005780585" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894719v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651757" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923547" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781468v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2018.8343107" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954045v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94523-1_12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688946v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejm Eddine Frigui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosselin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Radier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Meur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2018.8401589" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894540v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSGTEIS.2018.8709131" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Andaloussi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maurel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Chaoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.144" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760252v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gosselin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Radier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396107" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898257v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809063v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Hursti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49103-5_7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428052v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Czeslawa Janczukowicz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tuffin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2016.7772141" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424623v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bahamou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Driss El Ouadghiri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38921-9_13" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Aflatoonian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2947626.2947641" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611669v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshichika Shiobara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Nishi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819306" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833589v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71368-7_14" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162736v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Fromentoux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2749215.2749218" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203125v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Catros" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2015.7116147" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656375v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162737v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55128-4_13" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175446v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abid" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952923" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184998v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185006v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailleux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2014.24" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184999v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Janczukowicz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185002v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACT.2014.6779010" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136486" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058396v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949531v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6554850" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930091v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666496" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876149v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malla Reddy Sama" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Suciu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942285v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Zeiss" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reichl" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dorn" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40552-5_23" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497021v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960467v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686495" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978513v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Yan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666660" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924472v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877083v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kaci" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952417v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488515" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960450v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2013.6707831" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949518v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2012.6464003" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993122v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Hassine" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thierry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2012.6425288" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797549v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947733v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328386" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797501v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786547v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175441v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979635v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereniguez Garcia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. Skarmeta Gomez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797550v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725174v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717818v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2011.6081081" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714992v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982513" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175443v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AEECT.2011.6132506" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725500v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jacob" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2011.5766353" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725542v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956231" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639434v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyouk Lee" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865094v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504186v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaultier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523097v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202844v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Viho" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506102" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504178v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pichon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieublandou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504189v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504179v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504187v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504181v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2010.5421788" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504190v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879162v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879155v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peresse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901808v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472702v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayene Ben Rayana" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789336v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789332v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879161v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901806v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahdi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901778v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472699v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399332" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161385v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472695v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2008.4740282" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879163v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bonjour" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879154v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2009.5378906" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901793v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472704v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01802-2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202845v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425677" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789335v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901796v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901429v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901338v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Hachana" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901311v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccnc08.2007.178" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900987v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfateh Belghith" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.498" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901396v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.310" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901370v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Zouari" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2008.28" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901330v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901309v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202848v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664195" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901414v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901346v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zagrouba" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901288v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369592v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.478" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901342v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Combes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bournelle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901313v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.71" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901416v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Minaburo Toutain" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.35" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901409v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901376v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369576v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900907v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1298239.1298269" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900629v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hamed" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900860v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136649v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Yattoun" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labia" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295879" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864746v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhraief" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900803v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Bannour" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900954v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Roux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900943v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900608v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900602v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Gaabab" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Binet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900594v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437783" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518632v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Le Roux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900815v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295876" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900520v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900585v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Tao Shi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Straub" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2006.288.699" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900530v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2006.288699" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472694v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Mahamat-Faki" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110249v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Belghith" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900591v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsam Park" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900557v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2006.288772" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368728v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900754v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1189186.1189191" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472703v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900468v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Maalaoui" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Tezeghdanti" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2005.1387060" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900505v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Sassi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899580v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899588v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900382v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899756v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899456v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379373v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899320v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899300v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378892v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899388v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899355v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503053v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudani" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892380v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamoun" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864464v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deniaud" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863470v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deniaud" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892496v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892182v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Feng" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICII.2001.983603" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368470v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Napoleon Medina Carvajal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368502v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368477v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540011v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368390v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537158v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pansiot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557936v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Reerink Reerink-Boulanger" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ric" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03958928v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898310v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04079802v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalakech" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ghys" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942321v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Jonsson" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cherkaoui" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638317v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couturier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02173428v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/global-advancements-connected-intelligent-mobility/218573" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-9019-4.ch006" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635357v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511323v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00018-4" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203137v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8732-5.ch017" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949910v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36169-2_14" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VF4STCXT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504298v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472693v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01802-2_4" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901788v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900578v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900426v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900401v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bereski" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrescu" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892240v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892284v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892235v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05536770v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05536724v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Houerou" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865268v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ath&#233;o" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04924307v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Fall63153.2024.10757614" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03327128v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03326685v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudin Alessandro Molina Troconis" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482267v2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365500v2" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261976v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258507v4" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05537076v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998STR13145" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>