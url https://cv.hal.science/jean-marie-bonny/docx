--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -100,477 +100,477 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodality imaging as a companion to evaluate antitumour efficacy of TH-302 in experimental chondrosarcoma</w:t>
+                <w:t xml:space="preserve">Spatiotemporal quantification of sodium concentration in food using magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Autissier</w:t>
+                <w:t xml:space="preserve">Raphaël Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagés</w:t>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Boutault</w:t>
+                <w:t xml:space="preserve">Jason Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Schmitt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.133. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210 (SI), pp.116416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13550-025-01322-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390544v1</w:t>
+                <w:t xml:space="preserve">hal-05051655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal quantification of sodium concentration in food using magnetic resonance imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of salting practices on sodium distribution in carrots assessed by quantitative MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Monod</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 210 (SI), pp.116416. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116416⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 211 (SI), pp.116351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051655v1</w:t>
+                <w:t xml:space="preserve">hal-05051650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of salting practices on sodium distribution in carrots assessed by quantitative MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Monod</w:t>
+                <w:t xml:space="preserve">Bimodality imaging as a companion to evaluate antitumour efficacy of TH-302 in experimental chondrosarcoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+                <w:t xml:space="preserve">Guilhem Pagés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Boutault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 211 (SI), pp.116351. </w:t>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13550-025-01322-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051650v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical exchange saturation transfer magnetic resonance imaging for metabolic mapping of ripening tomato fruit: Quite a challenge!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -669,64 +669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Sissou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannan Blystone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -898,103 +898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative sodium MRI in food: addressing sensitivity issues using single quantum chemical shift imaging at high field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 60 (7), pp.628-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1041,90 +1041,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the sodium binding state in several food products by 23 Na nuclear magnetic resonance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1197,64 +1197,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 332 (107065), pp.107065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1301,64 +1301,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puncture, MRI and NMR relaxometry data for multiscale analysis of the degradation of apple structure due to thermal treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1422,51 +1422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRSI vs CEST MRI to understand tomato metabolism in ripening fruit: is there a better contrast?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1474,51 +1474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 413, pp.1251-1257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1591,51 +1591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Sissou Trao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannan Blystone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Falcimagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1680,321 +1680,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous proteoglycans and hypoxia mapping of chondrosarcoma environment by frequency selective CEST MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Autissier</w:t>
+                <w:t xml:space="preserve">Multiscale NMR analysis of the degradation of apple structure due to thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Mazuel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine M. G. C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.28781⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 294, pp.110413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187913v1</w:t>
+                <w:t xml:space="preserve">hal-03040113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale NMR analysis of the degradation of apple structure due to thermal treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">Simultaneous proteoglycans and hypoxia mapping of chondrosarcoma environment by frequency selective CEST MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine M. G. C. Renard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 294, pp.110413. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 86 (2), pp.1008-1018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.28781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040113v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsimonious discretization for characterizing multi‐exponential decay in magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2002,51 +2002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Spencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2214,51 +2214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties of calculated Cramér-Rao lower bounds: implications for quantitative MRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2433,468 +2433,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in BOLD responses in brain reward network reflect the tendency to assimilate a surprising flavor stimulus to an expected stimulus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of the NESMA filter to improve myelin water fractionm Mapping with brain MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga O. Davidenko</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">David A. Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Maring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Jean</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard G. Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.07.058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.640-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jon.12537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628816v1</w:t>
+                <w:t xml:space="preserve">hal-02620898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected case studies presenting advanced methodologies to study food and chemical industry materials: From the structural characterization of raw materials to the multisensory integration of food</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in BOLD responses in brain reward network reflect the tendency to assimilate a surprising flavor stimulus to an expected stimulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga O. Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Deuscher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">Gil Morrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boue</w:t>
+                <w:t xml:space="preserve">Betty Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Cheynier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+                <w:t xml:space="preserve">Béatrice Claise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46, pp.29-40. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.37-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.07.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621911v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the NESMA filter to improve myelin water fractionm Mapping with brain MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selected case studies presenting advanced methodologies to study food and chemical industry materials: From the structural characterization of raw materials to the multisensory integration of food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Reiter</w:t>
+                <w:t xml:space="preserve">Zoé Deuscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael C. Maring</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">François Boue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard G. Spencer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (6), pp.640-649. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.29-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jon.12537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620898v1</w:t>
+                <w:t xml:space="preserve">hal-01621911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise estimation and reduction in magnetic resonance imaging using a new multispectral nonlocal maximum-likelihood filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beth Ashinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2980,90 +2980,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using high spatial resolution to improve BOLD fMRI detection at 3T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Iranpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Morrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Claise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (11), pp.e0141358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3114,77 +3114,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of rician noise in the analysis of biexponential transverse relaxation in cartilage using a multiple gradient echo sequence at 3 and 7 tesla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lukas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3235,90 +3235,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P034: Étude par imagerie fonctionnelle des réponses cérébrales aux stimulations alimentaires d’intensité variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga O. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Claise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3497,2552 +3497,2552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is R2* a new MRI biomarker for the progression of parkinson's disease? A longitudinal follow-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un banc d'élastographie par résonance magnétique (ERM) pour la mesure des propriétés mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Ulla</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jean-Louis Damez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652427v1</w:t>
+                <w:t xml:space="preserve">hal-02642197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI of human olfaction at the individual level : Interindividual variability</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is R2* a new MRI biomarker for the progression of parkinson's disease? A longitudinal follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Claise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.23802⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e57904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643966v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un banc d'élastographie par résonance magnétique (ERM) pour la mesure des propriétés mécaniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">fMRI of human olfaction at the individual level : Interindividual variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Morrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Lehallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zanca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (1), pp.92-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.23802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642197v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ imaging highlights local structural changes during heating: The case of meat</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brain processing of biologically relevant odors in the awake rat, as revealed by manganese-enhanced MRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lehallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf2046569⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645141v1</w:t>
+                <w:t xml:space="preserve">hal-01348380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of manganese injected into rat nostrils: implications for in vivo functional study of olfaction using MEMRI.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">In situ imaging highlights local structural changes during heating: The case of meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Damez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2011.08.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (18), pp.4678-4687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf2046569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00723250v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B(1) mapping with selective pulses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of manganese injected into rat nostrils: implications for in vivo functional study of olfaction using MEMRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Lehallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.24146⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (1), pp.62-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2011.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652745v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of muscle deformation during heating: in situ dynamic MRI and nonlinear registration</w:t>
+                <w:t xml:space="preserve">B(1) mapping with selective pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2011.10.002⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (5), pp.1472-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.24146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645836v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil uptake by beef during pan frying: Impact on fatty acid composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mapping of muscle deformation during heating: in situ dynamic MRI and nonlinear registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Lehallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Damez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.12.009⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (3), pp.422-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2011.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650040v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain processing of biologically relevant odors in the awake rat, as revealed by manganese-enhanced MRI.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t>
+                <w:t xml:space="preserve">Oil uptake by beef during pan frying: Impact on fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jerome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ouali</w:t>
+                <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (1), pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048491⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01348380v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic MRI and Thermal Simulation To Interpret Deformation and Water Transfer in Meat during Heating</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Chevarin</w:t>
+                <w:t xml:space="preserve">Iterative algorithm for spatial and intensity normalization of MEMRI images. Application to tract-tracing of rat olfactory pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Lehallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Portanguen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe P. Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf103384d⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (9), pp.1304-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2011.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191072v1</w:t>
+                <w:t xml:space="preserve">hal-00939838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative algorithm for spatial and intensity normalization of MEMRI images. Application to tract-tracing of rat olfactory pathways</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic MRI and Thermal Simulation To Interpret Deformation and Water Transfer in Meat during Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Damez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2011.07.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (4), pp.1229-1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf103384d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00939838v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la mobilité et de la distribution du sel dans les produits alimentaires par résonance magnétique nucléaire</w:t>
+                <w:t xml:space="preserve">Anatomy of the human thalamus based on spontaneous contrast and microscopic voxels in high-field magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Foucat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gabrillargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Operative Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (3), pp.161-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1227/01.NEU.0000365617.41061.A3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663274v1</w:t>
+                <w:t xml:space="preserve">hal-02662055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of the human thalamus based on spontaneous contrast and microscopic voxels in high-field magnetic resonance imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la mobilité et de la distribution du sel dans les produits alimentaires par résonance magnétique nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Damez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operative Neurosurgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, RE (139), pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662055v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of spinal cord in a mouse model of spastic paraplegia related to abnormal axono-myelin interactions by in vivo quantitative MRI.</w:t>
+                <w:t xml:space="preserve">Recalage d'images multimodales : approche méthodologique et application aux images de muscles bovins acquises par auto fluorescence et par résonance magnétique nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wadie Ben Hassen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N° Spécial: Imagerie, pp.115-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660406v1</w:t>
+                <w:t xml:space="preserve">hal-02657222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of salt content on the structure of iota-carrageenan systems: Na-23 DQF NMR and rheological studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">Characterisation of spinal cord in a mouse model of spastic paraplegia related to abnormal axono-myelin interactions by in vivo quantitative MRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadie Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Bégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou A. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2389⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668436v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des développements méthodologiques en imagerie à l’Inra. Préface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effect of salt content on the structure of iota-carrageenan systems: Na-23 DQF NMR and rheological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouaddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (4), pp.307-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702306v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage d'images multimodales : approche méthodologique et application aux images de muscles bovins acquises par auto fluorescence et par résonance magnétique nucléaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">Des développements méthodologiques en imagerie à l’Inra. Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, N° Spécial: Imagerie, pp.115-126</w:t>
+              <w:t xml:space="preserve">, 2009, N° Spécial: Imagerie, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657222v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation sous-thalamique dans la maladie de Parkinson sévère: Étude de la localisation des contacts effectifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oligodendrocyte differentiation is increased in transferrin transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P Derost</w:t>
+                <w:t xml:space="preserve">Amina Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Coste</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mathieu Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck F Durif</w:t>
+                <w:t xml:space="preserve">Pierre Larvaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0028-3770(06)71166-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83 (3), pp.403-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnr.20741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543044v1</w:t>
+                <w:t xml:space="preserve">hal-02656271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI Virtual Biopsies: Analysis of an Explanted Endovascular Device and Perspectives for the Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Guidoin</w:t>
+                <w:t xml:space="preserve">Stimulation sous-thalamique dans la maladie de Parkinson sévère: Étude de la localisation des contacts effectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zhang</w:t>
+                <w:t xml:space="preserve">Philippe P Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Douville</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Renou</w:t>
+                <w:t xml:space="preserve">Franck F Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Cells, Blood Substitutes and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 34 (Issue 2), pp.241 - 261. </w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (1), pp.15-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10731190600581825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0028-3770(06)71166-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162313v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligodendrocyte differentiation is increased in transferrin transgenic mice</w:t>
+                <w:t xml:space="preserve">MRI Virtual Biopsies: Analysis of an Explanted Endovascular Device and Perspectives for the Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Sow</w:t>
+                <w:t xml:space="preserve">R. Guidoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lamant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Z. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Piaud</w:t>
+                <w:t xml:space="preserve">J. P. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 83 (3), pp.403-414. </w:t>
+              <w:t xml:space="preserve">Artificial Cells, Blood Substitutes and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (Issue 2), pp.241 - 261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnr.20741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10731190600581825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656271v1</w:t>
+                <w:t xml:space="preserve">hal-00162313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of water diffusivity in gelatine gel from moisture profiles. II. Data processing adapted to materail shrinkage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Ruiz-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6108,298 +6108,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of water diffusivity in gelatine gel from moisture profiles. I-Non destructive measurement of ID moisture profiles during drying from 2D nuclear magnetic resonance images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of flour minor components on bubble growth in bread dough during proofing assessed by magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Rouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2004.05.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (10), pp.3986-3994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf047953r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680211v1</w:t>
+                <w:t xml:space="preserve">hal-02678209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of flour minor components on bubble growth in bread dough during proofing assessed by magnetic resonance imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessment of water diffusivity in gelatine gel from moisture profiles. I-Non destructive measurement of ID moisture profiles during drying from 2D nuclear magnetic resonance images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Ruiz-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 53 (10), pp.3986-3994. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 68 (2), pp.209-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf047953r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2004.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678209v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the spatial organization of the perimysium on beef tenderness</w:t>
               </w:r>
@@ -6437,51 +6437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53 (21), pp.8390-8399. </w:t>
@@ -6544,51 +6544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-vivo magnetic resonance image texture analysis can discriminate genotypic origin in bovine meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mahmoud-Ghoneim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,51 +6660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic magnetic resonance microscopy of flour dough fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6806,51 +6806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear magnetic resonance microimaging of mouse spinal cord in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaviria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6965,64 +6965,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging studies of water interactions in meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82 (1), pp.35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7047,77 +7047,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-exponential analysis of magnitude MR images using a quantitative multispectral edge-preserving filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boespflug-Tanguly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7194,51 +7194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poumarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7289,51 +7289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water diffusion features as indicators of muscle structure ex vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7392,51 +7392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclidian distance-weighted smoothing for quantitative MRI: application to intervoxel anisotropy index mapping with DTI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7495,51 +7495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast optimization of Macaca mulata basal ganglia in magnetic resonance images at 4.7 Tesla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7635,738 +7635,738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of endurance training in elderly people over a short period is reversible</w:t>
+                <w:t xml:space="preserve">Imaging of water and fat fractions in high-field MRI with multiple slice chemical shift-selective inversion recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Morio</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W.M. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.488-496</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622459v1</w:t>
+                <w:t xml:space="preserve">hal-02692655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of endurance training in elderly people over a short period is reversible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 81, pp.329-336</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 81 (4), pp.329 - 336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004210050051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693297v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging of connective tissue: a non-destructive method for characterising muscle structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Benefit of endurance training in elderly people over a short period is reversible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 81, pp.337-341</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 81, pp.329-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692564v1</w:t>
+                <w:t xml:space="preserve">hal-02693297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of susceptibility effects using simultaneous T2 and magnetic field mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Magnetic resonance imaging of connective tissue: a non-destructive method for characterising muscle structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 18, pp.1125-1128</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 81, pp.337-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697083v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle characterisation by NMR imaging and spectroscopy techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Detection of susceptibility effects using simultaneous T2 and magnetic field mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 69, pp.419-426</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 18, pp.1125-1128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693681v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of water and fat fractions in high-field MRI with multiple slice chemical shift-selective inversion recovery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Muscle characterisation by NMR imaging and spectroscopy techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 12, pp.488-496</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 69, pp.419-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692655v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent changes of magnetisation transfer ratio in brains of normal mice at 9,4 T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Troquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8443,51 +8443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-exponential analysis of T2 relaxation curves in MR imaging: applications to in vivo characterization of leukodistrophies in human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boespflug-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8538,77 +8538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of signal intensity and T1-dependent contrast with nonstandard flip angles in spin-echo and inversion-recovery MR imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8646,64 +8646,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization in vivo of muscle fiber types by magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boespflug-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8765,230 +8765,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal measurement of magnitude and phase from MR data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">T2 maximum likelihood estimation from multiple spin-echo magnitude images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of magnetic resonance. Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 113, pp.136-144</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36, pp.287-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683733v1</w:t>
+                <w:t xml:space="preserve">hal-02693664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T2 maximum likelihood estimation from multiple spin-echo magnitude images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimal measurement of magnitude and phase from MR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zanca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Veyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 36, pp.287-293</w:t>
+              <w:t xml:space="preserve">Journal of magnetic resonance. Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 113, pp.136-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693664v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9006,77 +9006,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous exponential inversion of transient NMR data using cubic splines: A proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9101,77 +9101,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we estimate tree hydric status thanks to a transportable MRI sensor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannan Blystone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9203,312 +9203,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous exponential inversion of transient NMR data using cubic splines: A proof of concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative magnetic resonance imaging to characterize food process. A focus on sodium diffusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t>
+              <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119077v1</w:t>
+                <w:t xml:space="preserve">hal-05213294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative magnetic resonance imaging to characterize food process. A focus on sodium diffusion.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Continuous exponential inversion of transient NMR data using cubic splines: A proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">GERM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213294v1</w:t>
+                <w:t xml:space="preserve">hal-05119077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium magnetic resonance imaging to map salt distribution in food depending on domestic salting practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Monod</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of Food Science and Technology: The future of food is now: development, functionality &amp; sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFoST, AITA, Sep 2024, Rimini, Italy. pp.497-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9533,103 +9533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative 23Na MRI in food during sodium diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Monod</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antonio Gilberto Ferreira, Federal University of Sao Carlos - Brazil, Jun 2024, Foz Do Iguazu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9654,51 +9654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Impact of Food Choice on Brain Responses to Sweet Drinks using fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9736,90 +9736,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUTANT : a new image filtering paradigm for improved parameters determination. Application to myelin water fraction mapping and sodium concentrations imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Mounir El Mendili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9851,303 +9851,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'état de liaison du sel dans les produits alimentaires par relaxométrie RMN du 23Na</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subregional Nigral Neurodegeneration in Parkinson's Disease Using Multisite Longitudinal MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamantino Agripino da Cunha</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rahul Gaurav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Ziegner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RMN du Grand Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">The Organization for Human Brain Mapping (OHBM) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115255v1</w:t>
+                <w:t xml:space="preserve">hal-04272082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subregional Nigral Neurodegeneration in Parkinson's Disease Using Multisite Longitudinal MRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'état de liaison du sel dans les produits alimentaires par relaxométrie RMN du 23Na</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Valabregue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diamantino Agripino da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Organization for Human Brain Mapping (OHBM) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées RMN du Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272082v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general paradigm for constructing adaptive and efficient multispectral imaging filters: applications to nuclear magnetic relaxometry in brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10198,64 +10198,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-field mri: a useful tool to characterize water in intact plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuixe Magali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10306,103 +10306,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of sodium relaxation in food: a mandatory step to reach quantitative sodium images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10427,51 +10427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can metabolic mri be useful to image tomato metabolism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10479,51 +10479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moing A Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Spectroscopy Conference (IPSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10548,51 +10548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRSI vs CEST MRI to understand tomato metabolism during fruit development: Is there a better contrast?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10600,51 +10600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th edition of the International Conference on the Applications of Magnetic Resonance in Food Science (MRFOOD2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10663,355 +10663,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TUMOR MICROENVIRONMENT IMAGING: MULTIMODALITY BENEFIT TO STUDY CHONDROSARCOMA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">IRM quantitative de la concentration en proton et en sodium appliquée aux produits agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMIM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">Journées du Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345202v1</w:t>
+                <w:t xml:space="preserve">hal-03334070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of sodium within cooked food and sodium interactions with the matrix depends on both food matrices and salting practices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TUMOR MICROENVIRONMENT IMAGING: MULTIMODALITY BENEFIT TO STUDY CHONDROSARCOMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elisabeth Guichard; Jean-Luc Le Quéré, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">EMIM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544148v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRM quantitative de la concentration en proton et en sodium appliquée aux produits agroalimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The distribution of sodium within cooked food and sodium interactions with the matrix depends on both food matrices and salting practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Grand Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, CLERMONT-FERRAND, France</w:t>
+              <w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Guichard; Jean-Luc Le Quéré, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334070v1</w:t>
+                <w:t xml:space="preserve">hal-03544148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Correction in IDEAL-type Rapid Spectroscopic Imaging</w:t>
               </w:r>
@@ -11036,64 +11036,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2021 Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11112,195 +11112,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of multimodal MRI to follow in vivo tumor microenvironment changes during therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessment of the sensitivity of a low-field NMR sensor by characterizing root water status of an herbaceous plant under drought conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nuixe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, LYON, France</w:t>
+              <w:t xml:space="preserve">Compact NMR Conference II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369601v1</w:t>
+                <w:t xml:space="preserve">hal-03377468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Localization of Metabollites In Fruits By NMR : Tissue Dissection and Metabolic Profiling Or Non-Invasive Whole Fruite Imaging ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemaire-Chamley Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborde Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11362,148 +11358,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the sensitivity of a low-field NMR sensor by characterizing root water status of an herbaceous plant under drought conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Benefit of multimodal MRI to follow in vivo tumor microenvironment changes during therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compact NMR Conference II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">5th SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377468v1</w:t>
+                <w:t xml:space="preserve">hal-03369601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a novel brain medium for leachable study from deep brain stimulation’s electrodes</w:t>
               </w:r>
@@ -11528,64 +11528,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodayna Hmede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème journée scientifique commune TGI-IP/MPS-ICCF/TechMed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
@@ -11614,103 +11614,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative sodium MRI in foods : addressing sensitivity issues using single quantum Chemical Shift Imaging at high field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Magnetic Resonance in Food Science: Multiscale Food Structures and FoodOmics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement Ampere, Oct 2021, distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11774,51 +11774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannan Blystone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Falcimagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11873,77 +11873,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of muscular microstructure by diffusion magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gauthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis S Grebenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Grand Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, CLERMONT-FERRAND, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11989,51 +11989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitude de la borne de Cramée-Rao: conséquences en SRM quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12071,51 +12071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of providing choice on processing of sweet drinks in the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga O. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12209,64 +12209,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of a surprising ﬂavor stimulus to an expected one decoded by MVPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodriguez-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga O. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Claise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12321,90 +12321,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12436,191 +12436,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of apple microstructure evolution under thermal treatment by mechanical and NMR methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale NMR analysis of apple thermal denaturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Clerjon</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Agrophysics: Soil, Plant and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">MRFood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338597v1</w:t>
+                <w:t xml:space="preserve">hal-03338591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel hierarchical agglomerative clustering for fMRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12674,1365 +12674,1365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurostructural alterations associated with rapid eye movement sleep behavior disorder in parkinson's disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of apple microstructure evolution under thermal treatment by mechanical and NMR methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress of the European-Academy-of-Neurology (EAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">2. International Conference on Agrophysics: Soil, Plant and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733819v1</w:t>
+                <w:t xml:space="preserve">hal-03338597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEST-MRI to reveal new contrasts: application in preclinical imaging and food science</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neurostructural alterations associated with rapid eye movement sleep behavior disorder in parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Planche V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée RMN du Grand-Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4. Congress of the European-Academy-of-Neurology (EAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787903v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To which extent the Cramér-Rao bound (CRB) is a reliable benchmark in quantitative MRS ?</w:t>
+                <w:t xml:space="preserve">CEST-MRI to reveal new contrasts: application in preclinical imaging and food science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018</w:t>
+              <w:t xml:space="preserve">2ème Journée RMN du Grand-Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735231v1</w:t>
+                <w:t xml:space="preserve">hal-02787903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEST MRI to contrast chondrosarcoma tumors: two contrasts in one acquisition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To which extent the Cramér-Rao bound (CRB) is a reliable benchmark in quantitative MRS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EMIM European Society of Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, SAN SEBASTIAN, Spain</w:t>
+              <w:t xml:space="preserve">ISMRM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938943v1</w:t>
+                <w:t xml:space="preserve">hal-02735231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEST MRI to contrast chondrosarcoma tumors: two contrasts in one acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Weber-Haddad</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Voissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Molecular Imaging Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San Sebastián, Spain</w:t>
+              <w:t xml:space="preserve">Congrès EMIM European Society of Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, SAN SEBASTIAN, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733597v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust and prior knowledge independent method to interpret non-negative least squares (NNLS) T2 relaxation results</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CEST MRI to contrast chondrosarcoma tumors: two contrasts in one acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Voissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Weber-Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">13. European Molecular Imaging Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Sebastián, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736963v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale NMR analysis of apple thermal denaturation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A robust and prior knowledge independent method to interpret non-negative least squares (NNLS) T2 relaxation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRFood</w:t>
+              <w:t xml:space="preserve">14. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925629v1</w:t>
+                <w:t xml:space="preserve">hal-02736963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi échelles, multi contrastes, l’Imagerie par Résonance Magnétique pour l’agronomie, l’agro-alimentaire et la nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Clerjon</w:t>
+                <w:t xml:space="preserve">Multiscale NMR analysis of apple thermal denaturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">MRFood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733824v1</w:t>
+                <w:t xml:space="preserve">hal-01925629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR and texture measurements to characterize the evolution of apple microstructure during thermal treatment.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+                <w:t xml:space="preserve">Multi échelles, multi contrastes, l’Imagerie par Résonance Magnétique pour l’agronomie, l’agro-alimentaire et la nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Agrophysics Soil, Plant &amp; Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179545v1</w:t>
+                <w:t xml:space="preserve">hal-02733824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large segmented double-tuned quadrature high-field MR coil with exceptional tuning stability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR and texture measurements to characterize the evolution of apple microstructure during thermal treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59.ENC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
+              <w:t xml:space="preserve">12. International Conference on Agrophysics Soil, Plant &amp; Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735831v1</w:t>
+                <w:t xml:space="preserve">hal-02179545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling water immersion thawing of raw tuna fishes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A large segmented double-tuned quadrature high-field MR coil with exceptional tuning stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Doty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Deese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Spitzmesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Arcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 COMSOL Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">59.ENC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961424v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale NMR analysis of apple thermal denaturation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modelling water immersion thawing of raw tuna fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amidou Traore</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mazuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRFood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">2018 COMSOL Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338591v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vision pragmatique de l’analyse multiexponentielle des décroissances obtenues en RMN</w:t>
               </w:r>
@@ -14044,51 +14044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. GERM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14126,51 +14126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitude de la borne de Cramér-Rao : conséquences en spectroscopie RMN quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. GERM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14320,103 +14320,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striatal and cingulate fMRI responses to unexpected taste reflect behavioral effects of expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga O. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Morrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Claise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t>
@@ -14471,64 +14471,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Maring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Spencer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14566,64 +14566,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for nucleus density quantitative mapping corrected for B1-errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13.International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Karlsruhe, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14648,90 +14648,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding meat crust formation. Validate mathematical models from quantitative microscopic MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14756,64 +14756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation pour une quantification plus précise de la densité de noyaux par IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. GERM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, sète, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14963,51 +14963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional brain imaging of the influence of food choice on food reward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroeconomics and Food Behaviours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15045,90 +15045,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How is salt taste intensity encoded within the human brain? The responses of BOLD fMRI using food models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Iranpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Morrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Claise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. international conference on the applications of magnetic resonance in food science: defining food by magnetic resonance - FOODMR-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cesena, Italy. 1 p</w:t>
@@ -15170,51 +15170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everything you always wanted to know about debiasing quantitative spin density maps ... but were afraid to ask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRFood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cesena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15239,103 +15239,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central processing of behaviorally relevant odors in the brain of awake rats, as revealed by functional manganese-enhanced mri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Lehallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on the Applications of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands. </w:t>
@@ -15379,760 +15379,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central processing of behaviorally relevant odors in the brain of conscious rats revealed by functional manganese-enhanced MRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ magnetic resonance imaging highlights local bovine meat structural changes during heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Damez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">58. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Meat Science Association., Aug 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748491v1</w:t>
+                <w:t xml:space="preserve">hal-02747913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure characterization of meat by quantitative MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Peyrin</w:t>
+                <w:t xml:space="preserve">Central processing of behaviorally relevant odors in the brain of conscious rats revealed by functional manganese-enhanced MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Lehallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. International Congress of Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Meat Science Association., Aug 2012, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">11. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747234v1</w:t>
+                <w:t xml:space="preserve">hal-02748491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement central d'odeurs chez le rat vigile révélé par IRM améliorée par l'agent de contraste manganèse (MEMRI)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Saint-Albin</w:t>
+                <w:t xml:space="preserve">Microstructure characterization of meat by quantitative MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Damez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Danon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie &amp; Médecine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">58. International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Meat Science Association., Aug 2012, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782677v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ magnetic resonance imaging highlights local bovine meat structural changes during heating</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Traitement central d'odeurs chez le rat vigile révélé par IRM améliorée par l'agent de contraste manganèse (MEMRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Lehallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saint-Albin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Meat Science Association., Aug 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">1er congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie &amp; Médecine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747913v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional manganese enhanced MRI reveals deep brain regions in response to odorant stimuli in small animal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
+                <w:t xml:space="preserve">Friture plate de viande bovine : prise en huile évaluée par IRM et modification de la composition en acides gras analysée par CPG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751517v1</w:t>
+                <w:t xml:space="preserve">hal-02758448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friture plate de viande bovine : prise en huile évaluée par IRM et modification de la composition en acides gras analysée par CPG</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Chevarin</w:t>
+                <w:t xml:space="preserve">Functional manganese enhanced MRI reveals deep brain regions in response to odorant stimuli in small animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Lehallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758448v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese-ehanced fMRI in olfaction: optimisation of Mn dose with minimal deleterious effects upon odour induced behaviour in rats</w:t>
               </w:r>
@@ -16157,64 +16157,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECRO 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Cagliari, Italy</w:t>
@@ -16243,51 +16243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity mappings in olfactory bulb of newborn rabbits elicited by odor stimulation using quantitative manganese enhanced MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gs Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16295,51 +16295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the International Society for Magnetic Resonance in Medicine (ISMRM) and of the European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
@@ -16368,77 +16368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the magnetic resonance imaging of extracellular matrix of meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouaddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Sifre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16487,273 +16487,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of susceptibility effects in muscle at high field using simultaneous T2 and magnetic field mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Imaging of meat structure by ultrasonic and magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. annual meeting european society for magnetic resonance in medicine and biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">46. International congress of meat science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767151v1</w:t>
+                <w:t xml:space="preserve">hal-02769650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of meat structure by ultrasonic and magnetic resonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Detection of susceptibility effects in muscle at high field using simultaneous T2 and magnetic field mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. International congress of meat science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, United Kingdom</w:t>
+              <w:t xml:space="preserve">17. annual meeting european society for magnetic resonance in medicine and biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769650v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast optimisation in basal ganglia of Macaca mulatta using high field MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16830,64 +16830,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of connective tissue by NMR imaging at high field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16925,64 +16925,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of meat structure by NMR imaging at high field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17020,51 +17020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l'eau et qualité des tissus musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Troquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17128,51 +17128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-exponential analysis of T2 relaxation curves in MR imaging: applications to in vivo characterization of leukodistrophies in human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boespflug-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17223,51 +17223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent changes of magnetisation transfer ratio in brains of normal mice at 9,4 T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Troquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17357,51 +17357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination in vivo des volumes extracellulaires par relaxométrie dynamique après injection de Gd-DTPA : Application au typage musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Finat-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17469,64 +17469,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation in vivo des fibres musculaires en imagerie RMN paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17577,64 +17577,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par spectroscopie et imagerie RMN du système eau-gélatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Attak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17698,64 +17698,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par spectroscopie et imagerie RMN du système eau-gélatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Attak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17806,64 +17806,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation in vivo des fibres musculaires en imagerie RMN paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17901,64 +17901,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of fat and water fractions in high field MRI using a multislice chemical shift selective inversion recovery (CSS-IR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18035,64 +18035,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres Scientifiques et Technologiques des Industries Alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Massy, France</w:t>
@@ -18160,64 +18160,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres Scientifiques et Technologiques des Industries Alimentaires. Agoral 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Massy, France</w:t>
@@ -18278,77 +18278,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we estimate tree hydric status using a transportable MRI sensor ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannan Blystone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18380,299 +18380,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of sodium relaxation in food : a mandatory step to reach quantitative sodium images</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A general paradigm for constructing adaptative and efficient multispectral imaging filters: Applications to NMR relaxometry in brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Congrès Italian-French International Conference on Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757121v1</w:t>
+                <w:t xml:space="preserve">hal-03822552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general paradigm for constructing adaptative and efficient multispectral imaging filters: Applications to NMR relaxometry in brain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterization of sodium relaxation in food : a mandatory step to reach quantitative sodium images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Italian-French International Conference on Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">15. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822552v1</w:t>
+                <w:t xml:space="preserve">hal-03757121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of sodium within cooked food and sodium interactions with the matrix depends on both food matrices and salting practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18710,51 +18710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To dissect or not to dissect for fruit spatial metabolomics: tissue profiling or MRI?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18816,320 +18816,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA RMN PORTABLE POUR CARACTERISER LES RACINES DE PLANTES PRAIRIALES</w:t>
+                <w:t xml:space="preserve">La RMN portable pour caractériser les racines de plantes prairiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nuixe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannan Blystone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Falcimagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RMN du Grand Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées du Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, CLERMONT-FERRAND, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331827v1</w:t>
+                <w:t xml:space="preserve">hal-03347761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RMN portable pour caractériser les racines de plantes prairiales</w:t>
+                <w:t xml:space="preserve">LA RMN PORTABLE POUR CARACTERISER LES RACINES DE PLANTES PRAIRIALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nuixe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannan Blystone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Falcimagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Grand Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, CLERMONT-FERRAND, France. 2021</w:t>
+              <w:t xml:space="preserve">Journées RMN du Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347761v1</w:t>
+                <w:t xml:space="preserve">hal-03331827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To dissect or not to dissect for fruit spatial metabolomics : tissue profiling or MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19210,51 +19210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial localization of metabolites in fruits by NMR: tissue dissection and metabolic profiling or non-invasive whole fruit imaging?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19361,64 +19361,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19456,51 +19456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ NMR detection of apple parenchyma softening during thermal treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Sissou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19607,64 +19607,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2020 - 37th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19683,889 +19683,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Profiling the temperature-dependent frequency of an open-magnet for outdoor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Magnetic Resonance Microscopy, ICMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">EUROISMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736229v1</w:t>
+                <w:t xml:space="preserve">hal-02609763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l'imagerie IRM-CEST in-vivo pour l'étude du microenvironnement tumoral du chondrosarcome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peyrode</w:t>
+                <w:t xml:space="preserve">Profiling the temperature dependent frequency of an open-magnet for outdoor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Aliouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la société française de résonance magnétique en biologie &amp; médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France. 2019</w:t>
+              <w:t xml:space="preserve">EUROISMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734277v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie métabolique rapide en 13C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit GERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Oléron, France. 2019</w:t>
+              <w:t xml:space="preserve">International Conference on Magnetic Resonance Microscopy, ICMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733862v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the temperature dependent frequency of an open-magnet for outdoor applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intérêt de l'imagerie IRM-CEST in-vivo pour l'étude du microenvironnement tumoral du chondrosarcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schmicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peyrode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Magnetic Resonance Microscopy, ICMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France. 2019</w:t>
+              <w:t xml:space="preserve">4ème congrès de la société française de résonance magnétique en biologie &amp; médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735961v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Profiling the temperature dependent frequency of an open-magnet for outdoor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Aliouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROISMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, BERLIN, Germany. 2019</w:t>
+              <w:t xml:space="preserve">International Conference on Magnetic Resonance Microscopy, ICMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735630v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et caractérisation de modèles d’études précliniques de chondrosarcome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvain Gerard</w:t>
+                <w:t xml:space="preserve">Imagerie métabolique rapide en 13C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Schmitt</w:t>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du CLARA (Cancéropôle Lyon Auvergne Rhône-Alpes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t>
+              <w:t xml:space="preserve">Petit GERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Oléron, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734873v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement et caractérisation de modèles d’études précliniques de chondrosarcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Voissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Magnetic Resonance Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du CLARA (Cancéropôle Lyon Auvergne Rhône-Alpes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825169v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20574,569 +20582,561 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Magnetic Resonance Microscopy, ICMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">EUROISMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, BERLIN, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338584v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to interpret non-negative least squares (NNLS) T2relaxation results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROISMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
+              <w:t xml:space="preserve">15th International Conference on Magnetic Resonance Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734560v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the mitochondrial content with diffusion MRI</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A new approach to interpret non-negative least squares (NNLS) T2relaxation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Magnetic Resonance Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EUROISMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825161v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the temperature dependent frequency of an open-magnet for outdoor applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROISMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
+              <w:t xml:space="preserve">International Conference on Magnetic Resonance Microscopy, ICMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735518v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the temperature-dependent frequency of an open-magnet for outdoor applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the mitochondrial content with diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benmoussa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nicolas Moutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis S Grebenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROISMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
+              <w:t xml:space="preserve">15th International Conference on Magnetic Resonance Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609763v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRM et caractérisation des aliments. Focus sur la pomme cuite</w:t>
               </w:r>
@@ -21148,51 +21148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21230,90 +21230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEST MRI to contrast chondrosarcoma tumors: two contrasts in one acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Voissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21381,51 +21381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21476,51 +21476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21545,51 +21545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion MRI in muscles at high b-values: towards a quantification of microscopic organelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moutal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis S Grebenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21597,51 +21597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21705,51 +21705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21964,51 +21964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d’Etude de Résonance Magnétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Sète, France. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22046,77 +22046,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlasing magnetic field gradients in the human brain at 3T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Iranpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Claise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. European Society of Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 2 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22141,77 +22141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical brain processing of a predator odor in conscious rats as revealed by functional Manganese-enhanced MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Lehallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. European Society of Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22249,77 +22249,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From in situ quantitative MRI to modeling the structural changes of meat during heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands. 2012, 11th. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22344,103 +22344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure characterization of muscle tissue by quantitative imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Danon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Biennial Meeting of the Nuclear Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Sitges, Spain. 2011, 1th.Biennial Meeting of the Nuclear Magnetic Resonance</w:t>
@@ -22482,64 +22482,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional manganese enhanced MRI reveals deep brain regions activations in response to odorant stimuli in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lehallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22607,64 +22607,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI assessment of deformation and water loss during meat heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22719,103 +22719,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity mappings in olfactory bulb of newborn rabbits elicited by odor stimulation using quantitative manganese enhanced MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Berlin, Germany. 1 p., 2007</w:t>
@@ -22870,411 +22870,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardised clinical multicentric whole brain T2* mapping protocol at 3T</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigation of functional sensitivity variations within the human brain for studying food behaviour by MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM Annual Meeting Montréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Singapour, Singapore. 1 p., 2016</w:t>
+              <w:t xml:space="preserve">1. Journées Grand Sud de RMN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796427v1</w:t>
+                <w:t xml:space="preserve">hal-02792929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NESMA Filter: Nonlocal Estimation of Multi-Spectral Magnitudes for Noise Reduction in Magnetic Resonance Images</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A standardised clinical multicentric whole brain T2* mapping protocol at 3T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Singapour, Singapore. 2016</w:t>
+              <w:t xml:space="preserve">ISMRM Annual Meeting Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Singapour, Singapore. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794446v1</w:t>
+                <w:t xml:space="preserve">hal-02796427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of functional sensitivity variations within the human brain for studying food behaviour by MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The NESMA Filter: Nonlocal Estimation of Multi-Spectral Magnitudes for Noise Reduction in Magnetic Resonance Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth G. Ashinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard G. Spencer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées Grand Sud de RMN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
+              <w:t xml:space="preserve">ISMRM Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Singapour, Singapore. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792929v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central processing of behaviorally relevant odors in brain of awake rats revealed by functional Manganese-enhanced MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Lehallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands. 2 p., 2012</w:t>
@@ -23335,51 +23335,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des développements méthodologiques en imagerie à l’Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Huyez-Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23449,64 +23449,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of meat structure by NMR imaging at high field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23537,90 +23537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation multispectrale adaptative d'images RMN par un algorithme de C-moyennes floues semi-supervisé en présence de non-uniformités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Boire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23638,64 +23638,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle characterization by NMR imaging and spectroscopic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23726,90 +23726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la viande par imagerie ultrasonore et de résonance magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23853,51 +23853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in NMR for characterisation of undetermined leucodystrophies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boespflug-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23954,90 +23954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'organisation de la trame conjonctive dans les muscles de bovins par analyse d'images. Comparaison entre animaux témoins et animaux culards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24072,64 +24072,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of static magnetic field gradient at 4,7 T using spatial phase differences with multislice GESFID sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24192,64 +24192,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR imaging of meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 131-1, Editions Springer, 2017, 978-3-319-28275-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24283,77 +24283,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional MRI and sensory perception of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 132-1, Springer International Publishing AG, 2017, 978-3-319-28275-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24387,51 +24387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and applications of quantitative MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, Academic Press - Elsevier, pp.17, 2005, Annual Reports on NMR Spectroscopy, 978-0-12505-456-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24510,51 +24510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Euclidean distance matrix computation on big datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Koko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24617,51 +24617,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un zoom sur la normalisation pour l'IRM fonctionnelle cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. De l'image numérique à la donnée scientifique : quelles démarches d'analyse et de traitement d'images ? (Intégration de données d'imagerie), 2014, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24848,51 +24848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Autissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boutault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-025-01322-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116416" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116351" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185366v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145630" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nuixe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sissou Traor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan Blystone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07003-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Macias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11947-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Sabbagh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613378v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5250" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2021.107065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03101-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sissou Trao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10040782" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mazuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Bonny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auzeloux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28781" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. G. C. Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110413" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhrara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Spencer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4366" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mahdy Hamieh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001610" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pages" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27415" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9710352" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga O. Davidenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Morrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Claise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.058" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620898v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Reiter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Maring" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Spencer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jon.12537" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Ashinsky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maring" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2601243" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Iranpour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141358" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Celik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lukas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25111" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70677-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina E. Realini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Portanguen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kowalski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652427v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ulla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057904" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Lehallier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23802" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642197v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2046569" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.08.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8QPCN2L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652745v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24146" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Lehallier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.10.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650040v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.12.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPMN5HJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348380v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lehallier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048491" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103384d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.07.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R23RF8XB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sakka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabrillargues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/01.NEU.0000365617.41061.A3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadie Ben Hassen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina B&#233;gou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou A. Traore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Ben Moussa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Boehm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.01.022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T02PM2JN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouaddab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2389" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C940A7DDEC6FC2A0835004966C17EA47418257B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Derost" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F Durif" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3770(06)71166-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162313v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guidoin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Renou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10731190600581825" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656271v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Sow" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larvaron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Piaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20741" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Cabrera" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.05.034" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FR4P36B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.05.033" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTHF2BP7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678209v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Rouill&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf047953r" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B9L0LCJ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sifre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0508910" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G8SV81WV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmoud-Ghoneim" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. de Certaines" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.1841" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5QVMJ8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681322v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouill&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2004.01.020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S0ZDS6G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678838v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaviria" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donnat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Privat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2003.11.026" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TQ0VGZM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673517v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boespflug-Tanguly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622437v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barra" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laborde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poumarat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-35525" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683109v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Renou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(02)00515-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDQB1KRG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671894v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1090-7807(02)00011-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SW2NJNX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676000v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durif" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bazin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Touraille" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yelnik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0270(01)00343-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFCAE73E06C090D863C2B35423A0318278578661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622459v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barra" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fellmann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonny" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050051" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9ZK8K3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693297v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692564v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Laurent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Labas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taylor" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697083v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693681v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692655v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Laurent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693253v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Troquier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691628v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692677v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698893v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dedieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Joandel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683733v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693664v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Boire" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veyre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119063v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119044v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119077v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213294v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879952v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624915v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235665v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235727v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Zaaraoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mounir El Mendili" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115255v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantino Agripino da Cunha" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272082v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Gaurav" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ziegner" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822564v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouhrara" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781364v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuixe Magali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757144v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sabbagh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781345v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moing A Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345202v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544148v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334070v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238486v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369601v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757279v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborde Catherine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounet Fabien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maucourt Mickael" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377468v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877610v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodayna Hmede" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579561v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377555v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334119v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gauth&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25116" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSR3JLZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734461v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735106v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clerjon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Higgs" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735105v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Izquierdo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825172v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338597v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737063v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Angeletti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koko" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78024-5_24" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733819v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;al" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Planche V" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marques" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787903v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735231v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938943v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Autissier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733597v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voissiere" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736963v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925629v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733824v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179545v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735831v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doty" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Doty" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Deese" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Spitzmesser" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arcos" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961424v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338591v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607351v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607389v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793518v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Morisse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742750v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741514v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794478v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799742v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738712v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743971v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dary" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797424v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594810v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739040v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746316v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737531-00215" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74C16EB992028F614A147A85E2A5B22DFF0D122F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748491v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747234v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Labas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782677v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rampin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Albin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747913v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751517v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758448v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421085v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lehallier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Moussa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Hassen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160890v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gs Sicard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maurin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751878v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767151v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769650v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769091v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767020v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769895v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768246v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840363v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837166v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769334v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Finat-Duclos" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joffre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768739v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771806v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traore" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attak" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771514v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769629v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769607v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767813v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Datin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769961v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119035v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757121v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822552v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544163v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757407v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331827v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347761v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757356v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329972v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757198v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341493v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Riqueau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.G.C. Renard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238472v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736229v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734277v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmicke" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peyrode" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733862v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735961v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aliouissi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735630v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734873v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Gerard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825169v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338584v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734560v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825161v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moutal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735518v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609763v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alouissi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmoussa" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790813v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736532v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737455v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735065v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Assaf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734828v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733786v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824991v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leger" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743150v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748930v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744406v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748490v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747008v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722912v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schaal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752497v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814005v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796427v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794446v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth G. Ashinsky" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792929v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806753v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655978v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huyez-Levrat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836663v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841879v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839511v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840482v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840169v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842923v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chanier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840279v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605292v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_131-1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603146v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sinding" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_132-1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828040v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(05)56004-6" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047514v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793748v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116351" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Autissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boutault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-025-01322-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185366v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145630" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nuixe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sissou Traor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan Blystone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07003-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Macias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11947-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Sabbagh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613378v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5250" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2021.107065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03101-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sissou Trao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10040782" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040113v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. G. C. Renard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110413" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mazuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Bonny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auzeloux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28781" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhrara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Spencer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4366" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mahdy Hamieh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001610" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pages" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27415" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9710352" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Reiter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Maring" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Spencer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jon.12537" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628816v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga O. Davidenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Morrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Claise" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Ashinsky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maring" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2601243" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Iranpour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141358" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Celik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lukas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25111" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70677-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina E. Realini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Portanguen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kowalski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642197v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652427v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ulla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057904" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Lehallier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23802" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lehallier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048491" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2046569" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723250v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.08.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8QPCN2L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24146" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Lehallier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.10.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650040v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.12.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPMN5HJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939838v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.07.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R23RF8XB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103384d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662055v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sakka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabrillargues" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/01.NEU.0000365617.41061.A3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663274v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660406v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadie Ben Hassen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina B&#233;gou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou A. Traore" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Ben Moussa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Boehm" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.01.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T02PM2JN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668436v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouaddab" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2389" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C940A7DDEC6FC2A0835004966C17EA47418257B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Sow" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larvaron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Piaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20741" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543044v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Derost" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F Durif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3770(06)71166-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162313v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guidoin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Renou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10731190600581825" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Cabrera" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.05.034" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FR4P36B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678209v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Rouill&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf047953r" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B9L0LCJ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680211v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.05.033" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTHF2BP7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sifre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0508910" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G8SV81WV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmoud-Ghoneim" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. de Certaines" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.1841" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5QVMJ8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681322v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouill&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2004.01.020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S0ZDS6G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678838v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaviria" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donnat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Privat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2003.11.026" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TQ0VGZM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673517v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boespflug-Tanguly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622437v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barra" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laborde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poumarat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-35525" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683109v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Renou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(02)00515-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDQB1KRG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671894v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1090-7807(02)00011-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SW2NJNX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676000v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durif" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bazin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Touraille" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yelnik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0270(01)00343-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFCAE73E06C090D863C2B35423A0318278578661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692655v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Laurent" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622459v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fellmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonny" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050051" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9ZK8K3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693297v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692564v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Laurent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Labas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taylor" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697083v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693681v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693253v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Troquier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691628v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692677v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698893v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dedieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Joandel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693664v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Boire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veyre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683733v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119063v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119044v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213294v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119077v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879952v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624915v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235665v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235727v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Zaaraoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mounir El Mendili" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272082v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Gaurav" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ziegner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115255v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantino Agripino da Cunha" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822564v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouhrara" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781364v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuixe Magali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757144v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sabbagh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781345v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moing A Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334070v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345202v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544148v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238486v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377468v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757279v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborde Catherine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounet Fabien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maucourt Mickael" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369601v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877610v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodayna Hmede" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579561v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377555v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334119v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gauth&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25116" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSR3JLZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734461v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735106v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clerjon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Higgs" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735105v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Izquierdo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825172v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338591v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737063v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Angeletti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koko" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78024-5_24" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338597v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733819v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;al" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Planche V" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marques" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787903v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735231v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938943v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Autissier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733597v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voissiere" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736963v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925629v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733824v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179545v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735831v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doty" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Doty" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Deese" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Spitzmesser" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arcos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961424v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607351v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607389v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793518v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Morisse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742750v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741514v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794478v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799742v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738712v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743971v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dary" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797424v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594810v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739040v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746316v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737531-00215" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74C16EB992028F614A147A85E2A5B22DFF0D122F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747913v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748491v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747234v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Labas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782677v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rampin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Albin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758448v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751517v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421085v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lehallier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Moussa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Hassen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160890v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gs Sicard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maurin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751878v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769650v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767151v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769091v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767020v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769895v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768246v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840363v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837166v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769334v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Finat-Duclos" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joffre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768739v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771806v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traore" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attak" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771514v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769629v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769607v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767813v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Datin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769961v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119035v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822552v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757121v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544163v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757407v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347761v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331827v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757356v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329972v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757198v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341493v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Riqueau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.G.C. Renard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238472v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609763v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alouissi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmoussa" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735518v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aliouissi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736229v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734277v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmicke" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peyrode" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735961v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733862v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734873v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Gerard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735630v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825169v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734560v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338584v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825161v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moutal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790813v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736532v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737455v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735065v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Assaf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734828v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733786v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824991v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leger" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743150v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748930v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744406v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748490v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747008v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722912v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schaal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752497v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814005v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792929v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796427v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794446v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth G. Ashinsky" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806753v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655978v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huyez-Levrat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836663v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841879v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839511v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840482v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840169v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842923v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chanier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840279v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605292v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_131-1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603146v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sinding" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_132-1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828040v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(05)56004-6" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047514v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793748v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>