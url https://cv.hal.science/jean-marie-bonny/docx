--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -1152,291 +1152,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spurious phase correction in rapid metabolic imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Puncture, MRI and NMR relaxometry data for multiscale analysis of the degradation of apple structure due to thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ratiney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2021.107065⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.107029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363454v1</w:t>
+                <w:t xml:space="preserve">hal-03270695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puncture, MRI and NMR relaxometry data for multiscale analysis of the degradation of apple structure due to thermal treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+                <w:t xml:space="preserve">Spurious phase correction in rapid metabolic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amidou Traoré</w:t>
+                <w:t xml:space="preserve">H. Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36, pp.107029. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 332 (107065), pp.107065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2021.107065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03270695v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRSI vs CEST MRI to understand tomato metabolism in ripening fruit: is there a better contrast?</w:t>
               </w:r>
@@ -1680,291 +1680,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale NMR analysis of the degradation of apple structure due to thermal treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">Simultaneous proteoglycans and hypoxia mapping of chondrosarcoma environment by frequency selective CEST MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine M. G. C. Renard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leslie Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110413⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 86 (2), pp.1008-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.28781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040113v1</w:t>
+                <w:t xml:space="preserve">hal-03187913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous proteoglycans and hypoxia mapping of chondrosarcoma environment by frequency selective CEST MRI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marie Bonny</w:t>
+                <w:t xml:space="preserve">Multiscale NMR analysis of the degradation of apple structure due to thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine M. G. C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 86 (2), pp.1008-1018. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 294, pp.110413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.28781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187913v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsimonious discretization for characterizing multi‐exponential decay in magnetic resonance</w:t>
               </w:r>
@@ -2074,252 +2074,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional alterations in the retrosplenial cortex following neuropathic pain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainties of calculated Cramér-Rao lower bounds: implications for quantitative MRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David André Barrière</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001610⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (2), pp.759-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.27415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327523v1</w:t>
+                <w:t xml:space="preserve">hal-02621447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties of calculated Cramér-Rao lower bounds: implications for quantitative MRS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">Structural and functional alterations in the retrosplenial cortex following neuropathic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David André Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Mahdy Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pages</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81 (2), pp.759-764. </w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160 (10), pp.2241-2254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.27415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621447v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant and Cardio-protective Effects of epa in Early Low-severity Sepsis through ucp3- and sirt3-upholding of the Mitochondrial Redox Potential</w:t>
               </w:r>
@@ -2563,295 +2563,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in BOLD responses in brain reward network reflect the tendency to assimilate a surprising flavor stimulus to an expected stimulus</w:t>
+                <w:t xml:space="preserve">Selected case studies presenting advanced methodologies to study food and chemical industry materials: From the structural characterization of raw materials to the multisensory integration of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga O. Davidenko</w:t>
+                <w:t xml:space="preserve">Zoé Deuscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Morrot</w:t>
+                <w:t xml:space="preserve">François Boue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Claise</w:t>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.07.058⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628816v1</w:t>
+                <w:t xml:space="preserve">hal-01621911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected case studies presenting advanced methodologies to study food and chemical industry materials: From the structural characterization of raw materials to the multisensory integration of food</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in BOLD responses in brain reward network reflect the tendency to assimilate a surprising flavor stimulus to an expected stimulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga O. Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Deuscher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">Gil Morrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boue</w:t>
+                <w:t xml:space="preserve">Betty Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Cheynier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+                <w:t xml:space="preserve">Béatrice Claise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46, pp.29-40. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.37-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.07.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621911v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise estimation and reduction in magnetic resonance imaging using a new multispectral nonlocal maximum-likelihood filter</w:t>
               </w:r>
@@ -2961,364 +2961,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using high spatial resolution to improve BOLD fMRI detection at 3T</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incorporation of rician noise in the analysis of biexponential transverse relaxation in cartilage using a multiple gradient echo sequence at 3 and 7 tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Iranpour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Betty Jean</w:t>
+                <w:t xml:space="preserve">Hasan Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0141358⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (1), pp.352-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.25111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631723v1</w:t>
+                <w:t xml:space="preserve">hal-02639508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of rician noise in the analysis of biexponential transverse relaxation in cartilage using a multiple gradient echo sequence at 3 and 7 tesla</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hasan Celik</w:t>
+                <w:t xml:space="preserve">Using high spatial resolution to improve BOLD fMRI detection at 3T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Iranpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Morrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Claise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 73 (1), pp.352-366. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0141358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.25111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0141358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02639508v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P034: Étude par imagerie fonctionnelle des réponses cérébrales aux stimulations alimentaires d’intensité variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga O. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Claise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3663,51 +3663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Claise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (3), pp.e57904. </w:t>
@@ -3745,51 +3745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fMRI of human olfaction at the individual level : Interindividual variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Morrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4879,269 +4879,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of the human thalamus based on spontaneous contrast and microscopic voxels in high-field magnetic resonance imaging</w:t>
+                <w:t xml:space="preserve">Analyse de la mobilité et de la distribution du sel dans les produits alimentaires par résonance magnétique nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Damez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operative Neurosurgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, RE (139), pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662055v1</w:t>
+                <w:t xml:space="preserve">hal-02663274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la mobilité et de la distribution du sel dans les produits alimentaires par résonance magnétique nucléaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anatomy of the human thalamus based on spontaneous contrast and microscopic voxels in high-field magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gabrillargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Operative Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (3), pp.161-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1227/01.NEU.0000365617.41061.A3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663274v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage d'images multimodales : approche méthodologique et application aux images de muscles bovins acquises par auto fluorescence et par résonance magnétique nucléaire</w:t>
               </w:r>
@@ -5203,319 +5203,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of spinal cord in a mouse model of spastic paraplegia related to abnormal axono-myelin interactions by in vivo quantitative MRI.</w:t>
+                <w:t xml:space="preserve">The effect of salt content on the structure of iota-carrageenan systems: Na-23 DQF NMR and rheological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wadie Ben Hassen</w:t>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Bégou</w:t>
+                <w:t xml:space="preserve">Mohamed Mouaddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amidou A. Traore</w:t>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelatif Ben Moussa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Boehm</w:t>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (4), pp.307-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.01.022⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660406v1</w:t>
+                <w:t xml:space="preserve">hal-02668436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of salt content on the structure of iota-carrageenan systems: Na-23 DQF NMR and rheological studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of spinal cord in a mouse model of spastic paraplegia related to abnormal axono-myelin interactions by in vivo quantitative MRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadie Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallory Gobet</w:t>
+                <w:t xml:space="preserve">Mélina Bégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mouaddab</w:t>
+                <w:t xml:space="preserve">Amidou A. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">Abdelatif Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">Nelly Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (4), pp.307-312. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.2389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668436v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des développements méthodologiques en imagerie à l’Inra. Préface</w:t>
               </w:r>
@@ -5704,51 +5704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation sous-thalamique dans la maladie de Parkinson sévère: Étude de la localisation des contacts effectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5985,51 +5985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of water diffusivity in gelatine gel from moisture profiles. II. Data processing adapted to materail shrinkage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Ruiz-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6256,51 +6256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of water diffusivity in gelatine gel from moisture profiles. I-Non destructive measurement of ID moisture profiles during drying from 2D nuclear magnetic resonance images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Ruiz-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6946,467 +6946,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging studies of water interactions in meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-exponential analysis of magnitude MR images using a quantitative multispectral edge-preserving filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boespflug-Tanguly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 82 (1), pp.35-39</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 161 (1), pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676370v1</w:t>
+                <w:t xml:space="preserve">hal-02673517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-exponential analysis of magnitude MR images using a quantitative multispectral edge-preserving filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic resonance imaging studies of water interactions in meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 161 (1), pp.25-34</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (1), pp.35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673517v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Two Electrical Stimulation Frequencies in Thigh Muscle After Knee Surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water diffusion features as indicators of muscle structure ex vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rebai</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2002-35525⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20 (5), pp.395-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0730-725X(02)00515-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622437v1</w:t>
+                <w:t xml:space="preserve">hal-02683109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water diffusion features as indicators of muscle structure ex vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Two Electrical Stimulation Frequencies in Thigh Muscle After Knee Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poumarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0730-725X(02)00515-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 23 (8), pp.604 - 609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2002-35525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02683109v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclidian distance-weighted smoothing for quantitative MRI: application to intervoxel anisotropy index mapping with DTI</w:t>
               </w:r>
@@ -7895,51 +7895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of endurance training in elderly people over a short period is reversible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8551,51 +8551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of signal intensity and T1-dependent contrast with nonstandard flip angles in spin-echo and inversion-recovery MR imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9095,362 +9095,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we estimate tree hydric status thanks to a transportable MRI sensor?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Quantitative magnetic resonance imaging to characterize food process. A focus on sodium diffusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t>
+              <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119044v1</w:t>
+                <w:t xml:space="preserve">hal-05213294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative magnetic resonance imaging to characterize food process. A focus on sodium diffusion.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Monod</w:t>
+                <w:t xml:space="preserve">Continuous exponential inversion of transient NMR data using cubic splines: A proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">GERM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213294v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous exponential inversion of transient NMR data using cubic splines: A proof of concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we estimate tree hydric status thanks to a transportable MRI sensor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannan Blystone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119077v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium magnetic resonance imaging to map salt distribution in food depending on domestic salting practices</w:t>
+                <w:t xml:space="preserve">Quantitative 23Na MRI in food during sodium diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
@@ -9481,97 +9481,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of Food Science and Technology: The future of food is now: development, functionality &amp; sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUFoST, AITA, Sep 2024, Rimini, Italy. pp.497-497</w:t>
+              <w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonio Gilberto Ferreira, Federal University of Sao Carlos - Brazil, Jun 2024, Foz Do Iguazu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879952v1</w:t>
+                <w:t xml:space="preserve">hal-04624915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative 23Na MRI in food during sodium diffusion</w:t>
+                <w:t xml:space="preserve">Sodium magnetic resonance imaging to map salt distribution in food depending on domestic salting practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
@@ -9602,73 +9602,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antonio Gilberto Ferreira, Federal University of Sao Carlos - Brazil, Jun 2024, Foz Do Iguazu, Brazil</w:t>
+              <w:t xml:space="preserve">22nd World Congress of Food Science and Technology: The future of food is now: development, functionality &amp; sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFoST, AITA, Sep 2024, Rimini, Italy. pp.497-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624915v1</w:t>
+                <w:t xml:space="preserve">hal-04879952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Impact of Food Choice on Brain Responses to Sweet Drinks using fMRI</w:t>
               </w:r>
@@ -10097,230 +10097,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general paradigm for constructing adaptive and efficient multispectral imaging filters: applications to nuclear magnetic relaxometry in brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-field mri: a useful tool to characterize water in intact plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuixe Magali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Bouhrara</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Italian-French International Conference on Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">International Plant Spectroscopy Conference (IPSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822564v1</w:t>
+                <w:t xml:space="preserve">hal-03781364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-field mri: a useful tool to characterize water in intact plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general paradigm for constructing adaptive and efficient multispectral imaging filters: applications to nuclear magnetic relaxometry in brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+                <w:t xml:space="preserve">M Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Spectroscopy Conference (IPSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès Italian-French International Conference on Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781364v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of sodium relaxation in food: a mandatory step to reach quantitative sodium images</w:t>
               </w:r>
@@ -10663,972 +10663,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRM quantitative de la concentration en proton et en sodium appliquée aux produits agroalimentaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a novel brain medium for leachable study from deep brain stimulation’s electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Leroy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodayna Hmede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Grand Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, CLERMONT-FERRAND, France</w:t>
+              <w:t xml:space="preserve">5ème journée scientifique commune TGI-IP/MPS-ICCF/TechMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334070v1</w:t>
+                <w:t xml:space="preserve">hal-04877610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TUMOR MICROENVIRONMENT IMAGING: MULTIMODALITY BENEFIT TO STUDY CHONDROSARCOMA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Maubert</w:t>
+                <w:t xml:space="preserve">Phase Correction in IDEAL-type Rapid Spectroscopic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMIM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">ISMRM 2021 Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345202v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of sodium within cooked food and sodium interactions with the matrix depends on both food matrices and salting practices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+                <w:t xml:space="preserve">Assessment of the sensitivity of a low-field NMR sensor by characterizing root water status of an herbaceous plant under drought conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nuixe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elisabeth Guichard; Jean-Luc Le Quéré, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Compact NMR Conference II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544148v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Correction in IDEAL-type Rapid Spectroscopic Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+                <w:t xml:space="preserve">Spatial Localization of Metabollites In Fruits By NMR : Tissue Dissection and Metabolic Profiling Or Non-Invasive Whole Fruite Imaging ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemaire-Chamley Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborde Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounet Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maucourt Mickael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2021 Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">3. Journées RMN du Grand-Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238486v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the sensitivity of a low-field NMR sensor by characterizing root water status of an herbaceous plant under drought conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amidou Traoré</w:t>
+                <w:t xml:space="preserve">Benefit of multimodal MRI to follow in vivo tumor microenvironment changes during therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compact NMR Conference II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">5th SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377468v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Localization of Metabollites In Fruits By NMR : Tissue Dissection and Metabolic Profiling Or Non-Invasive Whole Fruite Imaging ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRM quantitative de la concentration en proton et en sodium appliquée aux produits agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées RMN du Grand-Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées du Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757279v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of multimodal MRI to follow in vivo tumor microenvironment changes during therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The distribution of sodium within cooked food and sodium interactions with the matrix depends on both food matrices and salting practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, LYON, France</w:t>
+              <w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Guichard; Jean-Luc Le Quéré, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369601v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a novel brain medium for leachable study from deep brain stimulation’s electrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Chassain</w:t>
+                <w:t xml:space="preserve">TUMOR MICROENVIRONMENT IMAGING: MULTIMODALITY BENEFIT TO STUDY CHONDROSARCOMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Mazuel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journée scientifique commune TGI-IP/MPS-ICCF/TechMed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">EMIM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877610v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative sodium MRI in foods : addressing sensitivity issues using single quantum Chemical Shift Imaging at high field</w:t>
               </w:r>
@@ -11983,402 +11983,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitude de la borne de Cramée-Rao: conséquences en SRM quantitative</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of providing choice on processing of sweet drinks in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga O. Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Higgs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Sixteenth Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organization for Human Brain Mapping., 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734461v1</w:t>
+                <w:t xml:space="preserve">hal-02735106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of providing choice on processing of sweet drinks in the brain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Assimilation of a surprising ﬂavor stimulus to an expected one decoded by MVPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodriguez-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga O. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Higgs</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Claise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Organization for Human Brain Mapping., 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">, 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735106v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of a surprising ﬂavor stimulus to an expected one decoded by MVPA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incertitude de la borne de Cramée-Rao: conséquences en SRM quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixteenth Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">4. Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735105v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12455,64 +12455,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale NMR analysis of apple thermal denaturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12557,834 +12557,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel hierarchical agglomerative clustering for fMRI data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CEST MRI to contrast chondrosarcoma tumors: two contrasts in one acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Angeletti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">Eric Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Durif</w:t>
+                <w:t xml:space="preserve">A. Voissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Koko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Weber-Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Parallel Processing and Applied Mathematics (PPAM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13. European Molecular Imaging Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Sebastián, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737063v1</w:t>
+                <w:t xml:space="preserve">hal-02733597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of apple microstructure evolution under thermal treatment by mechanical and NMR methods</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neurostructural alterations associated with rapid eye movement sleep behavior disorder in parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Planche V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Agrophysics: Soil, Plant and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">4. Congress of the European-Academy-of-Neurology (EAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338597v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurostructural alterations associated with rapid eye movement sleep behavior disorder in parkinson's disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To which extent the Cramér-Rao bound (CRB) is a reliable benchmark in quantitative MRS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress of the European-Academy-of-Neurology (EAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">ISMRM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733819v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEST-MRI to reveal new contrasts: application in preclinical imaging and food science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée RMN du Grand-Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To which extent the Cramér-Rao bound (CRB) is a reliable benchmark in quantitative MRS ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CEST MRI to contrast chondrosarcoma tumors: two contrasts in one acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Voissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018</w:t>
+              <w:t xml:space="preserve">Congrès EMIM European Society of Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, SAN SEBASTIAN, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735231v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEST MRI to contrast chondrosarcoma tumors: two contrasts in one acquisition</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel hierarchical agglomerative clustering for fMRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Weber</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélodie Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Koko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EMIM European Society of Molecular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. International Conference on Parallel Processing and Applied Mathematics (PPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lublin, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78024-5_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938943v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEST MRI to contrast chondrosarcoma tumors: two contrasts in one acquisition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of apple microstructure evolution under thermal treatment by mechanical and NMR methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Molecular Imaging Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San Sebastián, Spain</w:t>
+              <w:t xml:space="preserve">2. International Conference on Agrophysics: Soil, Plant and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733597v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust and prior knowledge independent method to interpret non-negative least squares (NNLS) T2 relaxation results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13448,64 +13448,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale NMR analysis of apple thermal denaturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13556,77 +13556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi échelles, multi contrastes, l’Imagerie par Résonance Magnétique pour l’agronomie, l’agro-alimentaire et la nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13664,51 +13664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR and texture measurements to characterize the evolution of apple microstructure during thermal treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13716,51 +13716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Agrophysics Soil, Plant &amp; Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13779,290 +13779,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large segmented double-tuned quadrature high-field MR coil with exceptional tuning stability</w:t>
+                <w:t xml:space="preserve">Modelling water immersion thawing of raw tuna fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Doty</w:t>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Doty</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59.ENC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
+              <w:t xml:space="preserve">2018 COMSOL Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735831v1</w:t>
+                <w:t xml:space="preserve">hal-01961424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling water immersion thawing of raw tuna fishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A large segmented double-tuned quadrature high-field MR coil with exceptional tuning stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Doty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Deese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Curet</w:t>
+                <w:t xml:space="preserve">Jb Spitzmesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Arcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 COMSOL Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">59.ENC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961424v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vision pragmatique de l’analyse multiexponentielle des décroissances obtenues en RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14113,51 +14113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitude de la borne de Cramér-Rao : conséquences en spectroscopie RMN quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14189,277 +14189,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative in-situ NMR to characterize protein oxidation and its dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudeau</w:t>
+                <w:t xml:space="preserve">Striatal and cingulate fMRI responses to unexpected taste reflect behavioral effects of expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga O. Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Morrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Claise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Karlsruhe, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">Sixteenth Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793518v1</w:t>
+                <w:t xml:space="preserve">hal-02742750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striatal and cingulate fMRI responses to unexpected taste reflect behavioral effects of expectations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Claise</w:t>
+                <w:t xml:space="preserve">Quantitative in-situ NMR to characterize protein oxidation and its dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Morisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixteenth Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">13. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Karlsruhe, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742750v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced quality of myelin water fraction mapping from GRASE imaging data of human brain using a new nonlocal estimation of multi-spectral magnitudes (NESMA) filter</w:t>
               </w:r>
@@ -14957,251 +14957,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional brain imaging of the influence of food choice on food reward</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How is salt taste intensity encoded within the human brain? The responses of BOLD fMRI using food models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Iranpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Morrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Claise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroeconomics and Food Behaviours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Grenoble, France. 11 p</w:t>
+              <w:t xml:space="preserve">12. international conference on the applications of magnetic resonance in food science: defining food by magnetic resonance - FOODMR-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cesena, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797424v1</w:t>
+                <w:t xml:space="preserve">hal-01594810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is salt taste intensity encoded within the human brain? The responses of BOLD fMRI using food models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional brain imaging of the influence of food choice on food reward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. international conference on the applications of magnetic resonance in food science: defining food by magnetic resonance - FOODMR-2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cesena, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">Neuroeconomics and Food Behaviours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594810v1</w:t>
+                <w:t xml:space="preserve">hal-02797424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everything you always wanted to know about debiasing quantitative spin density maps ... but were afraid to ask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15487,277 +15487,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central processing of behaviorally relevant odors in the brain of conscious rats revealed by functional manganese-enhanced MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Ouali</w:t>
+                <w:t xml:space="preserve">Microstructure characterization of meat by quantitative MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Damez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Danon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">58. International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Meat Science Association., Aug 2012, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748491v1</w:t>
+                <w:t xml:space="preserve">hal-02747234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure characterization of meat by quantitative MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Peyrin</w:t>
+                <w:t xml:space="preserve">Central processing of behaviorally relevant odors in the brain of conscious rats revealed by functional manganese-enhanced MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Lehallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. International Congress of Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Meat Science Association., Aug 2012, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">11. International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747234v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement central d'odeurs chez le rat vigile révélé par IRM améliorée par l'agent de contraste manganèse (MEMRI)</w:t>
               </w:r>
@@ -16381,64 +16381,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the magnetic resonance imaging of extracellular matrix of meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouaddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Sifre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16487,698 +16487,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of meat structure by ultrasonic and magnetic resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of meat structure by NMR imaging at high field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. International congress of meat science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, United Kingdom</w:t>
+              <w:t xml:space="preserve">5. International conference on applications of magnetic resonance in food science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769650v1</w:t>
+                <w:t xml:space="preserve">hal-02769895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of susceptibility effects in muscle at high field using simultaneous T2 and magnetic field mapping</w:t>
+                <w:t xml:space="preserve">Contrast optimisation in basal ganglia of Macaca mulatta using high field MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Laurent</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Touraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. annual meeting european society for magnetic resonance in medicine and biology</w:t>
+              <w:t xml:space="preserve">17. Annual meeting european society for magnetic resonance in medicine and biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767151v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast optimisation in basal ganglia of Macaca mulatta using high field MRI</w:t>
+                <w:t xml:space="preserve">Characterisation of connective tissue by NMR imaging at high field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Yelnik</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Annual meeting european society for magnetic resonance in medicine and biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Theix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769091v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of connective tissue by NMR imaging at high field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging of meat structure by ultrasonic and magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Theix, France</w:t>
+              <w:t xml:space="preserve">46. International congress of meat science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767020v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of meat structure by NMR imaging at high field</w:t>
+                <w:t xml:space="preserve">Detection of susceptibility effects in muscle at high field using simultaneous T2 and magnetic field mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference on applications of magnetic resonance in food science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">17. annual meeting european society for magnetic resonance in medicine and biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769895v1</w:t>
+                <w:t xml:space="preserve">hal-02767151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de l'eau et qualité des tissus musculaires</w:t>
+                <w:t xml:space="preserve">Multi-exponential analysis of T2 relaxation curves in MR imaging: applications to in vivo characterization of leukodistrophies in human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Monin</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boespflug-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres scientifiques et technologiques des industries alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Nantes, France</w:t>
+              <w:t xml:space="preserve">ESMRMB'99 16. Annual meeting european society for magnetic resonance in medicine and biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768246v1</w:t>
+                <w:t xml:space="preserve">hal-02840363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-exponential analysis of T2 relaxation curves in MR imaging: applications to in vivo characterization of leukodistrophies in human brain</w:t>
+                <w:t xml:space="preserve">Age-dependent changes of magnetisation transfer ratio in brains of normal mice at 9,4 T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Troquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Donnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boespflug-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17187,860 +17200,847 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB'99 16. Annual meeting european society for magnetic resonance in medicine and biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02840363v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent changes of magnetisation transfer ratio in brains of normal mice at 9,4 T</w:t>
+                <w:t xml:space="preserve">Dynamique de l'eau et qualité des tissus musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Troquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Boespflug-Tanguy</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB'99 16. Annual meeting european society for magnetic resonance in medicine and biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Séville, Spain</w:t>
+              <w:t xml:space="preserve">11. Rencontres scientifiques et technologiques des industries alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837166v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination in vivo des volumes extracellulaires par relaxométrie dynamique après injection de Gd-DTPA : Application au typage musculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Dedieu</w:t>
+                <w:t xml:space="preserve">Etude par spectroscopie et imagerie RMN du système eau-gélatine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Finat-Duclos</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Attak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1998, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres Scientifiques et Technologiques des Industries Alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769334v1</w:t>
+                <w:t xml:space="preserve">hal-02771514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation in vivo des fibres musculaires en imagerie RMN paramétrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude par spectroscopie et imagerie RMN du système eau-gélatine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Laurent</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Attak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres Scientifiques et Technologiques des Industries Alimentaires. Agoral 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768739v1</w:t>
+                <w:t xml:space="preserve">hal-02771806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par spectroscopie et imagerie RMN du système eau-gélatine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation in vivo des fibres musculaires en imagerie RMN paramétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Attak</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres Scientifiques et Technologiques des Industries Alimentaires. Agoral 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771806v1</w:t>
+                <w:t xml:space="preserve">hal-02768739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par spectroscopie et imagerie RMN du système eau-gélatine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Foucat</w:t>
+                <w:t xml:space="preserve">Détermination in vivo des volumes extracellulaires par relaxométrie dynamique après injection de Gd-DTPA : Application au typage musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Attak</w:t>
+                <w:t xml:space="preserve">F. Finat-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres Scientifiques et Technologiques des Industries Alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1998, Massy, France</w:t>
+              <w:t xml:space="preserve">4. Journées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771514v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation in vivo des fibres musculaires en imagerie RMN paramétrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of fat and water fractions in high field MRI using a multislice chemical shift selective inversion recovery (CSS-IR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres Scientifiques et Technologiques des Industries Alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1998, Massy, France</w:t>
+              <w:t xml:space="preserve">18. International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769629v1</w:t>
+                <w:t xml:space="preserve">hal-02769607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of fat and water fractions in high field MRI using a multislice chemical shift selective inversion recovery (CSS-IR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation in vivo des fibres musculaires en imagerie RMN paramétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">10. Rencontres Scientifiques et Technologiques des Industries Alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769607v1</w:t>
+                <w:t xml:space="preserve">hal-02769629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation automatique des composantes structurales de la viande à partir d'images RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18121,51 +18121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation automatique des composantes structurales de la viande à partir d'images RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18317,51 +18317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannan Blystone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18399,51 +18399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general paradigm for constructing adaptative and efficient multispectral imaging filters: Applications to NMR relaxometry in brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Italian-French International Conference on Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18583,284 +18583,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of sodium within cooked food and sodium interactions with the matrix depends on both food matrices and salting practices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">To dissect or not to dissect for fruit spatial metabolomics: tissue profiling or MRI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544163v1</w:t>
+                <w:t xml:space="preserve">hal-03757407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To dissect or not to dissect for fruit spatial metabolomics: tissue profiling or MRI?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+                <w:t xml:space="preserve">La RMN portable pour caractériser les racines de plantes prairiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nuixe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannan Blystone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Falcimagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, online meeting, France</w:t>
+              <w:t xml:space="preserve">Journées du Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, CLERMONT-FERRAND, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757407v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RMN portable pour caractériser les racines de plantes prairiales</w:t>
+                <w:t xml:space="preserve">LA RMN PORTABLE POUR CARACTERISER LES RACINES DE PLANTES PRAIRIALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nuixe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
@@ -18895,198 +18912,181 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Falcimagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Grand Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, CLERMONT-FERRAND, France. 2021</w:t>
+              <w:t xml:space="preserve">Journées RMN du Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347761v1</w:t>
+                <w:t xml:space="preserve">hal-03331827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA RMN PORTABLE POUR CARACTERISER LES RACINES DE PLANTES PRAIRIALES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The distribution of sodium within cooked food and sodium interactions with the matrix depends on both food matrices and salting practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RMN du Grand Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331827v1</w:t>
+                <w:t xml:space="preserve">hal-03544163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To dissect or not to dissect for fruit spatial metabolomics : tissue profiling or MRI</w:t>
               </w:r>
@@ -19124,51 +19124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées RMN du Grand-Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
@@ -19236,51 +19236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19443,51 +19443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ NMR detection of apple parenchyma softening during thermal treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19594,51 +19594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19683,812 +19683,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the temperature-dependent frequency of an open-magnet for outdoor applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Traore</w:t>
+                <w:t xml:space="preserve">Profiling the temperature dependent frequency of an open-magnet for outdoor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Alouissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Benmoussa</w:t>
+                <w:t xml:space="preserve">Rim Aliouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROISMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609763v1</w:t>
+                <w:t xml:space="preserve">hal-02735518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the temperature dependent frequency of an open-magnet for outdoor applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amidou Traore</w:t>
+                <w:t xml:space="preserve">Profiling the temperature-dependent frequency of an open-magnet for outdoor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Aliouissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
+                <w:t xml:space="preserve">A. Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROISMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735518v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+                <w:t xml:space="preserve">Profiling the temperature dependent frequency of an open-magnet for outdoor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Aliouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Magnetic Resonance Microscopy, ICMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736229v1</w:t>
+                <w:t xml:space="preserve">hal-02735961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l'imagerie IRM-CEST in-vivo pour l'étude du microenvironnement tumoral du chondrosarcome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peyrode</w:t>
+                <w:t xml:space="preserve">Imagerie métabolique rapide en 13C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la société française de résonance magnétique en biologie &amp; médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France. 2019</w:t>
+              <w:t xml:space="preserve">Petit GERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Oléron, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734277v1</w:t>
+                <w:t xml:space="preserve">hal-02733862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the temperature dependent frequency of an open-magnet for outdoor applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intérêt de l'imagerie IRM-CEST in-vivo pour l'étude du microenvironnement tumoral du chondrosarcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schmicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peyrode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Magnetic Resonance Microscopy, ICMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France. 2019</w:t>
+              <w:t xml:space="preserve">4ème congrès de la société française de résonance magnétique en biologie &amp; médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735961v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie métabolique rapide en 13C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour El Sabbagh</w:t>
+                <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit GERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Oléron, France. 2019</w:t>
+              <w:t xml:space="preserve">International Conference on Magnetic Resonance Microscopy, ICMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733862v1</w:t>
+                <w:t xml:space="preserve">hal-02736229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et caractérisation de modèles d’études précliniques de chondrosarcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Autissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Voissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20543,77 +20543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20677,51 +20677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20779,243 +20779,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to interpret non-negative least squares (NNLS) T2relaxation results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Pages</w:t>
+                <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROISMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
+              <w:t xml:space="preserve">International Conference on Magnetic Resonance Microscopy, ICMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734560v1</w:t>
+                <w:t xml:space="preserve">hal-03338584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+                <w:t xml:space="preserve">A new approach to interpret non-negative least squares (NNLS) T2relaxation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Magnetic Resonance Microscopy, ICMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">EUROISMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338584v1</w:t>
+                <w:t xml:space="preserve">hal-02734560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the mitochondrial content with diffusion MRI</w:t>
               </w:r>
@@ -21116,398 +21116,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRM et caractérisation des aliments. Focus sur la pomme cuite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Diffusion MRI in muscles at high b-values: towards a quantification of microscopic organelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis S Grebenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Leca</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanobiology and Physics of Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Clermont Ferrand, France. 2018</w:t>
+              <w:t xml:space="preserve">ISMRM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790813v1</w:t>
+                <w:t xml:space="preserve">hal-02734828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEST MRI to contrast chondrosarcoma tumors: two contrasts in one acquisition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale NMR analysis of apple thermal denaturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t>
+              <w:t xml:space="preserve">EUROMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736532v1</w:t>
+                <w:t xml:space="preserve">hal-02733786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to interpret non-negative least squares (NNLS) relaxation results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Cardiac MRI assessment of the effects of dietary Eicosapentaenoic acid (EPA) on the adverse consequences of sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737455v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can CEST contrast image gluten network?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21539,463 +21578,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion MRI in muscles at high b-values: towards a quantification of microscopic organelles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">A new approach to interpret non-negative least squares (NNLS) relaxation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t>
+              <w:t xml:space="preserve">EUROMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734828v1</w:t>
+                <w:t xml:space="preserve">hal-02737455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale NMR analysis of apple thermal denaturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">IRM et caractérisation des aliments. Focus sur la pomme cuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
+              <w:t xml:space="preserve">Mechanobiology and Physics of Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Clermont Ferrand, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733786v1</w:t>
+                <w:t xml:space="preserve">hal-02790813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac MRI assessment of the effects of dietary Eicosapentaenoic acid (EPA) on the adverse consequences of sepsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amidou Traore</w:t>
+                <w:t xml:space="preserve">CEST MRI to contrast chondrosarcoma tumors: two contrasts in one acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Voissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+                <w:t xml:space="preserve">Sophie Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB</w:t>
+              <w:t xml:space="preserve">ISMRM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824991v1</w:t>
+                <w:t xml:space="preserve">hal-02736532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'oxydation des acides gras et des protéines par RMN quantitative pour une meilleure maîtrise des qualités sensorielles et nutritionnelles des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22027,230 +22027,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlasing magnetic field gradients in the human brain at 3T</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetrical brain processing of a predator odor in conscious rats as revealed by functional Manganese-enhanced MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Lehallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. European Society of Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 2 p., 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748930v1</w:t>
+                <w:t xml:space="preserve">hal-02744406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical brain processing of a predator odor in conscious rats as revealed by functional Manganese-enhanced MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atlasing magnetic field gradients in the human brain at 3T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Iranpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Claise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. European Society of Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 2 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744406v1</w:t>
+                <w:t xml:space="preserve">hal-02748930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From in situ quantitative MRI to modeling the structural changes of meat during heating</w:t>
               </w:r>
@@ -22370,77 +22370,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland R. Labas</w:t>
+                <w:t xml:space="preserve">Jeanne Danon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Biennial Meeting of the Nuclear Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Sitges, Spain. 2011, 1th.Biennial Meeting of the Nuclear Magnetic Resonance</w:t>
@@ -23443,232 +23443,249 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of meat structure by NMR imaging at high field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'organisation de la trame conjonctive dans les muscles de bovins par analyse d'images. Comparaison entre animaux témoins et animaux culards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">5 p., 1999</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836663v1</w:t>
+                <w:t xml:space="preserve">hal-02842923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation multispectrale adaptative d'images RMN par un algorithme de C-moyennes floues semi-supervisé en présence de non-uniformités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of meat structure by NMR imaging at high field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2 p., 1999</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841879v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle characterization by NMR imaging and spectroscopic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23690,403 +23707,386 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la viande par imagerie ultrasonore et de résonance magnétique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Culioli</w:t>
+                <w:t xml:space="preserve">New developments in NMR for characterisation of undetermined leucodystrophies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">4 p., 1999</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boespflug-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bielicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Troquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02840482v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments in NMR for characterisation of undetermined leucodystrophies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la viande par imagerie ultrasonore et de résonance magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">1 p., 1999</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02840169v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'organisation de la trame conjonctive dans les muscles de bovins par analyse d'images. Comparaison entre animaux témoins et animaux culards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation multispectrale adaptative d'images RMN par un algorithme de C-moyennes floues semi-supervisé en présence de non-uniformités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2 p., 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Chanier</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02842923v1</w:t>
+                <w:t xml:space="preserve">hal-02841879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of static magnetic field gradient at 4,7 T using spatial phase differences with multislice GESFID sequence</w:t>
               </w:r>
@@ -24497,77 +24497,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Euclidean distance matrix computation on big datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Koko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24848,51 +24848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116351" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Autissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boutault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-025-01322-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185366v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145630" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nuixe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sissou Traor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan Blystone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07003-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Macias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11947-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Sabbagh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613378v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5250" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2021.107065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03101-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sissou Trao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10040782" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040113v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. G. C. Renard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110413" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mazuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Bonny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auzeloux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28781" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhrara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Spencer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4366" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mahdy Hamieh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001610" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pages" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27415" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9710352" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Reiter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Maring" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Spencer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jon.12537" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628816v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga O. Davidenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Morrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Claise" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Ashinsky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maring" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2601243" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Iranpour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141358" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Celik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lukas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25111" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70677-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina E. Realini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Portanguen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kowalski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642197v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652427v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ulla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057904" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Lehallier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23802" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lehallier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048491" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2046569" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723250v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.08.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8QPCN2L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24146" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Lehallier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.10.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650040v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.12.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPMN5HJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939838v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.07.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R23RF8XB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103384d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662055v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sakka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabrillargues" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/01.NEU.0000365617.41061.A3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663274v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660406v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadie Ben Hassen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina B&#233;gou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou A. Traore" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Ben Moussa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Boehm" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.01.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T02PM2JN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668436v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouaddab" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2389" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C940A7DDEC6FC2A0835004966C17EA47418257B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Sow" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larvaron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Piaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20741" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543044v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Derost" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F Durif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3770(06)71166-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162313v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guidoin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Renou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10731190600581825" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Cabrera" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.05.034" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FR4P36B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678209v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Rouill&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf047953r" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B9L0LCJ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680211v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.05.033" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTHF2BP7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sifre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0508910" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G8SV81WV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmoud-Ghoneim" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. de Certaines" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.1841" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5QVMJ8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681322v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouill&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2004.01.020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S0ZDS6G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678838v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaviria" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donnat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Privat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2003.11.026" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TQ0VGZM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673517v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boespflug-Tanguly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622437v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barra" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laborde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poumarat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-35525" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683109v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Renou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(02)00515-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDQB1KRG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671894v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1090-7807(02)00011-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SW2NJNX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676000v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durif" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bazin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Touraille" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yelnik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0270(01)00343-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFCAE73E06C090D863C2B35423A0318278578661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692655v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Laurent" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622459v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fellmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonny" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050051" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9ZK8K3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693297v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692564v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Laurent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Labas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taylor" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697083v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693681v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693253v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Troquier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691628v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692677v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698893v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dedieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Joandel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693664v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Boire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veyre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683733v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119063v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119044v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213294v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119077v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879952v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624915v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235665v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235727v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Zaaraoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mounir El Mendili" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272082v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Gaurav" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ziegner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115255v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantino Agripino da Cunha" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822564v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouhrara" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781364v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuixe Magali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757144v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sabbagh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781345v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moing A Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334070v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345202v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544148v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238486v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377468v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757279v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborde Catherine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounet Fabien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maucourt Mickael" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369601v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877610v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodayna Hmede" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579561v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377555v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334119v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gauth&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25116" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSR3JLZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734461v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735106v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clerjon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Higgs" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735105v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Izquierdo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825172v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338591v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737063v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Angeletti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koko" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78024-5_24" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338597v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733819v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;al" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Planche V" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marques" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787903v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735231v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938943v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Autissier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733597v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voissiere" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736963v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925629v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733824v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179545v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735831v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doty" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Doty" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Deese" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Spitzmesser" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arcos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961424v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607351v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607389v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793518v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Morisse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742750v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741514v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794478v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799742v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738712v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743971v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dary" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797424v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594810v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739040v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746316v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737531-00215" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74C16EB992028F614A147A85E2A5B22DFF0D122F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747913v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748491v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747234v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Labas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782677v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rampin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Albin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758448v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751517v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421085v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lehallier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Moussa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Hassen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160890v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gs Sicard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maurin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751878v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769650v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767151v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769091v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767020v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769895v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768246v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840363v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837166v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769334v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Finat-Duclos" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joffre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768739v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771806v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traore" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attak" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771514v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769629v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769607v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767813v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Datin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769961v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119035v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822552v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757121v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544163v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757407v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347761v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331827v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757356v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329972v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757198v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341493v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Riqueau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.G.C. Renard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238472v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609763v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alouissi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmoussa" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735518v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aliouissi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736229v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734277v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmicke" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peyrode" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735961v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733862v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734873v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Gerard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735630v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825169v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734560v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338584v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825161v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moutal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790813v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736532v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737455v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735065v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Assaf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734828v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733786v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824991v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leger" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743150v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748930v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744406v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748490v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747008v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722912v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schaal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752497v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814005v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792929v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796427v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794446v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth G. Ashinsky" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806753v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655978v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huyez-Levrat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836663v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841879v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839511v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840482v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840169v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842923v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chanier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840279v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605292v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_131-1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603146v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sinding" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_132-1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828040v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(05)56004-6" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047514v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793748v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116351" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Autissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boutault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-025-01322-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185366v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145630" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nuixe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sissou Traor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannan Blystone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07003-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Macias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11947-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Sabbagh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613378v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5250" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2021.107065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03101-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sissou Trao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10040782" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mazuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Bonny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auzeloux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28781" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. G. C. Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110413" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhrara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Spencer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4366" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pages" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27415" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327523v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mahdy Hamieh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001610" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9710352" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Reiter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Maring" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Spencer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jon.12537" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga O. Davidenko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Morrot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Claise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.058" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Ashinsky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maring" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2601243" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639508v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Celik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lukas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25111" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631723v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Iranpour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141358" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70677-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina E. Realini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Portanguen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kowalski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642197v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652427v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ulla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057904" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Lehallier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23802" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lehallier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048491" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2046569" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723250v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.08.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8QPCN2L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24146" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Lehallier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.10.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650040v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.12.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPMN5HJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939838v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.07.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R23RF8XB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103384d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sakka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabrillargues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/01.NEU.0000365617.41061.A3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouaddab" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2389" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C940A7DDEC6FC2A0835004966C17EA47418257B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadie Ben Hassen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina B&#233;gou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou A. Traore" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Ben Moussa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Boehm" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.01.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T02PM2JN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Sow" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larvaron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Piaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20741" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543044v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Derost" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F Durif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3770(06)71166-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162313v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guidoin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Renou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10731190600581825" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Cabrera" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.05.034" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FR4P36B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678209v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Rouill&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf047953r" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B9L0LCJ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680211v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.05.033" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTHF2BP7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sifre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0508910" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G8SV81WV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmoud-Ghoneim" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. de Certaines" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.1841" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5QVMJ8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681322v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouill&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2004.01.020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S0ZDS6G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678838v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaviria" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donnat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Privat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2003.11.026" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TQ0VGZM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673517v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boespflug-Tanguly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676370v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683109v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Renou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(02)00515-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDQB1KRG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622437v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebai" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barra" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laborde" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poumarat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-35525" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671894v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1090-7807(02)00011-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SW2NJNX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676000v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durif" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bazin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Touraille" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yelnik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0270(01)00343-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFCAE73E06C090D863C2B35423A0318278578661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692655v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Laurent" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622459v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fellmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonny" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050051" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9ZK8K3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693297v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692564v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Laurent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Labas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taylor" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697083v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693681v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693253v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Troquier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691628v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692677v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698893v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dedieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Joandel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693664v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Boire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veyre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683733v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119063v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213294v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119077v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119044v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624915v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879952v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235665v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235727v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Zaaraoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mounir El Mendili" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272082v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Gaurav" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ziegner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115255v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantino Agripino da Cunha" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781364v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuixe Magali" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822564v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouhrara" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757144v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sabbagh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781345v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moing A Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877610v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodayna Hmede" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238486v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377468v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757279v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborde Catherine" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounet Fabien" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maucourt Mickael" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369601v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334070v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544148v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345202v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579561v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377555v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334119v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gauth&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25116" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSR3JLZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735106v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clerjon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Higgs" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735105v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Izquierdo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734461v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825172v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338591v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733597v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voissiere" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733819v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;al" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Planche V" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marques" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735231v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787903v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938943v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Autissier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737063v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Angeletti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koko" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78024-5_24" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338597v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736963v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925629v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733824v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179545v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961424v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735831v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doty" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Doty" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Deese" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Spitzmesser" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arcos" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607351v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607389v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742750v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793518v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Morisse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741514v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794478v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799742v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738712v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743971v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dary" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594810v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797424v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739040v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746316v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737531-00215" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74C16EB992028F614A147A85E2A5B22DFF0D122F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747913v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747234v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Labas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748491v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782677v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rampin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Albin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758448v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751517v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421085v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lehallier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Moussa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Hassen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160890v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gs Sicard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maurin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751878v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769895v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769091v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767020v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769650v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767151v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840363v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837166v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768246v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771514v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traore" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attak" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771806v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768739v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769334v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Finat-Duclos" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joffre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769607v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769629v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767813v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Datin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769961v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119035v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822552v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757121v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757407v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347761v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331827v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544163v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757356v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329972v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757198v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341493v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Riqueau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.G.C. Renard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238472v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735518v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aliouissi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609763v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alouissi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmoussa" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735961v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733862v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734277v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmicke" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peyrode" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736229v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734873v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Gerard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735630v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825169v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338584v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734560v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825161v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moutal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734828v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733786v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824991v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leger" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735065v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Assaf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737455v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790813v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736532v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743150v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744406v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748930v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748490v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747008v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722912v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schaal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752497v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814005v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792929v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796427v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794446v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth G. Ashinsky" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806753v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655978v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huyez-Levrat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842923v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chanier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836663v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839511v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840169v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840482v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841879v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840279v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605292v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_131-1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603146v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sinding" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_132-1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828040v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(05)56004-6" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047514v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793748v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>