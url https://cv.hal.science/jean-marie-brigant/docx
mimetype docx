--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie Brigant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (213)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme : entre mauvaise foi et repentir actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (act. 128)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la prise illégale d'intérêts : la dépénalisation à « la petite semaine » . - À propos de la loi n° 2025-1249 du 22 décembre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 3 (act. 84)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymisation des décisions de mise hors de cause par la commission des sanctions de l'AMF : « ça s'en va et ça revient »…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02, pp.400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute par augmentation frauduleuse du passif : une infraction toujours aussi accueillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement illégal de campagne électorale : journal d’une condamnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaire Alexis K. : vers une prescription partielle des faits de prise illégale d’intérêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription du délit de prise illégale d’intérêts : du caractère continu ou dissimulé de l’infraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle « CJIP Corruption » pour Idemia ou l’art du texte à trous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peine complémentaire d’affichage pour fraude fiscale : facultative ou obligatoire mais pas les deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klubb France : Corruption « en hauteur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite domiciliaire des enquêteurs de l'AMF : pas (encore) de notification du droit de se taire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02, pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d’entreprise et infraction pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours commise à l'étranger : les précisions de fond et de forme de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02, pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perquisition chez un médecin radié : être ou ne pas être présent pour le représentant de l’ordre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de non-soumission des documents comptables à l’assemblée générale : ne pas confondre (si possible) le retard et le défaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur sur le droit et abus de biens sociaux : une cause perdue d’avance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de radiation indue et frauduleuse d'électeurs sur des listes électorales : première application et premières précisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40, pp.1097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tromperie aggravée, nouvelle limite au droit d'agir des associations de défense de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de marché « en réseau » : une occasion manquée de sanctionner un délit en bande organisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment : caractérisation de la circonstance aggravante d’habitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épilogue français de l'affaire Bloomberg : « Protection des Marchés financiers 1 – Liberté de la presse 0 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinction de la banqueroute par détournement d’actifs et de l’abus de biens sociaux : rappel des critères temporel et causal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption passive : le salarié d’ une société de droit privé , cette personne chargée d’ une mission de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption privée et conflit de lois dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de responsabilité pénale en cas de fusion-absorption : extension « raisonnablement prévisible » aux SARL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie au marché public : production d’ un faux postérieur à la remise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détention de l'information privilégiée : un seul indice vous manque et tout le faisceau est dépeuplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité illicite en faveur de l’alcool : une bouteille à taille humaine en 3D n’est pas une affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action civile des associations de lutte contre le tabagisme : les précisions de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit d’entrave aux fonctions de commissaires aux comptes : un dol général suffit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de biens sociaux du dirigeant d’une société de syndic : fongibilité et propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : ingérence hypothétique et hypothétique QPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiction de gérer et principe de légalité : « un jour sans fin »…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute par augmentation frauduleuse du passif : l’abstention manifestement délibérée désormais punissable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption active d’agents publics étrangers : l’entrée du recel du favoritisme dans la CJIP par la porte de la connexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement d'initiés : « ils étaient dix… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation généralisée des données de connexion : pas de traitement de faveur pour la lutte contre les abus de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : le client mystère est (un procédé) loyal…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafic d’influence actif d’agent public : une CJIP « au service de l’Homme et de l’environnement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de concussion : rémunération indue par un élu local suffisamment expérimenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du délit de pantouflage à un membre d’une AAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : la nouvelle rédaction de l’article 432-12 du Code pénal équivaut à l’ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteintes à la probité : petits et grands enseignements de la Chambre criminelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visites et saisies domiciliaires : peu importe l'occupant, pourvu qu'on ait les documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 02, pp.346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment de fraude fiscale : détenir ne peut suffire ou la recherche de l’économie d’impôt permise…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie au jugement : singularité de la matérialité du délit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie : l’immunité de famille, victime de l’interprétation par analogie de la Chambre criminelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extension des atteintes à la probité en droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 ans après la première loi Sapin : où en est-on de la lutte contre la corruption ?, 18, pp.2156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de renouvellement d’une mesure de suspension provisoire d’un avocat : la compétence des uns, l’incompétence des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption active : Un cadeau sans contrepartie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, p. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret du 30 juin 2022 réformant la discipline des avocats : « Il faut que tout change pour que rien ne change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice illégal de la profession d’expert-comptable : pas de sous-traitance hors de la corporation !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme : ne pas confondre l’objet et le produit de l’infraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : confusion autour de l’action de groupe et action civile du CNB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.31!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CJIP LVMH : le charme des textures transactionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit d’initié : recours à la méthode de la preuve par faisceau d’indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition de la directive Omnibus par l’Ordonnance du 22 décembre 2021 : en route vers la répression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impunité de l’auto-recel : « il faut que tout change pour rien ne change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve de l’intérêt personnel en matière d’abus de biens sociaux : l’insuffisance du paiement de factures fictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Amende pour une Mac-CJIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de pantouflage au conseil départemental : illustration d’une fonction exécutive locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraude fiscale et omission en écritures comptables : cumul un jour, cumul toujours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la remise à titre précaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche sur la corruption …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La douche froide du Conseil constitutionnel à propos de l’exclusion automatique des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de pantouflage au conseil départemental : illustration d’une fonction exécutive locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre le greenwashing : le Droit (pénal) de la consommation au secours de la loi Climat &amp; Résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingérence prescrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action civile des associations de consommateurs : de l’importance relative de l’agrément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité d’une remise des fonds à l’agent public en raison de ses fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des lanceurs d’alerte. Les principales dispositions pénales de la loi du 21 mars 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de prise illégale d’intérêts : un législateur très intéressé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiction d’exercer une activité professionnelle ou sociale : la fonction religieuse est une activité comme une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption active d’agent public étranger : condamnation de « Poids lourds » à des peines légères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion d'une information fausse ou trompeuse : quand EDF et son dirigeant s'attirent les foudres de l'AMF pour un communiqué imprécis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03283499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente illégale de chiots non vaccinés contre la rage : des professionnels (présumés) de mauvaise foi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : cession de parcelles par un élu partial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : pas de sanction pénale pour un appel d’offre imprécis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de loi visant à renforcer la lutte contre la corruption : un législateur en mode impressionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recommandations de l’AFA : une agence qui vous veut du bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité disciplinaire de l’avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La profession d’avocat – les risques de l’exercice, 311, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnance de protection du JAF : triple conformité de l’article 515-11 du Code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite domiciliaire de l'AMF : la personne de passage n'est pas l'occupant des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03283498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peine d’inéligibilité renforcée : conformité aux principes de nécessité et d’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges d’informations financières à des fins d’enquêtes pénales : transposition de la directive achevée !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la discipline des professions du droit et du chiffre – Aux grands maux, les grands remèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme : une QPC sur la notion d’avantage injustifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale de la société holding pour corruption : à la recherche de l’organe et du représentant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une simplification au service des droits de la victime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 316, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui profite le manquement d'initié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit répressif des abus de marché : un exemple de confusion des genres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleins feux sur le délit de favoritisme : prescription, caractérisation et motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : piqûre de rappel à l’attention des maires (et de leurs sœurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La probité de l’avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de banqueroute : détournement d’actif façon antillaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de violations réitérées du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le droit pénal au temps du Covid-19, 29, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art de savoir composer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme: une nouvelle QPC rejetée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses. Prescription de l’action publique : le point de départ est dans les détails !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification sur qualification vaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d’infraction pour celui qui intervient trop tard et sans savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : double dose et double qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de fausses informations : quand l'agence se presse de publier un faux communiqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale du chef d’entreprise : laisser faire et être (présumé) responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement d'entrave au contrôle de l'AMF : les tiers sont des « personnes » comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième décision de l’AFA : entre pédagogie et précisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d’infraction pour celui qui intervient trop tard et sans savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : complicité par abstention délibérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul de sanctions pénales et disciplinaires : la règle Non bis in idem toujours hors-jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement d'initiés : les initiés chinois ne sont pas là</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul de sanctions d’inéligibilité : l’échec annoncé de Non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du délit de favoritisme en Nouvelle-Calédonie : Quelles sont les dispositions légales ou réglementaires applicables sur le « Caillou » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier relèvement d'une sanction par l'AMF : l'épilogue de l'affaire Vernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 02, pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal de la consommation : le joli bouquet de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité de recouvrement de créances est bien une pratique commerciale (trompeuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le législateur rétablit la connexion : le (nouveau) droit de communication des enquêteurs de l'AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 02, pp.391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipline des notaires : cumul répressif validé, non bis in idem écarté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : pas de tentative punissable sans un acte contraire aux dispositions garantissant la liberté et l’égalité des candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul de sanctions d’inéligibilité : l’échec annoncé de Non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours par « layering » : 3 qualifications + 1 intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 02, pp.399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts et favoritisme : les manquements au devoir de probité se cumulent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : pas de tentative punissable sans un acte contraire aux dispositions garantissant la liberté et l’égalité des candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul répressif en cas de dépassement du plafond des dépenses de campagne présidentielle ou la (nouvelle) défaite de non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révocation automatique du sursis à exécution d’une sanction disciplinaire : abrogée mais reportée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme, concussion et service public : le SIVOM a la qualité mais pas la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, note 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire « Pétrole contre nourriture » : la corruption n’est pas venue chez eux par hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection pénale du lanceur d’alerte : application rétroactive de l’article 122-9 du Code pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imprescriptibilité de l’action disciplinaire contre un avocat est conforme à la Constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE, 3 févr. 2017, n° 387581 & CE, 19 mai 2017, n° 401804 (Publicité des décisions de sanctions de l'AMF : une sanction complémentaire qui doit être proportionnée mais pas spécialement motivée...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafic d’influence : la remise du fichier « Clearstream » n’est pas l’obtention d’une décision favorable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme et abus de confiance : la folie des grandeurs de Môssieur le directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformité à la Constitution de l’article 94 du Code électoral : exit non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : des relations sans intérêt (moral) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité des décisions de sanctions de l'AMF : une sanction complémentaire qui doit être proportionnée mais pas spécialement motivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 02, pp.487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue spécialisée dans le cigare peut être éditée, diffusée …mais pas distribuée en kiosque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meurtre et recel de cadavre: la question de la prescription de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration de patrimoine : la « part substantielle » de la ministre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconstitutionnalité de l'article L. 621-10, al. 1er du code monétaire et financier : fin de communication des données de connexion pour l'AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 02, pp.496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire « Pétrole contre nourriture » : condamnation « totale » du chef de corruption d’agents publics étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : méfiez-vous de vos amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme et abus de confiance à l'hôpital : la folie des grandeurs de Môssieur le directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02225250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendeur de palettes malhonnête : pratiques commerciales trompeuses, utilisation indue du mot solde et vente sans facture détaillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading haute fréquence et manipulation de cours : le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 02, pp.492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement de fonds publics : il était une fois un parlementaire chargé d’une mission de service public…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cons. const., 21 juillet 2017, n° 2017-646/647 QPC (Inconstitutionnalité de l'article L. 621-10, al. 1er du code monétaire et financier : fin de communication des données de connexion pour l'AMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE, 19 mai 2017, n° 396698 (Trading haute fréquence et manipulation de cours : le retour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compléments alimentaires, des denrées alimentaires comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement de fonds publics - Les parlementaires sont chargés d’une mission de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exemplarité passe-t-elle par l’inéligibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d'abus de procédure, pas d'abus de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 03, pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cons. const., 2 juin 2017, n° 2017-634 QPC (Sanctions prononcées par l’AMF : tout est conforme).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une circulaire présente la peine complémentaire obligatoire d’inéligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peines complémentaires dans la loi Sapin 2 : entre extension et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer une personne en train de fumer ne constitue pas une publicité en faveur du tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournements de fonds publics : l’élu local, la secrétaire et son mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournements de fonds publics : l’élu local, la secrétaire et son mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de photographies de la tuerie de Chevaline : relaxes et irrecevabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la corruption - La loi relative à la transparence, à la lutte contre la corruption et à la modernisation de la vie économique À propos de la loi n° 2016-1691 du 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légalité et proportionnalité des sanctions prononcées par l’AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration de patrimoine d’un(e) ministre : la notion de part substantielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : le caractère trompeur d’une promo musclée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachats d'or : oui au démarchage irrégulier, non aux pratiques commerciales trompeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctions prononcées par l'AMF : tout est conforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 03, pp.540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure répressive devant l'AMF : impartialité et prévisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 03, pp.527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournements de fonds publics à la Banque postale : « la confiance donne de l’avance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEDH, 1er sept. 2016, X et Y c. France, n° 48158/11 (procédure répressive devant l’AMF : impartialité et prévisibilité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : de l’amour, de l’argent et…des tromperies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement de fonds publics par négligence ou l’histoire d’une ministre qui baisse la garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recodification du Code de la consommation : S.O.S. d’un pénaliste en détresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMF, Comm. sanct., 4 déc. 2015, Stés Euronext Paris SA et Virtu Financial Europe LTD (Trading à haute fréquence : manipulation de cours et manquements aux obligations professionnelles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité illicite en faveur du tabac : rappel et précisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne chargée d'une mission de service public : la chambre criminelle suit la voie ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le relèvement d'une sanction AMF : la chute d'un espoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02, pp.307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMF, Comm. sanct., 11 janv. 2016, Sté X., Bryan Garnier & Co Limited, Santen SAS (Information privilégiée : communication, utilisation et faisceaux d'indices)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE 9 mars 2016, n° 392782, M. Vernes (Le relèvement d’une sanction AMF : la chute d’un espoir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading à haute fréquence : manipulation de cours et manquements aux obligations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02, pp.310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précision de l'information privilégiée et sens déterminé de l'influence sur le cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non bis in idem (s') échoue sur les rivages de la sanction disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.1135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime des abus de marché. Pas de saisine d’office de la Commission des sanctions de l’AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil constitutionnel remet de l’ordre dans la discipline des pharmaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.comm. 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime des abus de marché. Pas de saisine d'office de la Commission des sanctions de l'AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription des manquements boursiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un relèvement des sanctions inconventionnelles prononcées par l’AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours, diffusion de fausse information et contrôle de conformité défaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription des manquements financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atteintes à la probité revues et corrigées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.2173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élément intellectuel et preuve par faisceau d'indices concordants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 01, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Taubira, les services de l’État et les collectivités territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.2325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’initié tertiaire victime de la méthode du faisceau d’indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure de sondage de marché et information privilégiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initié tertiaire victime de la méthode du faisceau d'indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 01, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barbares, le traître et la délicatesse : fin de la saga française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 284, pp.195k1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élément intellectuel de la manipulation de cours et preuve par faisceau d’indices concordants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit pénal de la consommation après la loi du 17 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion d'information privilégiée : les précisions de la CJUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faute civile et faute déontologique : l'autonomie c'est maintenant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.1676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élément moral du délit de passation irrégulière des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de manipulation de cours : condamnation d'un administrateur de société et professionnel de l'analyse financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement d'initié et application de la méthode du faisceau d'indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires, conflits d’intérêts, probité…Cachez cette prise illégale d’intérêts que je ne saurais voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, étude n°3, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recevabilité de l’action civile d’un syndicat pour travail dissimulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un bail conjugal d’habitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, étude n°3, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute : Constitution de partie civile par le commissaire à l’exécution du plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption : recevabilité de l’action civile d’une association (&amp;quot;affaire des biens mal acquis&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : recel et complicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité de deux peines complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : un intérêt moral suffit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication d’un guide relatif à la prévention des manquements d’initiés imputables aux dirigeants des sociétés cotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prêter ou héberger, il faut choisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, pp.1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02211988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice des fonctions de commissaire aux comptes malgré l'incompatibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription du délit d’abus de biens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand le droit pénal ajourne la nuit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 04, pp.819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atteintes à la probité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal spécial - Lamy Liaisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de biens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal spécial - Lexbase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de banqueroute et infractions voisines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal spécial - Lexbase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et consommation (Synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Lois pénales spéciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usurpation de fonction ou de titre de délégué ou de médiateur du procureur de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Code pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.Fascicule 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceurs d’alerte – Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.Fascicule 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceurs d’alerte – Procédures de signalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.Fascicule 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention judiciaire d’intérêt public (C.J.I.P.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceurs d’alerte – Présentation et Champ d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.Fascicule 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventes réglementées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventes prohibées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime disciplinaire de la profession d’avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et Protection des consommateurs (Synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peine de stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Code Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.Fascicule 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises illégales d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption et trafic d'influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes de non-imputabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violation des ordonnances prises par le JAF en cas de violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Code pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.Fascicule 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des délits de corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal des méthodes de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal de la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délits et manquements boursiers (délit d'initié)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fraudes : tromperie et falsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casier judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexisnexis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’éthique publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pouvoir de l’agent public en matière de manquements au devoir de probité : entre singularité et pluralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit pénal des affaires, du singulier au pluriel – Mélanges en l’honneur du Professeur Frédéric Stasiak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUL, pp.125-139, 2023, Prestige. Série Mélanges, 978-2-38451-052-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceur d’alerte et Probité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.-M. Cabon et E. Gindre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'efficacité des dispositifs de lutte contre la probité : la nécessité d'une réflexion pour les outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.55-75, 2022, 9782711036295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle Non bis in idem en matière financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Maymont et M. Nicolas-Gréciano (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit bancaire et financier à l’épreuve de la procédure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.135-152, 2022, Colloques &amp; Essais, 9782370323453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne, Intelligence Artificielle et Justice Pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bouteille-Brigant (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personne face à l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.179-193, 2021, 978-2-37032-303-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying & Droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Kerléo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lobbying. Influence, contrôle et légitimité des représentants d'intérêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.319-336, 2020, Hors collection, 9782275076720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal et Bruit(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Légalité, légitimité, licéité : regards contemporains. Mélanges en l’honneur du Professeur Jean-François Seuvic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.281-298, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une incrimination attendue : le trafic d’influence envers un agent public étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque de corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, collection : Thèmes et commentaires, pp.79, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise terroriste individuelle, nouvelle arme contre le terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ann Jacobs; Daniel Flore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les combattants européens en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015, Comité international des pénalistes francophones, 978-2-343-07389-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Touzeil-Divina, Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation au droit : introduction encyclopédique aux études et métiers juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ Lextenso éditions, pp.127, 2014, 978-2-275-04002-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits divers et droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Beauvais; Raphaële Parizot; Julie Alix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique(s) criminelle(s): mélanges en l'honneur du professeur Christine Lazerges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.117-131, 2014, Études, mélanges, travaux, 978-2-247-12992-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal et Mort(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Touzeil-Divina; Magali Bouteille-Brigant; Jean-François Boudet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des nouveaux droits de la Mort.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Lextenso-L'Epitoge, pp.375, 2014, 979-1092684063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure de reconnaissance préalable de culpabilité, une alternative au jugement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ann Jacobs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les alternatives au procès pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, pp.276, 2013, Comité international des pénalistes francophones, 9782343013732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition administrative devant l’AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités du droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extension des atteintes à la probité en droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans après la première loi Sapin : où en est-on de la lutte contre la corruption ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CJIP : le jugement des délits d'affaires évincé ou repensé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser le jugement des délits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales atteintes à la probité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre les atteintes à la probité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 40 ans de l’abolition de la peine de mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle Non bis in idem en matière financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit bancaire et financier à l’épreuve de la procédure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une simplification au service des droits de la victime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simplification de la justice, quel bilan depuis la loi Belloubet ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte au service de la probité & Probité des lanceurs d’alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’efficacité des dispositifs de lutte contre les atteintes à la probité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Faa'a, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité disciplinaire de l’avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La profession d’avocat : les risques de l’exercice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d'investigation face au défi numérique en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit pénal et la procédure pénale face aux défis de la société numérique, 6e Journée franco-belge de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Liège, Belgique. pp.217-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque franco-belge de droit pénal : Le financement du terrorisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détournement de fonds publics par négligence : une infraction inattendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque de corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Le Mans, France. pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques accentués d’une justice pénale prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et avenir de la justice prédictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. pp.237-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque de corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Le Mans, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité des politiques : politiques et vie des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Politique et le Droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme politique sous contrôle déontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme sous contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle Ne bis in idem et le droit disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La règle ne bis in idem : concordances et discordances entre les jurisprudences européenne et constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sceaux, France. pp.111-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 7ème juré : regard criminologique et juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival du film judiciaire de Laval - 9ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit disciplinaire & Non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque franco-belge de droit pénal : Existe-t-il encore un seul Non bis in idem aujourd’hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nancy, France. pp.93-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle procédure pour la lutte contre le terrorisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il déspécialiser la procédure pénale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque de corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2018, Thèmes &amp; commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie Brigant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (213)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme : entre mauvaise foi et repentir actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (act. 128)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la prise illégale d'intérêts : la dépénalisation à « la petite semaine » . - À propos de la loi n° 2025-1249 du 22 décembre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 3 (act. 84)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymisation des décisions de mise hors de cause par la commission des sanctions de l'AMF : « ça s'en va et ça revient »…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02, pp.400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute par augmentation frauduleuse du passif : une infraction toujours aussi accueillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peine complémentaire d’affichage pour fraude fiscale : facultative ou obligatoire mais pas les deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klubb France : Corruption « en hauteur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite domiciliaire des enquêteurs de l'AMF : pas (encore) de notification du droit de se taire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02, pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaire Alexis K. : vers une prescription partielle des faits de prise illégale d’intérêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription du délit de prise illégale d’intérêts : du caractère continu ou dissimulé de l’infraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle « CJIP Corruption » pour Idemia ou l’art du texte à trous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement illégal de campagne électorale : journal d’une condamnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d’entreprise et infraction pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de non-soumission des documents comptables à l’assemblée générale : ne pas confondre (si possible) le retard et le défaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours commise à l'étranger : les précisions de fond et de forme de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02, pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perquisition chez un médecin radié : être ou ne pas être présent pour le représentant de l’ordre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur sur le droit et abus de biens sociaux : une cause perdue d’avance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de radiation indue et frauduleuse d'électeurs sur des listes électorales : première application et premières précisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40, pp.1097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tromperie aggravée, nouvelle limite au droit d'agir des associations de défense de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de marché « en réseau » : une occasion manquée de sanctionner un délit en bande organisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption passive : le salarié d’ une société de droit privé , cette personne chargée d’ une mission de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épilogue français de l'affaire Bloomberg : « Protection des Marchés financiers 1 – Liberté de la presse 0 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinction de la banqueroute par détournement d’actifs et de l’abus de biens sociaux : rappel des critères temporel et causal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment : caractérisation de la circonstance aggravante d’habitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de responsabilité pénale en cas de fusion-absorption : extension « raisonnablement prévisible » aux SARL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie au marché public : production d’ un faux postérieur à la remise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption privée et conflit de lois dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détention de l'information privilégiée : un seul indice vous manque et tout le faisceau est dépeuplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité illicite en faveur de l’alcool : une bouteille à taille humaine en 3D n’est pas une affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action civile des associations de lutte contre le tabagisme : les précisions de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de biens sociaux du dirigeant d’une société de syndic : fongibilité et propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : ingérence hypothétique et hypothétique QPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit d’entrave aux fonctions de commissaires aux comptes : un dol général suffit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiction de gérer et principe de légalité : « un jour sans fin »…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute par augmentation frauduleuse du passif : l’abstention manifestement délibérée désormais punissable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption active d’agents publics étrangers : l’entrée du recel du favoritisme dans la CJIP par la porte de la connexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement d'initiés : « ils étaient dix… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation généralisée des données de connexion : pas de traitement de faveur pour la lutte contre les abus de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : la nouvelle rédaction de l’article 432-12 du Code pénal équivaut à l’ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteintes à la probité : petits et grands enseignements de la Chambre criminelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visites et saisies domiciliaires : peu importe l'occupant, pourvu qu'on ait les documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 02, pp.346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafic d’influence actif d’agent public : une CJIP « au service de l’Homme et de l’environnement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de concussion : rémunération indue par un élu local suffisamment expérimenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du délit de pantouflage à un membre d’une AAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : le client mystère est (un procédé) loyal…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie au jugement : singularité de la matérialité du délit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment de fraude fiscale : détenir ne peut suffire ou la recherche de l’économie d’impôt permise…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie : l’immunité de famille, victime de l’interprétation par analogie de la Chambre criminelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extension des atteintes à la probité en droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 ans après la première loi Sapin : où en est-on de la lutte contre la corruption ?, 18, pp.2156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de renouvellement d’une mesure de suspension provisoire d’un avocat : la compétence des uns, l’incompétence des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit d’initié : recours à la méthode de la preuve par faisceau d’indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition de la directive Omnibus par l’Ordonnance du 22 décembre 2021 : en route vers la répression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impunité de l’auto-recel : « il faut que tout change pour rien ne change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme : ne pas confondre l’objet et le produit de l’infraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : confusion autour de l’action de groupe et action civile du CNB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.31!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CJIP LVMH : le charme des textures transactionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice illégal de la profession d’expert-comptable : pas de sous-traitance hors de la corporation !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret du 30 juin 2022 réformant la discipline des avocats : « Il faut que tout change pour que rien ne change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption active : Un cadeau sans contrepartie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, p. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de pantouflage au conseil départemental : illustration d’une fonction exécutive locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Amende pour une Mac-CJIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve de l’intérêt personnel en matière d’abus de biens sociaux : l’insuffisance du paiement de factures fictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la remise à titre précaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraude fiscale et omission en écritures comptables : cumul un jour, cumul toujours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de pantouflage au conseil départemental : illustration d’une fonction exécutive locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La douche froide du Conseil constitutionnel à propos de l’exclusion automatique des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre le greenwashing : le Droit (pénal) de la consommation au secours de la loi Climat &amp; Résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche sur la corruption …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité d’une remise des fonds à l’agent public en raison de ses fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des lanceurs d’alerte. Les principales dispositions pénales de la loi du 21 mars 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action civile des associations de consommateurs : de l’importance relative de l’agrément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingérence prescrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de prise illégale d’intérêts : un législateur très intéressé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente illégale de chiots non vaccinés contre la rage : des professionnels (présumés) de mauvaise foi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : cession de parcelles par un élu partial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : pas de sanction pénale pour un appel d’offre imprécis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de loi visant à renforcer la lutte contre la corruption : un législateur en mode impressionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recommandations de l’AFA : une agence qui vous veut du bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption active d’agent public étranger : condamnation de « Poids lourds » à des peines légères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion d'une information fausse ou trompeuse : quand EDF et son dirigeant s'attirent les foudres de l'AMF pour un communiqué imprécis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03283499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiction d’exercer une activité professionnelle ou sociale : la fonction religieuse est une activité comme une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnance de protection du JAF : triple conformité de l’article 515-11 du Code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite domiciliaire de l'AMF : la personne de passage n'est pas l'occupant des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03283498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité disciplinaire de l’avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La profession d’avocat – les risques de l’exercice, 311, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la discipline des professions du droit et du chiffre – Aux grands maux, les grands remèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges d’informations financières à des fins d’enquêtes pénales : transposition de la directive achevée !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peine d’inéligibilité renforcée : conformité aux principes de nécessité et d’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme : une QPC sur la notion d’avantage injustifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale de la société holding pour corruption : à la recherche de l’organe et du représentant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une simplification au service des droits de la victime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 316, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui profite le manquement d'initié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit répressif des abus de marché : un exemple de confusion des genres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleins feux sur le délit de favoritisme : prescription, caractérisation et motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : piqûre de rappel à l’attention des maires (et de leurs sœurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La probité de l’avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification sur qualification vaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d’infraction pour celui qui intervient trop tard et sans savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : double dose et double qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme: une nouvelle QPC rejetée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses. Prescription de l’action publique : le point de départ est dans les détails !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de banqueroute : détournement d’actif façon antillaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de violations réitérées du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le droit pénal au temps du Covid-19, 29, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art de savoir composer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de fausses informations : quand l'agence se presse de publier un faux communiqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale du chef d’entreprise : laisser faire et être (présumé) responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement d'entrave au contrôle de l'AMF : les tiers sont des « personnes » comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième décision de l’AFA : entre pédagogie et précisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : complicité par abstention délibérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul de sanctions pénales et disciplinaires : la règle Non bis in idem toujours hors-jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d’infraction pour celui qui intervient trop tard et sans savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement d'initiés : les initiés chinois ne sont pas là</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul de sanctions d’inéligibilité : l’échec annoncé de Non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal de la consommation : le joli bouquet de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité de recouvrement de créances est bien une pratique commerciale (trompeuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le législateur rétablit la connexion : le (nouveau) droit de communication des enquêteurs de l'AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 02, pp.391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du délit de favoritisme en Nouvelle-Calédonie : Quelles sont les dispositions légales ou réglementaires applicables sur le « Caillou » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier relèvement d'une sanction par l'AMF : l'épilogue de l'affaire Vernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 02, pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul de sanctions d’inéligibilité : l’échec annoncé de Non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipline des notaires : cumul répressif validé, non bis in idem écarté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : pas de tentative punissable sans un acte contraire aux dispositions garantissant la liberté et l’égalité des candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours par « layering » : 3 qualifications + 1 intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 02, pp.399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts et favoritisme : les manquements au devoir de probité se cumulent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : pas de tentative punissable sans un acte contraire aux dispositions garantissant la liberté et l’égalité des candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul répressif en cas de dépassement du plafond des dépenses de campagne présidentielle ou la (nouvelle) défaite de non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme, concussion et service public : le SIVOM a la qualité mais pas la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, note 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révocation automatique du sursis à exécution d’une sanction disciplinaire : abrogée mais reportée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire « Pétrole contre nourriture » : la corruption n’est pas venue chez eux par hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection pénale du lanceur d’alerte : application rétroactive de l’article 122-9 du Code pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imprescriptibilité de l’action disciplinaire contre un avocat est conforme à la Constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE, 3 févr. 2017, n° 387581 & CE, 19 mai 2017, n° 401804 (Publicité des décisions de sanctions de l'AMF : une sanction complémentaire qui doit être proportionnée mais pas spécialement motivée...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité des décisions de sanctions de l'AMF : une sanction complémentaire qui doit être proportionnée mais pas spécialement motivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 02, pp.487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue spécialisée dans le cigare peut être éditée, diffusée …mais pas distribuée en kiosque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : des relations sans intérêt (moral) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme et abus de confiance : la folie des grandeurs de Môssieur le directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformité à la Constitution de l’article 94 du Code électoral : exit non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafic d’influence : la remise du fichier « Clearstream » n’est pas l’obtention d’une décision favorable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meurtre et recel de cadavre: la question de la prescription de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : méfiez-vous de vos amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire « Pétrole contre nourriture » : condamnation « totale » du chef de corruption d’agents publics étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration de patrimoine : la « part substantielle » de la ministre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconstitutionnalité de l'article L. 621-10, al. 1er du code monétaire et financier : fin de communication des données de connexion pour l'AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 02, pp.496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme et abus de confiance à l'hôpital : la folie des grandeurs de Môssieur le directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02225250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendeur de palettes malhonnête : pratiques commerciales trompeuses, utilisation indue du mot solde et vente sans facture détaillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading haute fréquence et manipulation de cours : le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 02, pp.492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement de fonds publics : il était une fois un parlementaire chargé d’une mission de service public…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement de fonds publics - Les parlementaires sont chargés d’une mission de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compléments alimentaires, des denrées alimentaires comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cons. const., 21 juillet 2017, n° 2017-646/647 QPC (Inconstitutionnalité de l'article L. 621-10, al. 1er du code monétaire et financier : fin de communication des données de connexion pour l'AMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE, 19 mai 2017, n° 396698 (Trading haute fréquence et manipulation de cours : le retour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exemplarité passe-t-elle par l’inéligibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d'abus de procédure, pas d'abus de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 03, pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournements de fonds publics : l’élu local, la secrétaire et son mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournements de fonds publics : l’élu local, la secrétaire et son mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de photographies de la tuerie de Chevaline : relaxes et irrecevabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la corruption - La loi relative à la transparence, à la lutte contre la corruption et à la modernisation de la vie économique À propos de la loi n° 2016-1691 du 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer une personne en train de fumer ne constitue pas une publicité en faveur du tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cons. const., 2 juin 2017, n° 2017-634 QPC (Sanctions prononcées par l’AMF : tout est conforme).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une circulaire présente la peine complémentaire obligatoire d’inéligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peines complémentaires dans la loi Sapin 2 : entre extension et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légalité et proportionnalité des sanctions prononcées par l’AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration de patrimoine d’un(e) ministre : la notion de part substantielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachats d'or : oui au démarchage irrégulier, non aux pratiques commerciales trompeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : le caractère trompeur d’une promo musclée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure répressive devant l'AMF : impartialité et prévisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 03, pp.527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctions prononcées par l'AMF : tout est conforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 03, pp.540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournements de fonds publics à la Banque postale : « la confiance donne de l’avance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEDH, 1er sept. 2016, X et Y c. France, n° 48158/11 (procédure répressive devant l’AMF : impartialité et prévisibilité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : de l’amour, de l’argent et…des tromperies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMF, Comm. sanct., 4 déc. 2015, Stés Euronext Paris SA et Virtu Financial Europe LTD (Trading à haute fréquence : manipulation de cours et manquements aux obligations professionnelles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recodification du Code de la consommation : S.O.S. d’un pénaliste en détresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement de fonds publics par négligence ou l’histoire d’une ministre qui baisse la garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne chargée d'une mission de service public : la chambre criminelle suit la voie ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité illicite en faveur du tabac : rappel et précisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le relèvement d'une sanction AMF : la chute d'un espoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02, pp.307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMF, Comm. sanct., 11 janv. 2016, Sté X., Bryan Garnier & Co Limited, Santen SAS (Information privilégiée : communication, utilisation et faisceaux d'indices)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE 9 mars 2016, n° 392782, M. Vernes (Le relèvement d’une sanction AMF : la chute d’un espoir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading à haute fréquence : manipulation de cours et manquements aux obligations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02, pp.310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précision de l'information privilégiée et sens déterminé de l'influence sur le cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime des abus de marché. Pas de saisine d'office de la Commission des sanctions de l'AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime des abus de marché. Pas de saisine d’office de la Commission des sanctions de l’AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil constitutionnel remet de l’ordre dans la discipline des pharmaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.comm. 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non bis in idem (s') échoue sur les rivages de la sanction disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.1135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription des manquements boursiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un relèvement des sanctions inconventionnelles prononcées par l’AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours, diffusion de fausse information et contrôle de conformité défaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription des manquements financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atteintes à la probité revues et corrigées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.2173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élément intellectuel et preuve par faisceau d'indices concordants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 01, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initié tertiaire victime de la méthode du faisceau d'indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 01, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barbares, le traître et la délicatesse : fin de la saga française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 284, pp.195k1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure de sondage de marché et information privilégiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Taubira, les services de l’État et les collectivités territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.2325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’initié tertiaire victime de la méthode du faisceau d’indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élément intellectuel de la manipulation de cours et preuve par faisceau d’indices concordants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit pénal de la consommation après la loi du 17 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion d'information privilégiée : les précisions de la CJUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faute civile et faute déontologique : l'autonomie c'est maintenant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.1676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élément moral du délit de passation irrégulière des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement d'initié et application de la méthode du faisceau d'indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de manipulation de cours : condamnation d'un administrateur de société et professionnel de l'analyse financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires, conflits d’intérêts, probité…Cachez cette prise illégale d’intérêts que je ne saurais voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, étude n°3, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recevabilité de l’action civile d’un syndicat pour travail dissimulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un bail conjugal d’habitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, étude n°3, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité de deux peines complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : un intérêt moral suffit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute : Constitution de partie civile par le commissaire à l’exécution du plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption : recevabilité de l’action civile d’une association (&amp;quot;affaire des biens mal acquis&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : recel et complicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prêter ou héberger, il faut choisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, pp.1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02211988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication d’un guide relatif à la prévention des manquements d’initiés imputables aux dirigeants des sociétés cotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice des fonctions de commissaire aux comptes malgré l'incompatibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription du délit d’abus de biens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand le droit pénal ajourne la nuit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 04, pp.819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Droit pénal de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Louis Joinet - IFDJ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit du vivant non humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome 2, LGDJ, pp.193-217, 2026, 978-2-37032-456-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casier judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexisnexis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’éthique publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pouvoir de l’agent public en matière de manquements au devoir de probité : entre singularité et pluralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit pénal des affaires, du singulier au pluriel – Mélanges en l’honneur du Professeur Frédéric Stasiak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUL, pp.125-139, 2023, Prestige. Série Mélanges, 978-2-38451-052-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceur d’alerte et Probité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.-M. Cabon et E. Gindre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'efficacité des dispositifs de lutte contre la probité : la nécessité d'une réflexion pour les outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.55-75, 2022, 9782711036295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle Non bis in idem en matière financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Maymont et M. Nicolas-Gréciano (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit bancaire et financier à l’épreuve de la procédure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.135-152, 2022, Colloques &amp; Essais, 9782370323453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne, Intelligence Artificielle et Justice Pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bouteille-Brigant (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personne face à l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.179-193, 2021, 978-2-37032-303-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying & Droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Kerléo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lobbying. Influence, contrôle et légitimité des représentants d'intérêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.319-336, 2020, Hors collection, 9782275076720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une incrimination attendue : le trafic d’influence envers un agent public étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque de corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, collection : Thèmes et commentaires, pp.79, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal et Bruit(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Légalité, légitimité, licéité : regards contemporains. Mélanges en l’honneur du Professeur Jean-François Seuvic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.281-298, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise terroriste individuelle, nouvelle arme contre le terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ann Jacobs; Daniel Flore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les combattants européens en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015, Comité international des pénalistes francophones, 978-2-343-07389-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Touzeil-Divina, Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation au droit : introduction encyclopédique aux études et métiers juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ Lextenso éditions, pp.127, 2014, 978-2-275-04002-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits divers et droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Beauvais; Raphaële Parizot; Julie Alix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique(s) criminelle(s): mélanges en l'honneur du professeur Christine Lazerges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.117-131, 2014, Études, mélanges, travaux, 978-2-247-12992-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal et Mort(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Touzeil-Divina; Magali Bouteille-Brigant; Jean-François Boudet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des nouveaux droits de la Mort.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Lextenso-L'Epitoge, pp.375, 2014, 979-1092684063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure de reconnaissance préalable de culpabilité, une alternative au jugement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ann Jacobs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les alternatives au procès pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, pp.276, 2013, Comité international des pénalistes francophones, 9782343013732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de biens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal spécial - Lexbase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atteintes à la probité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal spécial - Lamy Liaisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de banqueroute et infractions voisines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal spécial - Lexbase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et consommation (Synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Lois pénales spéciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usurpation de fonction ou de titre de délégué ou de médiateur du procureur de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Code pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.Fascicule 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceurs d’alerte – Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.Fascicule 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceurs d’alerte – Procédures de signalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.Fascicule 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention judiciaire d’intérêt public (C.J.I.P.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceurs d’alerte – Présentation et Champ d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.Fascicule 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventes prohibées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventes réglementées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime disciplinaire de la profession d’avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et Protection des consommateurs (Synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peine de stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Code Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.Fascicule 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises illégales d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption et trafic d'influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes de non-imputabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violation des ordonnances prises par le JAF en cas de violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Code pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.Fascicule 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des délits de corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal des méthodes de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délits et manquements boursiers (délit d'initié)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal de la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fraudes : tromperie et falsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition administrative devant l’AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités du droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CJIP : le jugement des délits d'affaires évincé ou repensé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser le jugement des délits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extension des atteintes à la probité en droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans après la première loi Sapin : où en est-on de la lutte contre la corruption ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales atteintes à la probité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre les atteintes à la probité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une simplification au service des droits de la victime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simplification de la justice, quel bilan depuis la loi Belloubet ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 40 ans de l’abolition de la peine de mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle Non bis in idem en matière financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit bancaire et financier à l’épreuve de la procédure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte au service de la probité & Probité des lanceurs d’alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’efficacité des dispositifs de lutte contre les atteintes à la probité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Faa'a, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité disciplinaire de l’avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La profession d’avocat : les risques de l’exercice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d'investigation face au défi numérique en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit pénal et la procédure pénale face aux défis de la société numérique, 6e Journée franco-belge de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Liège, Belgique. pp.217-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque franco-belge de droit pénal : Le financement du terrorisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque de corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Le Mans, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques accentués d’une justice pénale prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et avenir de la justice prédictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. pp.237-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détournement de fonds publics par négligence : une infraction inattendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque de corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Le Mans, France. pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité des politiques : politiques et vie des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Politique et le Droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle Ne bis in idem et le droit disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La règle ne bis in idem : concordances et discordances entre les jurisprudences européenne et constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sceaux, France. pp.111-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme politique sous contrôle déontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme sous contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 7ème juré : regard criminologique et juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival du film judiciaire de Laval - 9ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit disciplinaire & Non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque franco-belge de droit pénal : Existe-t-il encore un seul Non bis in idem aujourd’hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nancy, France. pp.93-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle procédure pour la lutte contre le terrorisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il déspécialiser la procédure pénale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque de corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2018, Thèmes &amp; commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brigant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bellezza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332193v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331673v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332250v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331674v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331621v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338879v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331679v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stasiak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956780v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331646v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324974v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325100v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325011v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330612v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325023v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225250v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330589v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325067v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346654v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330565v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325075v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379075v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245479v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346704v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324898v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330685v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346548v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330690v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330664v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330649v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330622v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245481v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330735v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330705v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324906v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346823v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330707v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922636v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346793v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926733v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926730v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245275v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926759v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245172v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926751v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926490v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926493v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245174v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926800v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926498v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05342506v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917799v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470532v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917790v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05342504v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470535v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05342502v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470530v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470509v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470522v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470524v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470517v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470512v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244386v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05362925v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330900v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330905v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330740v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330736v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330734v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330733v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330738v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330732v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330927v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330924v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330824v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330910v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330735v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330867v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330864v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330847v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330852v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330737v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330894v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330880v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330890v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330886v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330842v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577244v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577266v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577259v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577289v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577438v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324806v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354912v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stasiak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898183v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01895874v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01895834v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895857v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885198v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581290v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581307v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581297v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581331v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581384v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581371v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581429v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581423v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581437v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347022v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347364v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324693v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347711v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347745v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324784v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347795v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324818v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373593v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324836v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02348299v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346537v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brigant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bellezza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427793v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159783v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427806v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332250v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338879v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338882v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331631v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338888v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331668v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stasiak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331662v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331664v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956780v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324942v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450735v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331651v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324934v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331646v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325100v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325011v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325088v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325132v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245566v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225250v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330589v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325067v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325075v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346654v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346643v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379075v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245479v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330697v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330685v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346548v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346704v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330644v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330664v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330622v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245481v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330735v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346823v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324906v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346793v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926733v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922480v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926730v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245275v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926759v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245172v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926800v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926493v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926490v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926498v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05342506v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917799v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470532v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917797v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05342504v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470535v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05342502v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470509v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470527v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211988v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470517v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470512v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244386v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570224v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577244v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577266v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577259v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577289v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577438v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stasiak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324806v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898183v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01895874v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01895834v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895857v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885198v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330900v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05362925v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330905v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330740v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330736v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330734v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330738v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330732v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330924v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330927v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330824v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330910v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330735v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330867v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330864v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330870v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330852v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330847v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330737v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330894v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330880v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330890v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330886v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581290v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581297v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581307v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581331v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581429v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581384v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581371v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581423v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581437v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347022v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347364v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347745v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347711v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324693v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324784v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324818v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347795v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373593v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02348299v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346537v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>