--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie Brigant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (213)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme : entre mauvaise foi et repentir actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (act. 128)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la prise illégale d'intérêts : la dépénalisation à « la petite semaine » . - À propos de la loi n° 2025-1249 du 22 décembre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 3 (act. 84)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymisation des décisions de mise hors de cause par la commission des sanctions de l'AMF : « ça s'en va et ça revient »…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02, pp.400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute par augmentation frauduleuse du passif : une infraction toujours aussi accueillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peine complémentaire d’affichage pour fraude fiscale : facultative ou obligatoire mais pas les deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klubb France : Corruption « en hauteur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite domiciliaire des enquêteurs de l'AMF : pas (encore) de notification du droit de se taire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02, pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaire Alexis K. : vers une prescription partielle des faits de prise illégale d’intérêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription du délit de prise illégale d’intérêts : du caractère continu ou dissimulé de l’infraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle « CJIP Corruption » pour Idemia ou l’art du texte à trous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement illégal de campagne électorale : journal d’une condamnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d’entreprise et infraction pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de non-soumission des documents comptables à l’assemblée générale : ne pas confondre (si possible) le retard et le défaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours commise à l'étranger : les précisions de fond et de forme de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02, pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perquisition chez un médecin radié : être ou ne pas être présent pour le représentant de l’ordre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur sur le droit et abus de biens sociaux : une cause perdue d’avance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de radiation indue et frauduleuse d'électeurs sur des listes électorales : première application et premières précisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40, pp.1097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tromperie aggravée, nouvelle limite au droit d'agir des associations de défense de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de marché « en réseau » : une occasion manquée de sanctionner un délit en bande organisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption passive : le salarié d’ une société de droit privé , cette personne chargée d’ une mission de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épilogue français de l'affaire Bloomberg : « Protection des Marchés financiers 1 – Liberté de la presse 0 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinction de la banqueroute par détournement d’actifs et de l’abus de biens sociaux : rappel des critères temporel et causal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment : caractérisation de la circonstance aggravante d’habitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de responsabilité pénale en cas de fusion-absorption : extension « raisonnablement prévisible » aux SARL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie au marché public : production d’ un faux postérieur à la remise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption privée et conflit de lois dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détention de l'information privilégiée : un seul indice vous manque et tout le faisceau est dépeuplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité illicite en faveur de l’alcool : une bouteille à taille humaine en 3D n’est pas une affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action civile des associations de lutte contre le tabagisme : les précisions de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de biens sociaux du dirigeant d’une société de syndic : fongibilité et propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : ingérence hypothétique et hypothétique QPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit d’entrave aux fonctions de commissaires aux comptes : un dol général suffit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiction de gérer et principe de légalité : « un jour sans fin »…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute par augmentation frauduleuse du passif : l’abstention manifestement délibérée désormais punissable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption active d’agents publics étrangers : l’entrée du recel du favoritisme dans la CJIP par la porte de la connexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement d'initiés : « ils étaient dix… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation généralisée des données de connexion : pas de traitement de faveur pour la lutte contre les abus de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : la nouvelle rédaction de l’article 432-12 du Code pénal équivaut à l’ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteintes à la probité : petits et grands enseignements de la Chambre criminelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visites et saisies domiciliaires : peu importe l'occupant, pourvu qu'on ait les documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 02, pp.346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafic d’influence actif d’agent public : une CJIP « au service de l’Homme et de l’environnement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de concussion : rémunération indue par un élu local suffisamment expérimenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du délit de pantouflage à un membre d’une AAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : le client mystère est (un procédé) loyal…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie au jugement : singularité de la matérialité du délit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment de fraude fiscale : détenir ne peut suffire ou la recherche de l’économie d’impôt permise…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie : l’immunité de famille, victime de l’interprétation par analogie de la Chambre criminelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extension des atteintes à la probité en droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 ans après la première loi Sapin : où en est-on de la lutte contre la corruption ?, 18, pp.2156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de renouvellement d’une mesure de suspension provisoire d’un avocat : la compétence des uns, l’incompétence des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit d’initié : recours à la méthode de la preuve par faisceau d’indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition de la directive Omnibus par l’Ordonnance du 22 décembre 2021 : en route vers la répression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impunité de l’auto-recel : « il faut que tout change pour rien ne change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme : ne pas confondre l’objet et le produit de l’infraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : confusion autour de l’action de groupe et action civile du CNB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.31!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CJIP LVMH : le charme des textures transactionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice illégal de la profession d’expert-comptable : pas de sous-traitance hors de la corporation !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret du 30 juin 2022 réformant la discipline des avocats : « Il faut que tout change pour que rien ne change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption active : Un cadeau sans contrepartie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, p. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de pantouflage au conseil départemental : illustration d’une fonction exécutive locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Amende pour une Mac-CJIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve de l’intérêt personnel en matière d’abus de biens sociaux : l’insuffisance du paiement de factures fictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la remise à titre précaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraude fiscale et omission en écritures comptables : cumul un jour, cumul toujours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de pantouflage au conseil départemental : illustration d’une fonction exécutive locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La douche froide du Conseil constitutionnel à propos de l’exclusion automatique des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre le greenwashing : le Droit (pénal) de la consommation au secours de la loi Climat &amp; Résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche sur la corruption …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité d’une remise des fonds à l’agent public en raison de ses fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des lanceurs d’alerte. Les principales dispositions pénales de la loi du 21 mars 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action civile des associations de consommateurs : de l’importance relative de l’agrément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingérence prescrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de prise illégale d’intérêts : un législateur très intéressé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente illégale de chiots non vaccinés contre la rage : des professionnels (présumés) de mauvaise foi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : cession de parcelles par un élu partial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : pas de sanction pénale pour un appel d’offre imprécis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de loi visant à renforcer la lutte contre la corruption : un législateur en mode impressionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recommandations de l’AFA : une agence qui vous veut du bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption active d’agent public étranger : condamnation de « Poids lourds » à des peines légères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion d'une information fausse ou trompeuse : quand EDF et son dirigeant s'attirent les foudres de l'AMF pour un communiqué imprécis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03283499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiction d’exercer une activité professionnelle ou sociale : la fonction religieuse est une activité comme une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnance de protection du JAF : triple conformité de l’article 515-11 du Code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite domiciliaire de l'AMF : la personne de passage n'est pas l'occupant des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03283498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité disciplinaire de l’avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La profession d’avocat – les risques de l’exercice, 311, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la discipline des professions du droit et du chiffre – Aux grands maux, les grands remèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges d’informations financières à des fins d’enquêtes pénales : transposition de la directive achevée !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peine d’inéligibilité renforcée : conformité aux principes de nécessité et d’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme : une QPC sur la notion d’avantage injustifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale de la société holding pour corruption : à la recherche de l’organe et du représentant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une simplification au service des droits de la victime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 316, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui profite le manquement d'initié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit répressif des abus de marché : un exemple de confusion des genres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleins feux sur le délit de favoritisme : prescription, caractérisation et motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : piqûre de rappel à l’attention des maires (et de leurs sœurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La probité de l’avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification sur qualification vaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d’infraction pour celui qui intervient trop tard et sans savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : double dose et double qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme: une nouvelle QPC rejetée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses. Prescription de l’action publique : le point de départ est dans les détails !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de banqueroute : détournement d’actif façon antillaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de violations réitérées du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le droit pénal au temps du Covid-19, 29, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art de savoir composer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de fausses informations : quand l'agence se presse de publier un faux communiqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale du chef d’entreprise : laisser faire et être (présumé) responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement d'entrave au contrôle de l'AMF : les tiers sont des « personnes » comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième décision de l’AFA : entre pédagogie et précisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : complicité par abstention délibérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul de sanctions pénales et disciplinaires : la règle Non bis in idem toujours hors-jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d’infraction pour celui qui intervient trop tard et sans savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement d'initiés : les initiés chinois ne sont pas là</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul de sanctions d’inéligibilité : l’échec annoncé de Non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal de la consommation : le joli bouquet de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité de recouvrement de créances est bien une pratique commerciale (trompeuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le législateur rétablit la connexion : le (nouveau) droit de communication des enquêteurs de l'AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 02, pp.391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du délit de favoritisme en Nouvelle-Calédonie : Quelles sont les dispositions légales ou réglementaires applicables sur le « Caillou » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier relèvement d'une sanction par l'AMF : l'épilogue de l'affaire Vernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 02, pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul de sanctions d’inéligibilité : l’échec annoncé de Non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipline des notaires : cumul répressif validé, non bis in idem écarté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : pas de tentative punissable sans un acte contraire aux dispositions garantissant la liberté et l’égalité des candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours par « layering » : 3 qualifications + 1 intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 02, pp.399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts et favoritisme : les manquements au devoir de probité se cumulent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : pas de tentative punissable sans un acte contraire aux dispositions garantissant la liberté et l’égalité des candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul répressif en cas de dépassement du plafond des dépenses de campagne présidentielle ou la (nouvelle) défaite de non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme, concussion et service public : le SIVOM a la qualité mais pas la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, note 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révocation automatique du sursis à exécution d’une sanction disciplinaire : abrogée mais reportée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire « Pétrole contre nourriture » : la corruption n’est pas venue chez eux par hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection pénale du lanceur d’alerte : application rétroactive de l’article 122-9 du Code pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imprescriptibilité de l’action disciplinaire contre un avocat est conforme à la Constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE, 3 févr. 2017, n° 387581 & CE, 19 mai 2017, n° 401804 (Publicité des décisions de sanctions de l'AMF : une sanction complémentaire qui doit être proportionnée mais pas spécialement motivée...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité des décisions de sanctions de l'AMF : une sanction complémentaire qui doit être proportionnée mais pas spécialement motivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 02, pp.487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue spécialisée dans le cigare peut être éditée, diffusée …mais pas distribuée en kiosque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : des relations sans intérêt (moral) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme et abus de confiance : la folie des grandeurs de Môssieur le directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformité à la Constitution de l’article 94 du Code électoral : exit non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafic d’influence : la remise du fichier « Clearstream » n’est pas l’obtention d’une décision favorable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meurtre et recel de cadavre: la question de la prescription de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : méfiez-vous de vos amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire « Pétrole contre nourriture » : condamnation « totale » du chef de corruption d’agents publics étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration de patrimoine : la « part substantielle » de la ministre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconstitutionnalité de l'article L. 621-10, al. 1er du code monétaire et financier : fin de communication des données de connexion pour l'AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 02, pp.496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme et abus de confiance à l'hôpital : la folie des grandeurs de Môssieur le directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02225250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendeur de palettes malhonnête : pratiques commerciales trompeuses, utilisation indue du mot solde et vente sans facture détaillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading haute fréquence et manipulation de cours : le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 02, pp.492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement de fonds publics : il était une fois un parlementaire chargé d’une mission de service public…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement de fonds publics - Les parlementaires sont chargés d’une mission de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compléments alimentaires, des denrées alimentaires comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cons. const., 21 juillet 2017, n° 2017-646/647 QPC (Inconstitutionnalité de l'article L. 621-10, al. 1er du code monétaire et financier : fin de communication des données de connexion pour l'AMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE, 19 mai 2017, n° 396698 (Trading haute fréquence et manipulation de cours : le retour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exemplarité passe-t-elle par l’inéligibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d'abus de procédure, pas d'abus de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 03, pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournements de fonds publics : l’élu local, la secrétaire et son mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournements de fonds publics : l’élu local, la secrétaire et son mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de photographies de la tuerie de Chevaline : relaxes et irrecevabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la corruption - La loi relative à la transparence, à la lutte contre la corruption et à la modernisation de la vie économique À propos de la loi n° 2016-1691 du 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer une personne en train de fumer ne constitue pas une publicité en faveur du tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cons. const., 2 juin 2017, n° 2017-634 QPC (Sanctions prononcées par l’AMF : tout est conforme).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une circulaire présente la peine complémentaire obligatoire d’inéligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peines complémentaires dans la loi Sapin 2 : entre extension et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légalité et proportionnalité des sanctions prononcées par l’AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration de patrimoine d’un(e) ministre : la notion de part substantielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachats d'or : oui au démarchage irrégulier, non aux pratiques commerciales trompeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : le caractère trompeur d’une promo musclée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure répressive devant l'AMF : impartialité et prévisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 03, pp.527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctions prononcées par l'AMF : tout est conforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 03, pp.540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournements de fonds publics à la Banque postale : « la confiance donne de l’avance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEDH, 1er sept. 2016, X et Y c. France, n° 48158/11 (procédure répressive devant l’AMF : impartialité et prévisibilité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : de l’amour, de l’argent et…des tromperies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMF, Comm. sanct., 4 déc. 2015, Stés Euronext Paris SA et Virtu Financial Europe LTD (Trading à haute fréquence : manipulation de cours et manquements aux obligations professionnelles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recodification du Code de la consommation : S.O.S. d’un pénaliste en détresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement de fonds publics par négligence ou l’histoire d’une ministre qui baisse la garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne chargée d'une mission de service public : la chambre criminelle suit la voie ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité illicite en faveur du tabac : rappel et précisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le relèvement d'une sanction AMF : la chute d'un espoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02, pp.307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMF, Comm. sanct., 11 janv. 2016, Sté X., Bryan Garnier & Co Limited, Santen SAS (Information privilégiée : communication, utilisation et faisceaux d'indices)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE 9 mars 2016, n° 392782, M. Vernes (Le relèvement d’une sanction AMF : la chute d’un espoir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading à haute fréquence : manipulation de cours et manquements aux obligations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02, pp.310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précision de l'information privilégiée et sens déterminé de l'influence sur le cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime des abus de marché. Pas de saisine d'office de la Commission des sanctions de l'AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime des abus de marché. Pas de saisine d’office de la Commission des sanctions de l’AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil constitutionnel remet de l’ordre dans la discipline des pharmaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.comm. 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non bis in idem (s') échoue sur les rivages de la sanction disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.1135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription des manquements boursiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un relèvement des sanctions inconventionnelles prononcées par l’AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours, diffusion de fausse information et contrôle de conformité défaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription des manquements financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atteintes à la probité revues et corrigées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.2173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élément intellectuel et preuve par faisceau d'indices concordants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 01, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initié tertiaire victime de la méthode du faisceau d'indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 01, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barbares, le traître et la délicatesse : fin de la saga française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 284, pp.195k1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure de sondage de marché et information privilégiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Taubira, les services de l’État et les collectivités territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.2325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’initié tertiaire victime de la méthode du faisceau d’indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élément intellectuel de la manipulation de cours et preuve par faisceau d’indices concordants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit pénal de la consommation après la loi du 17 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion d'information privilégiée : les précisions de la CJUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faute civile et faute déontologique : l'autonomie c'est maintenant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.1676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élément moral du délit de passation irrégulière des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement d'initié et application de la méthode du faisceau d'indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de manipulation de cours : condamnation d'un administrateur de société et professionnel de l'analyse financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires, conflits d’intérêts, probité…Cachez cette prise illégale d’intérêts que je ne saurais voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, étude n°3, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recevabilité de l’action civile d’un syndicat pour travail dissimulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un bail conjugal d’habitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, étude n°3, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité de deux peines complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : un intérêt moral suffit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute : Constitution de partie civile par le commissaire à l’exécution du plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption : recevabilité de l’action civile d’une association (&amp;quot;affaire des biens mal acquis&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : recel et complicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prêter ou héberger, il faut choisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, pp.1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02211988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication d’un guide relatif à la prévention des manquements d’initiés imputables aux dirigeants des sociétés cotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice des fonctions de commissaire aux comptes malgré l'incompatibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription du délit d’abus de biens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand le droit pénal ajourne la nuit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 04, pp.819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Droit pénal de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Louis Joinet - IFDJ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit du vivant non humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome 2, LGDJ, pp.193-217, 2026, 978-2-37032-456-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casier judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexisnexis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’éthique publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pouvoir de l’agent public en matière de manquements au devoir de probité : entre singularité et pluralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit pénal des affaires, du singulier au pluriel – Mélanges en l’honneur du Professeur Frédéric Stasiak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUL, pp.125-139, 2023, Prestige. Série Mélanges, 978-2-38451-052-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceur d’alerte et Probité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.-M. Cabon et E. Gindre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'efficacité des dispositifs de lutte contre la probité : la nécessité d'une réflexion pour les outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.55-75, 2022, 9782711036295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle Non bis in idem en matière financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Maymont et M. Nicolas-Gréciano (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit bancaire et financier à l’épreuve de la procédure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.135-152, 2022, Colloques &amp; Essais, 9782370323453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne, Intelligence Artificielle et Justice Pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bouteille-Brigant (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personne face à l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.179-193, 2021, 978-2-37032-303-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying & Droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Kerléo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lobbying. Influence, contrôle et légitimité des représentants d'intérêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.319-336, 2020, Hors collection, 9782275076720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une incrimination attendue : le trafic d’influence envers un agent public étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque de corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, collection : Thèmes et commentaires, pp.79, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal et Bruit(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Légalité, légitimité, licéité : regards contemporains. Mélanges en l’honneur du Professeur Jean-François Seuvic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.281-298, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise terroriste individuelle, nouvelle arme contre le terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ann Jacobs; Daniel Flore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les combattants européens en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015, Comité international des pénalistes francophones, 978-2-343-07389-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Touzeil-Divina, Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation au droit : introduction encyclopédique aux études et métiers juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ Lextenso éditions, pp.127, 2014, 978-2-275-04002-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits divers et droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Beauvais; Raphaële Parizot; Julie Alix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique(s) criminelle(s): mélanges en l'honneur du professeur Christine Lazerges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.117-131, 2014, Études, mélanges, travaux, 978-2-247-12992-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal et Mort(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Touzeil-Divina; Magali Bouteille-Brigant; Jean-François Boudet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des nouveaux droits de la Mort.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Lextenso-L'Epitoge, pp.375, 2014, 979-1092684063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure de reconnaissance préalable de culpabilité, une alternative au jugement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ann Jacobs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les alternatives au procès pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, pp.276, 2013, Comité international des pénalistes francophones, 9782343013732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de biens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal spécial - Lexbase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atteintes à la probité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal spécial - Lamy Liaisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de banqueroute et infractions voisines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal spécial - Lexbase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et consommation (Synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Lois pénales spéciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usurpation de fonction ou de titre de délégué ou de médiateur du procureur de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Code pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.Fascicule 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceurs d’alerte – Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.Fascicule 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceurs d’alerte – Procédures de signalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.Fascicule 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention judiciaire d’intérêt public (C.J.I.P.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceurs d’alerte – Présentation et Champ d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.Fascicule 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventes prohibées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventes réglementées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime disciplinaire de la profession d’avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et Protection des consommateurs (Synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peine de stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Code Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.Fascicule 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises illégales d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption et trafic d'influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes de non-imputabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violation des ordonnances prises par le JAF en cas de violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Code pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.Fascicule 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des délits de corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal des méthodes de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délits et manquements boursiers (délit d'initié)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal de la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fraudes : tromperie et falsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition administrative devant l’AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités du droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CJIP : le jugement des délits d'affaires évincé ou repensé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser le jugement des délits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extension des atteintes à la probité en droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans après la première loi Sapin : où en est-on de la lutte contre la corruption ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales atteintes à la probité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre les atteintes à la probité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une simplification au service des droits de la victime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simplification de la justice, quel bilan depuis la loi Belloubet ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 40 ans de l’abolition de la peine de mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle Non bis in idem en matière financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit bancaire et financier à l’épreuve de la procédure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte au service de la probité & Probité des lanceurs d’alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’efficacité des dispositifs de lutte contre les atteintes à la probité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Faa'a, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité disciplinaire de l’avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La profession d’avocat : les risques de l’exercice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d'investigation face au défi numérique en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit pénal et la procédure pénale face aux défis de la société numérique, 6e Journée franco-belge de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Liège, Belgique. pp.217-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque franco-belge de droit pénal : Le financement du terrorisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque de corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Le Mans, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques accentués d’une justice pénale prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et avenir de la justice prédictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. pp.237-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détournement de fonds publics par négligence : une infraction inattendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque de corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Le Mans, France. pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité des politiques : politiques et vie des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Politique et le Droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle Ne bis in idem et le droit disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La règle ne bis in idem : concordances et discordances entre les jurisprudences européenne et constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sceaux, France. pp.111-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme politique sous contrôle déontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme sous contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 7ème juré : regard criminologique et juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival du film judiciaire de Laval - 9ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit disciplinaire & Non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque franco-belge de droit pénal : Existe-t-il encore un seul Non bis in idem aujourd’hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nancy, France. pp.93-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle procédure pour la lutte contre le terrorisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il déspécialiser la procédure pénale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque de corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2018, Thèmes &amp; commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie Brigant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (214)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme : entre mauvaise foi et repentir actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (act. 128)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la prise illégale d’intérêts : resserrer pour mieux dépénaliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, supplément (225), p. 65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la prise illégale d'intérêts : la dépénalisation à « la petite semaine » . - À propos de la loi n° 2025-1249 du 22 décembre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 3 (act. 84)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur sur le droit et abus de biens sociaux : une cause perdue d’avance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de radiation indue et frauduleuse d'électeurs sur des listes électorales : première application et premières précisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40, pp.1097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymisation des décisions de mise hors de cause par la commission des sanctions de l'AMF : « ça s'en va et ça revient »…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02, pp.400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute par augmentation frauduleuse du passif : une infraction toujours aussi accueillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peine complémentaire d’affichage pour fraude fiscale : facultative ou obligatoire mais pas les deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klubb France : Corruption « en hauteur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite domiciliaire des enquêteurs de l'AMF : pas (encore) de notification du droit de se taire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02, pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaire Alexis K. : vers une prescription partielle des faits de prise illégale d’intérêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription du délit de prise illégale d’intérêts : du caractère continu ou dissimulé de l’infraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle « CJIP Corruption » pour Idemia ou l’art du texte à trous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement illégal de campagne électorale : journal d’une condamnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d’entreprise et infraction pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perquisition chez un médecin radié : être ou ne pas être présent pour le représentant de l’ordre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de non-soumission des documents comptables à l’assemblée générale : ne pas confondre (si possible) le retard et le défaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours commise à l'étranger : les précisions de fond et de forme de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02, pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiction de gérer et principe de légalité : « un jour sans fin »…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de marché « en réseau » : une occasion manquée de sanctionner un délit en bande organisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tromperie aggravée, nouvelle limite au droit d'agir des associations de défense de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption passive : le salarié d’ une société de droit privé , cette personne chargée d’ une mission de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épilogue français de l'affaire Bloomberg : « Protection des Marchés financiers 1 – Liberté de la presse 0 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinction de la banqueroute par détournement d’actifs et de l’abus de biens sociaux : rappel des critères temporel et causal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment : caractérisation de la circonstance aggravante d’habitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie au marché public : production d’ un faux postérieur à la remise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption privée et conflit de lois dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de responsabilité pénale en cas de fusion-absorption : extension « raisonnablement prévisible » aux SARL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détention de l'information privilégiée : un seul indice vous manque et tout le faisceau est dépeuplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité illicite en faveur de l’alcool : une bouteille à taille humaine en 3D n’est pas une affiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit d’entrave aux fonctions de commissaires aux comptes : un dol général suffit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de biens sociaux du dirigeant d’une société de syndic : fongibilité et propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : ingérence hypothétique et hypothétique QPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action civile des associations de lutte contre le tabagisme : les précisions de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extension des atteintes à la probité en droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 ans après la première loi Sapin : où en est-on de la lutte contre la corruption ?, 18, pp.2156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute par augmentation frauduleuse du passif : l’abstention manifestement délibérée désormais punissable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption active d’agents publics étrangers : l’entrée du recel du favoritisme dans la CJIP par la porte de la connexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation généralisée des données de connexion : pas de traitement de faveur pour la lutte contre les abus de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement d'initiés : « ils étaient dix… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visites et saisies domiciliaires : peu importe l'occupant, pourvu qu'on ait les documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 02, pp.346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : la nouvelle rédaction de l’article 432-12 du Code pénal équivaut à l’ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteintes à la probité : petits et grands enseignements de la Chambre criminelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de concussion : rémunération indue par un élu local suffisamment expérimenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafic d’influence actif d’agent public : une CJIP « au service de l’Homme et de l’environnement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du délit de pantouflage à un membre d’une AAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : le client mystère est (un procédé) loyal…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie au jugement : singularité de la matérialité du délit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment de fraude fiscale : détenir ne peut suffire ou la recherche de l’économie d’impôt permise…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie : l’immunité de famille, victime de l’interprétation par analogie de la Chambre criminelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité d’une remise des fonds à l’agent public en raison de ses fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingérence prescrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des lanceurs d’alerte. Les principales dispositions pénales de la loi du 21 mars 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action civile des associations de consommateurs : de l’importance relative de l’agrément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de prise illégale d’intérêts : un législateur très intéressé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de renouvellement d’une mesure de suspension provisoire d’un avocat : la compétence des uns, l’incompétence des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impunité de l’auto-recel : « il faut que tout change pour rien ne change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition de la directive Omnibus par l’Ordonnance du 22 décembre 2021 : en route vers la répression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit d’initié : recours à la méthode de la preuve par faisceau d’indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : confusion autour de l’action de groupe et action civile du CNB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.31!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme : ne pas confondre l’objet et le produit de l’infraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CJIP LVMH : le charme des textures transactionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice illégal de la profession d’expert-comptable : pas de sous-traitance hors de la corporation !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption active : Un cadeau sans contrepartie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, p. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret du 30 juin 2022 réformant la discipline des avocats : « Il faut que tout change pour que rien ne change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de pantouflage au conseil départemental : illustration d’une fonction exécutive locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve de l’intérêt personnel en matière d’abus de biens sociaux : l’insuffisance du paiement de factures fictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Amende pour une Mac-CJIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la remise à titre précaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraude fiscale et omission en écritures comptables : cumul un jour, cumul toujours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de pantouflage au conseil départemental : illustration d’une fonction exécutive locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche sur la corruption …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La douche froide du Conseil constitutionnel à propos de l’exclusion automatique des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre le greenwashing : le Droit (pénal) de la consommation au secours de la loi Climat &amp; Résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une simplification au service des droits de la victime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 316, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente illégale de chiots non vaccinés contre la rage : des professionnels (présumés) de mauvaise foi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : cession de parcelles par un élu partial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : pas de sanction pénale pour un appel d’offre imprécis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recommandations de l’AFA : une agence qui vous veut du bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de loi visant à renforcer la lutte contre la corruption : un législateur en mode impressionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion d'une information fausse ou trompeuse : quand EDF et son dirigeant s'attirent les foudres de l'AMF pour un communiqué imprécis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03283499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption active d’agent public étranger : condamnation de « Poids lourds » à des peines légères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiction d’exercer une activité professionnelle ou sociale : la fonction religieuse est une activité comme une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite domiciliaire de l'AMF : la personne de passage n'est pas l'occupant des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03283498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité disciplinaire de l’avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La profession d’avocat – les risques de l’exercice, 311, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnance de protection du JAF : triple conformité de l’article 515-11 du Code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peine d’inéligibilité renforcée : conformité aux principes de nécessité et d’égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges d’informations financières à des fins d’enquêtes pénales : transposition de la directive achevée !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la discipline des professions du droit et du chiffre – Aux grands maux, les grands remèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme : une QPC sur la notion d’avantage injustifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale de la société holding pour corruption : à la recherche de l’organe et du représentant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul de sanctions pénales et disciplinaires : la règle Non bis in idem toujours hors-jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d’infraction pour celui qui intervient trop tard et sans savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : complicité par abstention délibérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement d'initiés : les initiés chinois ne sont pas là</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleins feux sur le délit de favoritisme : prescription, caractérisation et motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : piqûre de rappel à l’attention des maires (et de leurs sœurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit répressif des abus de marché : un exemple de confusion des genres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui profite le manquement d'initié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La probité de l’avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification sur qualification vaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d’infraction pour celui qui intervient trop tard et sans savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : double dose et double qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme: une nouvelle QPC rejetée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses. Prescription de l’action publique : le point de départ est dans les détails !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de banqueroute : détournement d’actif façon antillaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art de savoir composer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de violations réitérées du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le droit pénal au temps du Covid-19, 29, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale du chef d’entreprise : laisser faire et être (présumé) responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de fausses informations : quand l'agence se presse de publier un faux communiqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement d'entrave au contrôle de l'AMF : les tiers sont des « personnes » comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bellezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 02, pp.367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02956781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième décision de l’AFA : entre pédagogie et précisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul de sanctions d’inéligibilité : l’échec annoncé de Non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité de recouvrement de créances est bien une pratique commerciale (trompeuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal de la consommation : le joli bouquet de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le législateur rétablit la connexion : le (nouveau) droit de communication des enquêteurs de l'AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 02, pp.391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du délit de favoritisme en Nouvelle-Calédonie : Quelles sont les dispositions légales ou réglementaires applicables sur le « Caillou » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier relèvement d'une sanction par l'AMF : l'épilogue de l'affaire Vernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 02, pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : pas de tentative punissable sans un acte contraire aux dispositions garantissant la liberté et l’égalité des candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipline des notaires : cumul répressif validé, non bis in idem écarté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul de sanctions d’inéligibilité : l’échec annoncé de Non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul répressif en cas de dépassement du plafond des dépenses de campagne présidentielle ou la (nouvelle) défaite de non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts et favoritisme : les manquements au devoir de probité se cumulent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : pas de tentative punissable sans un acte contraire aux dispositions garantissant la liberté et l’égalité des candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours par « layering » : 3 qualifications + 1 intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 02, pp.399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révocation automatique du sursis à exécution d’une sanction disciplinaire : abrogée mais reportée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme, concussion et service public : le SIVOM a la qualité mais pas la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, note 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement de fonds publics - Les parlementaires sont chargés d’une mission de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE, 19 mai 2017, n° 396698 (Trading haute fréquence et manipulation de cours : le retour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compléments alimentaires, des denrées alimentaires comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cons. const., 21 juillet 2017, n° 2017-646/647 QPC (Inconstitutionnalité de l'article L. 621-10, al. 1er du code monétaire et financier : fin de communication des données de connexion pour l'AMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imprescriptibilité de l’action disciplinaire contre un avocat est conforme à la Constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection pénale du lanceur d’alerte : application rétroactive de l’article 122-9 du Code pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE, 3 févr. 2017, n° 387581 & CE, 19 mai 2017, n° 401804 (Publicité des décisions de sanctions de l'AMF : une sanction complémentaire qui doit être proportionnée mais pas spécialement motivée...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire « Pétrole contre nourriture » : la corruption n’est pas venue chez eux par hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue spécialisée dans le cigare peut être éditée, diffusée …mais pas distribuée en kiosque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité des décisions de sanctions de l'AMF : une sanction complémentaire qui doit être proportionnée mais pas spécialement motivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 02, pp.487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : des relations sans intérêt (moral) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme et abus de confiance : la folie des grandeurs de Môssieur le directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformité à la Constitution de l’article 94 du Code électoral : exit non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafic d’influence : la remise du fichier « Clearstream » n’est pas l’obtention d’une décision favorable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meurtre et recel de cadavre: la question de la prescription de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconstitutionnalité de l'article L. 621-10, al. 1er du code monétaire et financier : fin de communication des données de connexion pour l'AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 02, pp.496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme et abus de confiance à l'hôpital : la folie des grandeurs de Môssieur le directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02225250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration de patrimoine : la « part substantielle » de la ministre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : méfiez-vous de vos amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire « Pétrole contre nourriture » : condamnation « totale » du chef de corruption d’agents publics étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendeur de palettes malhonnête : pratiques commerciales trompeuses, utilisation indue du mot solde et vente sans facture détaillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement de fonds publics : il était une fois un parlementaire chargé d’une mission de service public…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading haute fréquence et manipulation de cours : le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 02, pp.492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEDH, 1er sept. 2016, X et Y c. France, n° 48158/11 (procédure répressive devant l’AMF : impartialité et prévisibilité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournements de fonds publics à la Banque postale : « la confiance donne de l’avance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d'abus de procédure, pas d'abus de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 03, pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exemplarité passe-t-elle par l’inéligibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournements de fonds publics : l’élu local, la secrétaire et son mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de photographies de la tuerie de Chevaline : relaxes et irrecevabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournements de fonds publics : l’élu local, la secrétaire et son mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la corruption - La loi relative à la transparence, à la lutte contre la corruption et à la modernisation de la vie économique À propos de la loi n° 2016-1691 du 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer une personne en train de fumer ne constitue pas une publicité en faveur du tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cons. const., 2 juin 2017, n° 2017-634 QPC (Sanctions prononcées par l’AMF : tout est conforme).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une circulaire présente la peine complémentaire obligatoire d’inéligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peines complémentaires dans la loi Sapin 2 : entre extension et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légalité et proportionnalité des sanctions prononcées par l’AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration de patrimoine d’un(e) ministre : la notion de part substantielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachats d'or : oui au démarchage irrégulier, non aux pratiques commerciales trompeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : le caractère trompeur d’une promo musclée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctions prononcées par l'AMF : tout est conforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 03, pp.540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure répressive devant l'AMF : impartialité et prévisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 03, pp.527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading à haute fréquence : manipulation de cours et manquements aux obligations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02, pp.310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE 9 mars 2016, n° 392782, M. Vernes (Le relèvement d’une sanction AMF : la chute d’un espoir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques commerciales trompeuses : de l’amour, de l’argent et…des tromperies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMF, Comm. sanct., 4 déc. 2015, Stés Euronext Paris SA et Virtu Financial Europe LTD (Trading à haute fréquence : manipulation de cours et manquements aux obligations professionnelles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recodification du Code de la consommation : S.O.S. d’un pénaliste en détresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement de fonds publics par négligence ou l’histoire d’une ministre qui baisse la garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité illicite en faveur du tabac : rappel et précisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le relèvement d'une sanction AMF : la chute d'un espoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02, pp.307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne chargée d'une mission de service public : la chambre criminelle suit la voie ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMF, Comm. sanct., 11 janv. 2016, Sté X., Bryan Garnier & Co Limited, Santen SAS (Information privilégiée : communication, utilisation et faisceaux d'indices)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un relèvement des sanctions inconventionnelles prononcées par l’AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours, diffusion de fausse information et contrôle de conformité défaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription des manquements financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précision de l'information privilégiée et sens déterminé de l'influence sur le cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime des abus de marché. Pas de saisine d'office de la Commission des sanctions de l'AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime des abus de marché. Pas de saisine d’office de la Commission des sanctions de l’AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil constitutionnel remet de l’ordre dans la discipline des pharmaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.comm. 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non bis in idem (s') échoue sur les rivages de la sanction disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.1135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription des manquements boursiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atteintes à la probité revues et corrigées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.2173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élément intellectuel et preuve par faisceau d'indices concordants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 01, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barbares, le traître et la délicatesse : fin de la saga française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 284, pp.195k1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initié tertiaire victime de la méthode du faisceau d'indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 01, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure de sondage de marché et information privilégiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Taubira, les services de l’État et les collectivités territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.2325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’initié tertiaire victime de la méthode du faisceau d’indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élément intellectuel de la manipulation de cours et preuve par faisceau d’indices concordants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit pénal de la consommation après la loi du 17 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement d'initié et application de la méthode du faisceau d'indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de manipulation de cours : condamnation d'un administrateur de société et professionnel de l'analyse financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élément moral du délit de passation irrégulière des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion d'information privilégiée : les précisions de la CJUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faute civile et faute déontologique : l'autonomie c'est maintenant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.1676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires, conflits d’intérêts, probité…Cachez cette prise illégale d’intérêts que je ne saurais voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, étude n°3, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recevabilité de l’action civile d’un syndicat pour travail dissimulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un bail conjugal d’habitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, étude n°3, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : un intérêt moral suffit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité de deux peines complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption : recevabilité de l’action civile d’une association (&amp;quot;affaire des biens mal acquis&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoritisme : recel et complicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute : Constitution de partie civile par le commissaire à l’exécution du plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prêter ou héberger, il faut choisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, pp.1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02211988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication d’un guide relatif à la prévention des manquements d’initiés imputables aux dirigeants des sociétés cotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice des fonctions de commissaire aux comptes malgré l'incompatibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription du délit d’abus de biens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires. Bulletin d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand le droit pénal ajourne la nuit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 04, pp.819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Droit pénal de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Louis Joinet - IFDJ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit du vivant non humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome 2, LGDJ, pp.193-217, 2026, 978-2-37032-456-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casier judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexisnexis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’éthique publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales infractions d’atteinte à la probité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre les atteintes à la probité en Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-30, 2024, Collection LARJE, 979-10-91032-30-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pouvoir de l’agent public en matière de manquements au devoir de probité : entre singularité et pluralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit pénal des affaires, du singulier au pluriel – Mélanges en l’honneur du Professeur Frédéric Stasiak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUL, pp.125-139, 2023, Prestige. Série Mélanges, 978-2-38451-052-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceur d’alerte et Probité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.-M. Cabon et E. Gindre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'efficacité des dispositifs de lutte contre la probité : la nécessité d'une réflexion pour les outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.55-75, 2022, 9782711036295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle Non bis in idem en matière financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Maymont et M. Nicolas-Gréciano (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit bancaire et financier à l’épreuve de la procédure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.135-152, 2022, Colloques &amp; Essais, 9782370323453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne, Intelligence Artificielle et Justice Pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bouteille-Brigant (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personne face à l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.179-193, 2021, 978-2-37032-303-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying & Droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Kerléo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lobbying. Influence, contrôle et légitimité des représentants d'intérêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.319-336, 2020, Hors collection, 9782275076720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal et Bruit(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Légalité, légitimité, licéité : regards contemporains. Mélanges en l’honneur du Professeur Jean-François Seuvic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.281-298, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une incrimination attendue : le trafic d’influence envers un agent public étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Stasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque de corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, collection : Thèmes et commentaires, pp.79, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise terroriste individuelle, nouvelle arme contre le terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ann Jacobs; Daniel Flore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les combattants européens en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015, Comité international des pénalistes francophones, 978-2-343-07389-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Touzeil-Divina, Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation au droit : introduction encyclopédique aux études et métiers juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ Lextenso éditions, pp.127, 2014, 978-2-275-04002-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits divers et droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Beauvais; Raphaële Parizot; Julie Alix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique(s) criminelle(s): mélanges en l'honneur du professeur Christine Lazerges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.117-131, 2014, Études, mélanges, travaux, 978-2-247-12992-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal et Mort(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Touzeil-Divina; Magali Bouteille-Brigant; Jean-François Boudet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des nouveaux droits de la Mort.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Lextenso-L'Epitoge, pp.375, 2014, 979-1092684063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure de reconnaissance préalable de culpabilité, une alternative au jugement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ann Jacobs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les alternatives au procès pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, pp.276, 2013, Comité international des pénalistes francophones, 9782343013732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de biens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal spécial - Lexbase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atteintes à la probité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal spécial - Lamy Liaisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de banqueroute et infractions voisines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal spécial - Lexbase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et consommation (Synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Lois pénales spéciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usurpation de fonction ou de titre de délégué ou de médiateur du procureur de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Code pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.Fascicule 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceurs d’alerte – Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.Fascicule 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceurs d’alerte – Procédures de signalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.Fascicule 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention judiciaire d’intérêt public (C.J.I.P.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceurs d’alerte – Présentation et Champ d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.Fascicule 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventes prohibées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventes réglementées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime disciplinaire de la profession d’avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et Protection des consommateurs (Synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes de non-imputabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peine de stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Code Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.Fascicule 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises illégales d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption et trafic d'influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit de favoritisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violation des ordonnances prises par le JAF en cas de violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Code pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.Fascicule 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des délits de corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fraudes : tromperie et falsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal des méthodes de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délits et manquements boursiers (délit d'initié)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal de la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamy Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition administrative devant l’AMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités du droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CJIP : le jugement des délits d'affaires évincé ou repensé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser le jugement des délits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extension des atteintes à la probité en droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans après la première loi Sapin : où en est-on de la lutte contre la corruption ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales atteintes à la probité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre les atteintes à la probité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une simplification au service des droits de la victime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simplification de la justice, quel bilan depuis la loi Belloubet ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle Non bis in idem en matière financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit bancaire et financier à l’épreuve de la procédure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 40 ans de l’abolition de la peine de mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte au service de la probité & Probité des lanceurs d’alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’efficacité des dispositifs de lutte contre les atteintes à la probité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Faa'a, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité disciplinaire de l’avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La profession d’avocat : les risques de l’exercice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque franco-belge de droit pénal : Le financement du terrorisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d'investigation face au défi numérique en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit pénal et la procédure pénale face aux défis de la société numérique, 6e Journée franco-belge de droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Liège, Belgique. pp.217-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque de corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Le Mans, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques accentués d’une justice pénale prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et avenir de la justice prédictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. pp.237-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détournement de fonds publics par négligence : une infraction inattendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque de corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Le Mans, France. pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité des politiques : politiques et vie des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Politique et le Droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle Ne bis in idem et le droit disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La règle ne bis in idem : concordances et discordances entre les jurisprudences européenne et constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sceaux, France. pp.111-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme politique sous contrôle déontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme sous contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit disciplinaire & Non bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque franco-belge de droit pénal : Existe-t-il encore un seul Non bis in idem aujourd’hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nancy, France. pp.93-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 7ème juré : regard criminologique et juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival du film judiciaire de Laval - 9ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle procédure pour la lutte contre le terrorisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il déspécialiser la procédure pénale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque de corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2018, Thèmes &amp; commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brigant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bellezza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427793v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159783v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427806v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332250v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338879v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338882v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331631v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338888v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331668v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stasiak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331662v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331664v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956780v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324942v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450735v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331651v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324934v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331646v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325100v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325011v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325088v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325132v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245566v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225250v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330589v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325067v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325075v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346654v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346643v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379075v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245479v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330697v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330685v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346548v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346704v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330644v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330664v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330622v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245481v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330735v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346823v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324906v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346793v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926733v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922480v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926730v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245275v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926759v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245172v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926800v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926493v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926490v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926498v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05342506v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917799v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470532v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917797v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05342504v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470535v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05342502v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470509v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470527v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211988v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470517v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470512v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244386v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570224v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577244v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577266v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577259v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577289v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577438v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stasiak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324806v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898183v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01895874v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01895834v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895857v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885198v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330900v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05362925v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330905v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330740v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330736v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330734v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330738v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330732v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330924v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330927v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330824v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330910v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330735v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330867v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330864v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330870v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330852v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330847v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330737v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330894v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330880v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330890v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330886v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581290v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581297v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581307v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581331v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581429v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581384v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581371v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581423v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581437v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347022v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347364v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347745v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347711v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324693v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324784v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324818v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347795v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373593v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02348299v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346537v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brigant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bellezza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427798v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159783v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05427806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332197v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332185v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05332251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331628v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331621v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05338891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331667v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331640v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577414v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stasiak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956784v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331659v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956785v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324942v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450734v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324934v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331646v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05331652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324974v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330565v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325047v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325100v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245564v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325132v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325023v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330618v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245566v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225250v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330614v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330585v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325067v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245565v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330670v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379075v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330690v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346704v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330644v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330657v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330622v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245477v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245375v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346793v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330735v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346823v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330705v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02330707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245374v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346875v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926737v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926730v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245273v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245274v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926733v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929647v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922480v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926735v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926759v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245172v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926800v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245174v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926493v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926751v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926490v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926498v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05342506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917797v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917790v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470532v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917799v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05342504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470535v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05342502v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470509v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470527v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470517v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470512v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244386v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570224v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330842v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607395v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577244v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577259v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577289v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04577438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324806v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stasiak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898183v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01895874v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01895834v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895857v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330900v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05362925v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330905v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330740v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330736v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330734v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330733v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330738v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330732v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330924v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330927v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330824v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330910v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330847v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330852v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330735v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330867v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330864v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330870v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05330737v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330894v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330886v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330880v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330874v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330890v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581290v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581297v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581307v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581331v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581429v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581371v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581384v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581423v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04581437v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347364v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347022v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347745v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347711v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324693v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324784v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324818v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02347795v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02324836v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373593v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02348299v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346537v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>